--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Patricia Cabredo Hofherr </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phrase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Encyclopedia of Language and Linguistics, Third Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causatives with cognates of GIVE in French Sign Language (LSF) and Haitian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Dadone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Pfau; B. Sümer; C. Loos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serial Predicates crosslinguistically</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Language Science Press, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex predicates in language contact - GIVE-causatives in French Sign Language (LSF) and French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Dadone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Krausse; et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex predicates volume</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Language Science Press, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Give-constructions with final clauses – comparing Haitian and Martinican</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Térosier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patricia Cabredo Hofherr; Herby Glaude; Elena Soare. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Grammaire est une fête / Grammar is a moveable feast. Mélanges offerts à / A Webschrift for Anne Zribi-Hertz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Zenodo, pp.93-102, 2023, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.8055461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diachronic sources of nominal number markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aldridge, E.; Breitbarth, A.; É.Kiss, K.; Ledgeway, A.; Salmon, J.; Simonenko, A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Wiley Blackwell Companion to Diachronic Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley Blackwell, 2023, The Wiley Blackwell Companion to Diachronic Linguistics, 9781119693574. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119693604.morphcom049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology of passives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Ackema; Sabrina Bendjaballah; Eulalia Bonet; Antonio Fábregas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Wiley Blackwell Companion to morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley Blackwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, The Wiley Blackwell Companion to Morphology, 9781119693574. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119693604.morphcom049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fè l bouyi: Null arguments in recipe contexts in Haitian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patricia Cabredo Hofherr; Herby Glaude; Elena Soare. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Grammaire est une fête / Grammar is a moveable feast. Mélanges offerts à / A Webschrift for Anne Zribi-Hertz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Zenodo, pp.85-92, 2023, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.8055461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nominal number morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cabredo Hofherr, Patricia; Doetjes, Jenny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford Handbook of Grammatical Number</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.135-163, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verbal plurality cross-linguistically</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cabredo Hofherr, Patricia; Doetjes, Jenny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Handbook of Grammatical Number</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.307-341, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marques de futur AP et PRAL en haitien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Govain, Renauld. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues créoles : description, analyse, didactisation et automatisation. Hommage à Yves Dejean et Pierre Vernet,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de la Méditerranée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.73-87, 2021, 978-2-36781-376-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03460890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verbal plurality in the Romance languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford Research Encyclopedia of Romance Linguistics.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agreement morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lieber, Rochelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford Encyclopedia of Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.10.1093/acrefore/9780199384655.013.500, 2020, Oxford Research Encyclopedia of Linguistics, 9780190682361</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributive numerals in Basque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urtzi Etxeberria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 21st Amsterdam Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two indefinite pronouns in Catalan Sign Language (LSC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Barberà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Truswell, Robert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Sinn und Bedeutung 21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voice and voice alternations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stark, Elisabeth &amp; Dufter, Andreas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manual of Romance Morphosyntax and Syntax</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">de Gruyter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.230-271, 2017, 978-3-11-037708-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01353910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impersonal passives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Everaert, Martin &amp; Riemsdijk, Henk Van. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Blackwell Companion to Syntax</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2nd edition. Vol III., </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1887-1930., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01353911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contractions préposition + déterminant en allemand et en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tseng, Jesse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prépositions et postpositions : Approches typologiques et formelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Science, pp.57-85, 2013, 9782746245181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Article choice with restrictive relatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crosslinguistic Studies on Noun Phrase Structure and Reference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.172-211, 2013, Syntax and semantics, 9789004260825</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verschmelzungsformen von Präposition und Artikel. Deutsch und Französisch kontrastiv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gunkel, Lutz / Zifonun, Gisela. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deutsch im Sprachvergleich Grammatische Kontraste und Konvergenzen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, de Gruyter, pp.217-238, 2012, 978-3-11-028476-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preposition+determiner contractions in French and German</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ackema, Peter Peter Ackema, Rhona Alcorn, Caroline Heycock, Dany Jaspers, Jeroen van Craenenbroeck &amp; Guido Vanden Wyngaerd. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Germanic Syntax : The State of the Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins, pp.99-131, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00606957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preposition+determiner contractions in French and German</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Ackema, Rhona Alcorn, Caroline Heycock, Dany Jaspers, Jeroen van Craenenbroeck &amp; Guido Vanden Wyngaerd. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Germanic Syntax : The State of the Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins, pp.99-131, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bare singulars and bare habituals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mari, Alda, Beyssade, Claire and Del Prete, Fabio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genericity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.192-221, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction - event plurality, verbal plurality and distributivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Laca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cabredo Hofherr, Patricia &amp; Laca, Brenda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verbal Plurality and Distributivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, de Gruyter, pp.1-24, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00752930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit agentivity without agents in the syntax : a crosslinguistic analysis of SE-verbs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Dobrovie-Sorin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. DiSciullo &amp; V. Hill. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interface Properties : Edges, Heads, and Projections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins, pp.47-66, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00597437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Laca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cabredo Hofherr, Patricia &amp; Laca, Brenda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Layers of Aspect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSLI Publications, pp.vii-xx, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00597435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When perfect means plural: the Present Perfect in Northeastern Brazilian Portuguese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Laca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra de Carvalho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cabredo Hofherr, Patricia &amp; Laca, Brenda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Layers of Aspect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSLI Publications, pp.67-100, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00606963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defectiveness as stem suppletion in French and Spanish verbs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthew Baerman, Greville Corbett &amp; Dunstan Brown. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Defective Paradigms : Missing forms and what they tell us</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press / British Academy, pp.35-52, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00597438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjectives - an introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cabredo Hofherr, Patricia &amp; Matushansky, Ora. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adjectives. Formal analyses in syntax and semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins, pp.1-26, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00525846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contractions préposition + déterminant en allemand et en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Abeillé, Danièle Godard &amp; Jesse Tseng. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume sur les prépositions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, Paris, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00216057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of the noun in Somali: Comparative evidence from other Cushitic languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Bendjaballah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Berkeley Linguistics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00102880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbitrary&amp;quot; Pro and the Theory of Pro Drop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Ackema, Patrick Brandt, Maaike Schoorlemmer, and Fred Weerman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arguments and Agreement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.230-258, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00106981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Genitive in Somali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Bendjaballah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zybatow L. N. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europa der Sprachen : Sprachkompetenz - Mehrsprachigkeit - Translation, Akten des 35. Linguistischen Kolloquiums in Innsbruck 2000, Teil II : Sprache und Kognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.13-27, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01652953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langues des signes : un défi pour les sciences du langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, pp.39-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GIVE constructions in Haitian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en ligne pour Léa Nash</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grammaticalisation of definite determiners: comparison of the determiner la in three French-based creoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Albers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Special definites, demonstratives, and pronouns - The 24th International Conference of the Department of Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, “Iorgu Iordan – Alexandru Rosetti” Institute of Linguistics, Nov 2024, Bucarest (Romania), Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextes d’usage de la forme la en français et dans les créoles français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Albers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues &amp; Langage à la croisée des Disciplines 1. édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR LLcD, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causative GIVE in LSF and Haitian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Dadone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Serial verb constructions across modalities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cabredo Hofherr, Patricia; Adrien Dadone; Roland Pfau, Sep 2023, Paris, 59 rue Pouchet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributive numerals in Basque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urtzi Etxeberria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JET Numéraux distributifs / Workshop Distributive numerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cabredo Hofherr, Patricia, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Give constructions introducing final clauses in Haitian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Winter meeting of the Society for Pidgin and Creole Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Pidgin and Creole Linguistics, Jan 2023, Online, Jamaica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GIVE serial verbs and prepositions in Haitian and Martinican</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Workshop aspect and argument structure of adjectives &amp; participles/ adverbs &amp; prepositions (WAASAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grammaticalisation paths in Give constructions: evidence from Haitian and Martinican Creole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3er Encuento de lingüística formal (ELF 3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Mexico, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GIVE-constructions in Martiniké and Haitian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of Pidgin and Creole Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, en ligne, Jamaica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple event marking in the Seri verbal paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pasquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of Morphology 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02420420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The syntax of superiority comparatives in Haitian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal Studies in Creole Studies (FACS-6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02420415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superiority comparatives in Mauritian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrita Hassamal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Winter meeting of the Society of Pidgin and Creole Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Pidgin and Creole Languages, Jan 2019, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01973513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology-syntax mismatches in agreement systems: the case of Jóola Fóoñi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Creissels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The many facets of agreement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02420417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributive configurations and distributive numerals in Basque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urtzi Etxeberria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Negation and distributivity marking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02420425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event plurality and multiplicity in the nominal domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Special session Parallels Between Verbal and Nominal Number. Annual meeting of the Society for the study of the indigenous languages of the Americas (SSILA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for the study of the indigenous languages of the Americas (SSILA), Jan 2019, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01973520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The serial verb PASE and comparatives in Haitian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Serial verbs in French-Based Creoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02420413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluralidad verbal y nominal en las lenguas de las Américas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Baerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn O'Meara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pasquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlett, Stephen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pluralidad verbal y nominal en las lenguas de las Américas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Mexico City, México</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02420429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superiority comparatives in Haitian - two standard construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Degree Semantics and Proportional Quantification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02420422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosing pluractionality: the view from Seri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pasquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52nd Annual Meeting of the Societas Linguistica Europaea- WS Tense, aspect and mood categories across languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02420421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology-syntax mismatches in agreement systems: the case of Jóola Fóoñi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Creissels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de Syntaxe et Sémantique à Paris - CSSP 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02420418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superiority comparatives in Haitian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Winter meeting of the Society of Pidgin and Creole Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Pidgin and Creole Languages, Jan 2019, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01973509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluralidad de eventos y morfología verbal del seri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pasquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn O'Meara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XII Coloquio de Lingüística en la Escuela Nacional de Antrophología e Historia (ENAH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Ciudad de México, México</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributive numerals and distributive configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Language Faculty - la faculté de langage dans les facultés de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haiden, Martin, Jun 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marques de futur AP et PRAL en haitien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le créole haitien dans les études créoles : bilan, avancées, perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Port-au-Prince, Haïti</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01904393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event plurality in Seri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pasquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn O'Meara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantics of Under-Represented Languages in the Americas (SULA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual number in Syrian Arabic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nisrine Al Zahre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Brill's Journal of Afroasiatic Languages and Linguistics International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marques de futur en créole haitien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du GDRi Créoles 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 7023 (CNRS, U. Paris-8 &amp; UPL), Sep 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01904394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licensing null subjects - evidence from Creole languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal Approaches to Creole Studies 5 (FACS-5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lexington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostics de finitude dans les langues créoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDRi Créoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributive numerals in Basque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urtzi Etxeberria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amsterdam Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Basque distributive suffix -na</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journée Co-Distributivité 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01346389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une stratégie de mise en arrière-plan de l’agent en Langue de Signes Catalane - passif ou impersonnel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Barberà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Le corps en jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When one patterns with someone: Defining the properties of two indefinite pronouns in Catalan Sign Language (LSC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Barberà,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal and Experimental Advances in Sign Language Theory (FEAST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, U. Cafoscarina Venise, Sep 2016, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01353912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic properties of indefinite pronouns in Catalan Sign Language (LSC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Barberà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on the Semantic Contribution of Det and Num. (In)definiteness, genericity and referentiality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat Autònoma de Barcelona, May 2016, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backgrounded agents in Catalan Sign Language (LSC): passives, middles or impersonals?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Barberà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Impersonality and Correlated Phenomena - Diachronic and Synchronic Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Salzburg, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R-impersonal pronouns and ONE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urtzi Etxeberria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Impersonality and Correlated Phenomena - Diachronic and Synchronic Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Salzburg, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R-impersonal pronouns and distributivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque R-impersonnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backgrounded agents in Catalan Sign Language : passives or impersonals ?Journée Langues des signes et R-impersonnels/ Workshop Sign Languages and R-impersonals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Barberà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Langues des signes et R-impersonnels/ Workshop Sign Languages and R-impersonals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive or impersonal ? Evidence from Catalan and Italian Sign Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Barberà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque R-impersonnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antecedentless subjects and partial pro-drop~: Predicates and distributivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">London 2014 meeting du GDRi The Structure, Emergence and Evolution of Pidgin and Creole Languages (SEEPiCLa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R-impersonal constructions in Catalan Sign Language (LSC): Indefinite pronouns and contrastive meaning.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Barberà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal and Experimental Advances in Sign language Theory (FEAST) colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing event plurality and nominal plurality. Symposion on Plurality. European Society for Philosophy and Psychology, ESPP2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposion on Plurality. European Society for Philosophy and Psychology, ESPP2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Noto, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there a signed passive?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Barberà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal and Experimental Advances in Sign language Theory (FEAST) colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes à double expression des définis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution des structures morphosyntaxiques. Vers une typologie intégrative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varieties of partial pro-drop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer meeting of the Society or Pidgin and Creole languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antecedentless subjects, impersonal constructions and passives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afranaph Project Development Workshop II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, New Brunswick, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R-impersonal constructions in Mauritian Creole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhsina Alleesaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer meeting of the Society or Pidgin and Creole languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participles and adjectives in Spanish and German.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Adjectifs et participes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R-impersonals in Mauritian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhsina Alleesaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berlin 2013 meeting du GDRi The Structure, Emergence and Evolution of Pidgin and Creole Languages (SEEPiCLa)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universal, existential and 1pl R-impersonals: readings or lexical items?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop R-impersonals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexical cyclicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Distributivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Types of generics and Mauritian Creole R-impersonals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop R-impersonals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impersonal 3pl in Basque and the pronoun bat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urtzi Etxeberria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pronoms impersonnels humains / Workshop on impersonal human pronouns</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00752937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delimiting restrictive relative clauses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articles définis et modification restrictive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00752940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic adverbs and the multiplication of indefinite singulars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Weak referentiality : The beyond workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00752946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choice of definite article with restrictive relative clauses in the Vorarlberger dialect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Schaden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articles définis et modification restrictive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00752942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verschmelzungsformen von Präposition und Artikel. Deutsch und Französisch kontrastiv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47. Jahrestagung des Instituts für deutsche Sprache Deutsch im Sprachvergleich Grammatische Kontraste und Konvergenzen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Mannheim, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00606966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexical genericity : R-impersonal pronouns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Généricité : interprétation et usages III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00752955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluractional markers cross-linguistically</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Pluralité et Quantification Université Paris 7, 24 mai 2011.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00752952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peculiar binding properties of impersonal human pronouns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Peculiar Binding Configurations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00606967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reciprocals in Somali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reciprocals cross-linguistically</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00606972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphologie du pluriel et pluriels lexicaux en arabe, italien et breton.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Bendjaballah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de travail Pluralité nominale et verbale (Fédération de Typologie et Universaux Linguistiques, FR 2559)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00751570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The syntax of argument and modifier genitives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Dobrovie-Sorin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Incontro di Gramática Generativa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00147535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbitrary readings of 3pl pronominals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Conference ''sub7 -- Sinn und Bedeutung, 7th Annual Meeting of the Gesellschaft für Semantik''. Arbeitspapiere des Fachbereichs Sprachwissenschaft, Vol. 114. Konstanz University, FB Linguistik.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00101612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genitive in Somali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Bendjaballah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europa der Sprachen: Sprachkompetenz - Mehrsprachigkeit - Translation. Akten des 35. Linguistischen Kolloquiums in Innsbruck 2000, Teil II: Sprache und Kognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Frankfurt a.M., Germany. pp.13-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00102899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Expression of Genericity in Somali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Bendjaballah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33th Colloquium on African Languages and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Leyden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00150208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inflected complementizers and the licensing of non-referential pro-drop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2001 Texas Linguistics Society Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00101608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le somali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Bendjaballah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Grammaire est une fête / Grammar is a moveable feast. Mélanges offerts à / A Webschrift for Anne Zribi-Hertz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herby Glaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Soare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.8055461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Grammaire est une fête / Grammar is a moveable feast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herby Glaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Soare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zenodo, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Oxford Handbook of Grammatical Number</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Doetjes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oxford University Press, 2021, 9780198795858</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impersonal human reference in Sign Languages. Numéro spécial de Sign Language and Linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Barberà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John Benjamins, 21 (2), 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crosslinguistic Studies on Noun Phrase Structure and Reference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zribi-Hertz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brill, xii, 402 pp., 2013, 9789004260825</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verbal Plurality and Distributivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Laca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">de Gruyter, pp.225, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00752931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical Issues in Syntax and Semantics (vol. 8)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS, publication en ligne, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical issues in formal syntax and semantics, vol. 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00748298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical issues in Syntax and Semantics 8 / Questions empiriques et formalisation en syntaxe et sémantique 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">en ligne http://www.cssp.cnrs.fr/eiss7/index.html, pp.536, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00597431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjectives. Formal analyses in syntax and semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ora Matushansky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John Benjamins, pp.335, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00482067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layers of Aspect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Laca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CSLI Publications, pp.207, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00525845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjectives: Formal Analyses in Syntax and Semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ora Matushansky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amsterdam: John Benjamins, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical Issues in Syntax and Semantics (vol. 7)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS, publication en ligne, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical issues in Syntax and Semantics 7 / Questions empiriques et formalisation en syntaxe et sémantique 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">en ligne http://www.cssp.cnrs.fr/eiss7/index.html, pp.444, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00482069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical issues in formal syntax and semantics, vol. 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00748297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical issues in Syntax and Semantics 6 / Questions empiriques et formalisation en syntaxe et sémantique 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.424, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00142906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches linguistiques de Vincennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ora Matushansky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Vincennes, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00102895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical issues in Syntax and Semantics 5 / Questions empiriques et formalisation en syntaxe et sémantique 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00101603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical issues in Syntax and Semantics 4/ Questions empiriques et formalisation en syntaxe et sémantique 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beyssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Corblin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de la Sorbonne, pp.355, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00102897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology-syntax mismatches in agreement systems: the case of Jóola Fóoñi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Creissels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Word Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 53 (3), pp.252-282. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3366/word.2022.0210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335648v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using semantics to probe paradigm structure: The case of multiple event marking in Seri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pasquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingue e Linguaggio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backgrounded agents in Catalan Sign Language (LSC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Barberà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Quer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sign Language and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21 (2), pp.335-349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human impersonals in Sign Languages - Introduction & questionnaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Barberà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sign Language and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21 (2), pp.183-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backgrounded agents in Catalan Sign Language (LSC) - passives, middles or impersonals?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Barberà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 93 (4), pp.767-798. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/lan.2017.0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01429125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une structure de mise en arrière-plan de l’agent en langue des signes catalane (LSC). Passif ou sujet R-impersonnel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Barberà,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 149, pp.55-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01346385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pronoms impersonnels humains - syntaxe et interprétation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00216056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The structure of allomorphy in Spanish verbal inflection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuadernos de Lingüística del Instituto Universitario Ortega y Gasset</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13, pp.9-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00102881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pronouns, determiners and N-ellipsis in Spanish, French and German</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of NELS (Northeast Linguistic Society)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 36, pp.167-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00142910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les groupes nominaux sans nom en espagnol et en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches linguistiques de Vincennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 34, pp.143-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00102888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les clitiques sujet du français et le paramètre du sujet nul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 141, pp.99-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00102891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la distribution des suffixes – er et – ir dans les infinitifs espagnols à partir d'un corpus exhaustif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 3, pp.237-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00102886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régularité, irrégularité et exception dans la flexion verbale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 25, pp.161-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00102884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two German impersonal passives and expletive pro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalan Working Papers in Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 7, pp.47-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00101606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two types of event plurality in Seri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pasquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SULA11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event plurality in Seri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pasquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn O'Meara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SULA10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-16, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two indefinite pronouns in Catalan Sign Language (LSC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Barberà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Ideas in Semantics and Modeling 2016 (NISM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paris, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01353917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two indefinite pronouns in Catalan Sign Language (LSC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Barberà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Truswell, Chris Cummins, Caroline Heycock, Brian Rabern, and Hannah Rohde. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sinn und Bedeutung 21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Edimbourg, United Kingdom. , 21, pp.89-105, 2017, Proceedings of Sinn und Bedeutung</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01353915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backgrounded agents in sign language: passives or impersonals?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Barberà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Colloquium on Generative Grammar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pronoms impersonnels humains - Syntaxe, sémantique, morphologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Paris 8, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01381272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId186"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Patricia Cabredo Hofherr </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phrase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Encyclopedia of Language and Linguistics, Third Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causatives with cognates of GIVE in French Sign Language (LSF) and Haitian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Dadone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Pfau; B. Sümer; C. Loos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serial Predicates crosslinguistically</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Language Science Press, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex predicates in language contact - GIVE-causatives in French Sign Language (LSF) and French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Dadone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Krausse; et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex predicates volume</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Language Science Press, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Give-constructions with final clauses – comparing Haitian and Martinican</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Térosier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patricia Cabredo Hofherr; Herby Glaude; Elena Soare. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Grammaire est une fête / Grammar is a moveable feast. Mélanges offerts à / A Webschrift for Anne Zribi-Hertz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Zenodo, pp.93-102, 2023, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.8055461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diachronic sources of nominal number markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aldridge, E.; Breitbarth, A.; É.Kiss, K.; Ledgeway, A.; Salmon, J.; Simonenko, A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Wiley Blackwell Companion to Diachronic Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley Blackwell, 2023, The Wiley Blackwell Companion to Diachronic Linguistics, 9781119693574. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119693604.morphcom049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fè l bouyi: Null arguments in recipe contexts in Haitian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patricia Cabredo Hofherr; Herby Glaude; Elena Soare. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Grammaire est une fête / Grammar is a moveable feast. Mélanges offerts à / A Webschrift for Anne Zribi-Hertz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Zenodo, pp.85-92, 2023, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.8055461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology of passives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Ackema; Sabrina Bendjaballah; Eulalia Bonet; Antonio Fábregas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Wiley Blackwell Companion to morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley Blackwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, The Wiley Blackwell Companion to Morphology, 9781119693574. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119693604.morphcom049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verbal plurality cross-linguistically</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cabredo Hofherr, Patricia; Doetjes, Jenny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Handbook of Grammatical Number</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.307-341, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nominal number morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cabredo Hofherr, Patricia; Doetjes, Jenny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford Handbook of Grammatical Number</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.135-163, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marques de futur AP et PRAL en haitien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Govain, Renauld. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues créoles : description, analyse, didactisation et automatisation. Hommage à Yves Dejean et Pierre Vernet,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de la Méditerranée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.73-87, 2021, 978-2-36781-376-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03460890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verbal plurality in the Romance languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford Research Encyclopedia of Romance Linguistics.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agreement morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lieber, Rochelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford Encyclopedia of Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.10.1093/acrefore/9780199384655.013.500, 2020, Oxford Research Encyclopedia of Linguistics, 9780190682361</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributive numerals in Basque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urtzi Etxeberria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 21st Amsterdam Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two indefinite pronouns in Catalan Sign Language (LSC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Barberà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Truswell, Robert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Sinn und Bedeutung 21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voice and voice alternations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stark, Elisabeth &amp; Dufter, Andreas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manual of Romance Morphosyntax and Syntax</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">de Gruyter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.230-271, 2017, 978-3-11-037708-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01353910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impersonal passives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Everaert, Martin &amp; Riemsdijk, Henk Van. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Blackwell Companion to Syntax</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2nd edition. Vol III., </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1887-1930., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01353911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contractions préposition + déterminant en allemand et en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tseng, Jesse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prépositions et postpositions : Approches typologiques et formelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Science, pp.57-85, 2013, 9782746245181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Article choice with restrictive relatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crosslinguistic Studies on Noun Phrase Structure and Reference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.172-211, 2013, Syntax and semantics, 9789004260825</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verschmelzungsformen von Präposition und Artikel. Deutsch und Französisch kontrastiv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gunkel, Lutz / Zifonun, Gisela. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deutsch im Sprachvergleich Grammatische Kontraste und Konvergenzen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, de Gruyter, pp.217-238, 2012, 978-3-11-028476-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preposition+determiner contractions in French and German</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ackema, Peter Peter Ackema, Rhona Alcorn, Caroline Heycock, Dany Jaspers, Jeroen van Craenenbroeck &amp; Guido Vanden Wyngaerd. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Germanic Syntax : The State of the Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins, pp.99-131, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00606957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preposition+determiner contractions in French and German</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Ackema, Rhona Alcorn, Caroline Heycock, Dany Jaspers, Jeroen van Craenenbroeck &amp; Guido Vanden Wyngaerd. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Germanic Syntax : The State of the Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins, pp.99-131, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bare singulars and bare habituals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mari, Alda, Beyssade, Claire and Del Prete, Fabio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genericity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.192-221, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction - event plurality, verbal plurality and distributivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Laca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cabredo Hofherr, Patricia &amp; Laca, Brenda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verbal Plurality and Distributivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, de Gruyter, pp.1-24, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00752930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit agentivity without agents in the syntax : a crosslinguistic analysis of SE-verbs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Dobrovie-Sorin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. DiSciullo &amp; V. Hill. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interface Properties : Edges, Heads, and Projections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins, pp.47-66, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00597437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Laca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cabredo Hofherr, Patricia &amp; Laca, Brenda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Layers of Aspect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSLI Publications, pp.vii-xx, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00597435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When perfect means plural: the Present Perfect in Northeastern Brazilian Portuguese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Laca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra de Carvalho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cabredo Hofherr, Patricia &amp; Laca, Brenda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Layers of Aspect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSLI Publications, pp.67-100, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00606963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defectiveness as stem suppletion in French and Spanish verbs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthew Baerman, Greville Corbett &amp; Dunstan Brown. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Defective Paradigms : Missing forms and what they tell us</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press / British Academy, pp.35-52, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00597438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjectives - an introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cabredo Hofherr, Patricia &amp; Matushansky, Ora. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adjectives. Formal analyses in syntax and semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins, pp.1-26, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00525846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contractions préposition + déterminant en allemand et en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Abeillé, Danièle Godard &amp; Jesse Tseng. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume sur les prépositions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, Paris, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00216057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of the noun in Somali: Comparative evidence from other Cushitic languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Bendjaballah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Berkeley Linguistics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00102880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbitrary&amp;quot; Pro and the Theory of Pro Drop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Ackema, Patrick Brandt, Maaike Schoorlemmer, and Fred Weerman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arguments and Agreement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.230-258, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00106981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Genitive in Somali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Bendjaballah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zybatow L. N. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europa der Sprachen : Sprachkompetenz - Mehrsprachigkeit - Translation, Akten des 35. Linguistischen Kolloquiums in Innsbruck 2000, Teil II : Sprache und Kognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.13-27, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01652953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langues des signes : un défi pour les sciences du langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, pp.39-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GIVE constructions in Haitian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en ligne pour Léa Nash</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grammaticalisation of definite determiners: comparison of the determiner la in three French-based creoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Albers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Special definites, demonstratives, and pronouns - The 24th International Conference of the Department of Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, “Iorgu Iordan – Alexandru Rosetti” Institute of Linguistics, Nov 2024, Bucarest (Romania), Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextes d’usage de la forme la en français et dans les créoles français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Albers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues &amp; Langage à la croisée des Disciplines 1. édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR LLcD, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributive numerals in Basque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urtzi Etxeberria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JET Numéraux distributifs / Workshop Distributive numerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cabredo Hofherr, Patricia, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causative GIVE in LSF and Haitian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Dadone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Serial verb constructions across modalities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cabredo Hofherr, Patricia; Adrien Dadone; Roland Pfau, Sep 2023, Paris, 59 rue Pouchet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Give constructions introducing final clauses in Haitian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Winter meeting of the Society for Pidgin and Creole Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Pidgin and Creole Linguistics, Jan 2023, Online, Jamaica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grammaticalisation paths in Give constructions: evidence from Haitian and Martinican Creole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3er Encuento de lingüística formal (ELF 3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Mexico, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GIVE serial verbs and prepositions in Haitian and Martinican</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Workshop aspect and argument structure of adjectives &amp; participles/ adverbs &amp; prepositions (WAASAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GIVE-constructions in Martiniké and Haitian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of Pidgin and Creole Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, en ligne, Jamaica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributive configurations and distributive numerals in Basque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urtzi Etxeberria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Negation and distributivity marking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02420425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superiority comparatives in Mauritian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrita Hassamal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Winter meeting of the Society of Pidgin and Creole Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Pidgin and Creole Languages, Jan 2019, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01973513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The syntax of superiority comparatives in Haitian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal Studies in Creole Studies (FACS-6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02420415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology-syntax mismatches in agreement systems: the case of Jóola Fóoñi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Creissels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The many facets of agreement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02420417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple event marking in the Seri verbal paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pasquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of Morphology 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02420420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event plurality and multiplicity in the nominal domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Special session Parallels Between Verbal and Nominal Number. Annual meeting of the Society for the study of the indigenous languages of the Americas (SSILA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for the study of the indigenous languages of the Americas (SSILA), Jan 2019, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01973520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluralidad verbal y nominal en las lenguas de las Américas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Baerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn O'Meara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pasquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlett, Stephen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pluralidad verbal y nominal en las lenguas de las Américas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Mexico City, México</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02420429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The serial verb PASE and comparatives in Haitian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Serial verbs in French-Based Creoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02420413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superiority comparatives in Haitian - two standard construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Degree Semantics and Proportional Quantification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02420422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosing pluractionality: the view from Seri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pasquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52nd Annual Meeting of the Societas Linguistica Europaea- WS Tense, aspect and mood categories across languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02420421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology-syntax mismatches in agreement systems: the case of Jóola Fóoñi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Creissels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de Syntaxe et Sémantique à Paris - CSSP 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02420418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superiority comparatives in Haitian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Winter meeting of the Society of Pidgin and Creole Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Pidgin and Creole Languages, Jan 2019, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01973509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marques de futur AP et PRAL en haitien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le créole haitien dans les études créoles : bilan, avancées, perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Port-au-Prince, Haïti</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01904393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluralidad de eventos y morfología verbal del seri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pasquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn O'Meara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XII Coloquio de Lingüística en la Escuela Nacional de Antrophología e Historia (ENAH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Ciudad de México, México</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributive numerals and distributive configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Language Faculty - la faculté de langage dans les facultés de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haiden, Martin, Jun 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event plurality in Seri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pasquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn O'Meara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantics of Under-Represented Languages in the Americas (SULA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marques de futur en créole haitien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du GDRi Créoles 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 7023 (CNRS, U. Paris-8 &amp; UPL), Sep 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01904394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual number in Syrian Arabic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nisrine Al Zahre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Brill's Journal of Afroasiatic Languages and Linguistics International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licensing null subjects - evidence from Creole languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal Approaches to Creole Studies 5 (FACS-5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lexington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostics de finitude dans les langues créoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDRi Créoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributive numerals in Basque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urtzi Etxeberria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amsterdam Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Basque distributive suffix -na</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journée Co-Distributivité 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01346389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une stratégie de mise en arrière-plan de l’agent en Langue de Signes Catalane - passif ou impersonnel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Barberà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Le corps en jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When one patterns with someone: Defining the properties of two indefinite pronouns in Catalan Sign Language (LSC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Barberà,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal and Experimental Advances in Sign Language Theory (FEAST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, U. Cafoscarina Venise, Sep 2016, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01353912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic properties of indefinite pronouns in Catalan Sign Language (LSC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Barberà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on the Semantic Contribution of Det and Num. (In)definiteness, genericity and referentiality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat Autònoma de Barcelona, May 2016, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backgrounded agents in Catalan Sign Language (LSC): passives, middles or impersonals?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Barberà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Impersonality and Correlated Phenomena - Diachronic and Synchronic Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Salzburg, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R-impersonal pronouns and ONE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urtzi Etxeberria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Impersonality and Correlated Phenomena - Diachronic and Synchronic Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Salzburg, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R-impersonal pronouns and distributivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque R-impersonnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backgrounded agents in Catalan Sign Language : passives or impersonals ?Journée Langues des signes et R-impersonnels/ Workshop Sign Languages and R-impersonals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Barberà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Langues des signes et R-impersonnels/ Workshop Sign Languages and R-impersonals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive or impersonal ? Evidence from Catalan and Italian Sign Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Barberà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque R-impersonnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antecedentless subjects and partial pro-drop~: Predicates and distributivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">London 2014 meeting du GDRi The Structure, Emergence and Evolution of Pidgin and Creole Languages (SEEPiCLa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R-impersonal constructions in Catalan Sign Language (LSC): Indefinite pronouns and contrastive meaning.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Barberà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal and Experimental Advances in Sign language Theory (FEAST) colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing event plurality and nominal plurality. Symposion on Plurality. European Society for Philosophy and Psychology, ESPP2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposion on Plurality. European Society for Philosophy and Psychology, ESPP2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Noto, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there a signed passive?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Barberà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal and Experimental Advances in Sign language Theory (FEAST) colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes à double expression des définis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution des structures morphosyntaxiques. Vers une typologie intégrative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varieties of partial pro-drop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer meeting of the Society or Pidgin and Creole languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antecedentless subjects, impersonal constructions and passives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afranaph Project Development Workshop II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, New Brunswick, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R-impersonal constructions in Mauritian Creole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhsina Alleesaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer meeting of the Society or Pidgin and Creole languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participles and adjectives in Spanish and German.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Adjectifs et participes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R-impersonals in Mauritian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhsina Alleesaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berlin 2013 meeting du GDRi The Structure, Emergence and Evolution of Pidgin and Creole Languages (SEEPiCLa)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universal, existential and 1pl R-impersonals: readings or lexical items?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop R-impersonals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexical cyclicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Distributivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Types of generics and Mauritian Creole R-impersonals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop R-impersonals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impersonal 3pl in Basque and the pronoun bat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urtzi Etxeberria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pronoms impersonnels humains / Workshop on impersonal human pronouns</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00752937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delimiting restrictive relative clauses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articles définis et modification restrictive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00752940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic adverbs and the multiplication of indefinite singulars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Weak referentiality : The beyond workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00752946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choice of definite article with restrictive relative clauses in the Vorarlberger dialect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Schaden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articles définis et modification restrictive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00752942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verschmelzungsformen von Präposition und Artikel. Deutsch und Französisch kontrastiv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47. Jahrestagung des Instituts für deutsche Sprache Deutsch im Sprachvergleich Grammatische Kontraste und Konvergenzen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Mannheim, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00606966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexical genericity : R-impersonal pronouns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Généricité : interprétation et usages III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00752955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluractional markers cross-linguistically</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Pluralité et Quantification Université Paris 7, 24 mai 2011.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00752952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peculiar binding properties of impersonal human pronouns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Peculiar Binding Configurations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00606967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reciprocals in Somali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reciprocals cross-linguistically</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00606972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphologie du pluriel et pluriels lexicaux en arabe, italien et breton.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Bendjaballah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de travail Pluralité nominale et verbale (Fédération de Typologie et Universaux Linguistiques, FR 2559)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00751570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The syntax of argument and modifier genitives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Dobrovie-Sorin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Incontro di Gramática Generativa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00147535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbitrary readings of 3pl pronominals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Conference ''sub7 -- Sinn und Bedeutung, 7th Annual Meeting of the Gesellschaft für Semantik''. Arbeitspapiere des Fachbereichs Sprachwissenschaft, Vol. 114. Konstanz University, FB Linguistik.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00101612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genitive in Somali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Bendjaballah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europa der Sprachen: Sprachkompetenz - Mehrsprachigkeit - Translation. Akten des 35. Linguistischen Kolloquiums in Innsbruck 2000, Teil II: Sprache und Kognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Frankfurt a.M., Germany. pp.13-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00102899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Expression of Genericity in Somali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Bendjaballah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33th Colloquium on African Languages and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Leyden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00150208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inflected complementizers and the licensing of non-referential pro-drop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2001 Texas Linguistics Society Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00101608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le somali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Bendjaballah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Grammaire est une fête / Grammar is a moveable feast. Mélanges offerts à / A Webschrift for Anne Zribi-Hertz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herby Glaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Soare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.8055461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Grammaire est une fête / Grammar is a moveable feast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herby Glaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Soare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zenodo, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Oxford Handbook of Grammatical Number</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Doetjes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oxford University Press, 2021, 9780198795858</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impersonal human reference in Sign Languages. Numéro spécial de Sign Language and Linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Barberà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John Benjamins, 21 (2), 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crosslinguistic Studies on Noun Phrase Structure and Reference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zribi-Hertz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brill, xii, 402 pp., 2013, 9789004260825</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verbal Plurality and Distributivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Laca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">de Gruyter, pp.225, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00752931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical Issues in Syntax and Semantics (vol. 8)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS, publication en ligne, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical issues in formal syntax and semantics, vol. 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00748298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical issues in Syntax and Semantics 8 / Questions empiriques et formalisation en syntaxe et sémantique 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">en ligne http://www.cssp.cnrs.fr/eiss7/index.html, pp.536, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00597431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjectives. Formal analyses in syntax and semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ora Matushansky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John Benjamins, pp.335, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00482067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layers of Aspect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Laca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CSLI Publications, pp.207, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00525845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjectives: Formal Analyses in Syntax and Semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ora Matushansky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amsterdam: John Benjamins, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical issues in Syntax and Semantics 7 / Questions empiriques et formalisation en syntaxe et sémantique 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">en ligne http://www.cssp.cnrs.fr/eiss7/index.html, pp.444, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00482069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical Issues in Syntax and Semantics (vol. 7)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS, publication en ligne, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical issues in formal syntax and semantics, vol. 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00748297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical issues in Syntax and Semantics 6 / Questions empiriques et formalisation en syntaxe et sémantique 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.424, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00142906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches linguistiques de Vincennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ora Matushansky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Vincennes, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00102895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical issues in Syntax and Semantics 5 / Questions empiriques et formalisation en syntaxe et sémantique 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00101603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical issues in Syntax and Semantics 4/ Questions empiriques et formalisation en syntaxe et sémantique 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beyssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Corblin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de la Sorbonne, pp.355, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00102897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology-syntax mismatches in agreement systems: the case of Jóola Fóoñi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Creissels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Word Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 53 (3), pp.252-282. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3366/word.2022.0210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335648v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using semantics to probe paradigm structure: The case of multiple event marking in Seri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pasquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingue e Linguaggio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backgrounded agents in Catalan Sign Language (LSC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Barberà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Quer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sign Language and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21 (2), pp.335-349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human impersonals in Sign Languages - Introduction & questionnaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Barberà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sign Language and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21 (2), pp.183-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backgrounded agents in Catalan Sign Language (LSC) - passives, middles or impersonals?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Barberà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 93 (4), pp.767-798. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/lan.2017.0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01429125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une structure de mise en arrière-plan de l’agent en langue des signes catalane (LSC). Passif ou sujet R-impersonnel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Barberà,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 149, pp.55-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01346385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pronoms impersonnels humains - syntaxe et interprétation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00216056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The structure of allomorphy in Spanish verbal inflection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuadernos de Lingüística del Instituto Universitario Ortega y Gasset</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13, pp.9-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00102881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pronouns, determiners and N-ellipsis in Spanish, French and German</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of NELS (Northeast Linguistic Society)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 36, pp.167-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00142910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les groupes nominaux sans nom en espagnol et en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches linguistiques de Vincennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 34, pp.143-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00102888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les clitiques sujet du français et le paramètre du sujet nul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 141, pp.99-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00102891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la distribution des suffixes – er et – ir dans les infinitifs espagnols à partir d'un corpus exhaustif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 3, pp.237-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00102886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régularité, irrégularité et exception dans la flexion verbale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 25, pp.161-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00102884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two German impersonal passives and expletive pro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalan Working Papers in Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 7, pp.47-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00101606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two types of event plurality in Seri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pasquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SULA11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event plurality in Seri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pasquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn O'Meara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SULA10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-16, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two indefinite pronouns in Catalan Sign Language (LSC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Barberà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Ideas in Semantics and Modeling 2016 (NISM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paris, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01353917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two indefinite pronouns in Catalan Sign Language (LSC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Barberà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Truswell, Chris Cummins, Caroline Heycock, Brian Rabern, and Hannah Rohde. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sinn und Bedeutung 21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Edimbourg, United Kingdom. , 21, pp.89-105, 2017, Proceedings of Sinn und Bedeutung</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01353915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backgrounded agents in sign language: passives or impersonals?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Barberà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Colloquium on Generative Grammar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pronoms impersonnels humains - Syntaxe, sémantique, morphologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Paris 8, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01381272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId186"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844555v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cabredo Hofherr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546579v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dadone" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546581v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359802v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane T&#233;rosier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8055461" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359866v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119693604.morphcom049" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592446v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-sg/9781119693574" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359794v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630237v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630240v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/the-oxford-handbook-of-grammatical-number-9780198795858" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460890v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/9782367813769.html" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904337v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161155v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673202v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urtzi Etxeberria" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630233v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Barber&#224;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01353910v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.degruyter.com/view/product/433693?rskey=rEKUVd&amp;amp;result=2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01353911v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1118358724.html" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957566v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957561v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957575v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606957v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957578v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957570v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752930v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Laca" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00597437v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Dobrovie-Sorin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00597435v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606963v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra de Carvalho" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00597438v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boy&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525846v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00216057v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102880v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bendjaballah" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00106981v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652953v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546588v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592442v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913101v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Albers" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913078v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359916v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359882v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359899v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626706v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916264v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928595v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420420v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pasquereau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420415v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973513v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrita Hassamal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420417v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Creissels" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420425v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973520v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420413v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420429v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Baerman" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn O'Meara" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlett, Stephen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420422v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420421v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420418v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973509v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904426v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904415v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904393v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904424v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938720v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Al Zahre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904394v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673203v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673204v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630319v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346389v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673250v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01353912v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Barber&#224;," TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673210v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673248v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673246v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673216v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673213v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673218v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673229v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673225v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673219v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673221v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673237v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673235v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673231v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673236v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhsina Alleesaib" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673240v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673238v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673242v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673241v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673234v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752937v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752940v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752946v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752942v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Schaden" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606966v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752955v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752952v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606967v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606972v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751570v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00147535v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00101612v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102899v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150208v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00101608v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550228v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359752v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herby Glaude" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Soare" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169054v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461143v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Doetjes" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904346v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957558v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zribi-Hertz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752931v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01024636v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonami" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748298v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00597431v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482067v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ora Matushansky" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525845v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01024656v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01024629v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482069v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748297v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00142906v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102895v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00101603v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102897v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beyssade" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Corblin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335648v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/word.2022.0210" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039285v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904358v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Quer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904353v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429125v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/lan.2017.0057" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346385v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00216056v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102881v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00142910v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102888v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102891v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102886v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102884v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00101606v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094084v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904686v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01353917v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01353915v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673244v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01381272v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844555v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cabredo Hofherr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546579v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dadone" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546581v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359802v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane T&#233;rosier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8055461" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359866v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119693604.morphcom049" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359794v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592446v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-sg/9781119693574" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630240v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/the-oxford-handbook-of-grammatical-number-9780198795858" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630237v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460890v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/9782367813769.html" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904337v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161155v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673202v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urtzi Etxeberria" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630233v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Barber&#224;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01353910v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.degruyter.com/view/product/433693?rskey=rEKUVd&amp;amp;result=2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01353911v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1118358724.html" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957566v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957561v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957575v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606957v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957578v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957570v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752930v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Laca" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00597437v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Dobrovie-Sorin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00597435v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606963v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra de Carvalho" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00597438v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boy&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525846v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00216057v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102880v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bendjaballah" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00106981v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652953v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546588v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592442v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913101v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Albers" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913078v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359882v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359916v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359899v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916264v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626706v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928595v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420425v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973513v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrita Hassamal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420415v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420417v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Creissels" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420420v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pasquereau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973520v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420429v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Baerman" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn O'Meara" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlett, Stephen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420413v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420422v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420421v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420418v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973509v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904393v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904426v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904415v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904424v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904394v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938720v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Al Zahre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673203v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673204v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630319v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346389v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673250v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01353912v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Barber&#224;," TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673210v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673248v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673246v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673216v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673213v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673218v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673229v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673225v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673219v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673221v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673237v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673235v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673231v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673236v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhsina Alleesaib" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673240v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673238v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673242v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673241v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673234v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752937v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752940v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752946v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752942v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Schaden" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606966v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752955v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752952v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606967v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606972v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751570v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00147535v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00101612v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102899v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150208v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00101608v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550228v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359752v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herby Glaude" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Soare" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169054v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461143v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Doetjes" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904346v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957558v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zribi-Hertz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752931v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01024636v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonami" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748298v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00597431v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482067v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ora Matushansky" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525845v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01024656v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482069v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01024629v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748297v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00142906v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102895v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00101603v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102897v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beyssade" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Corblin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335648v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/word.2022.0210" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039285v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904358v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Quer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904353v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429125v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/lan.2017.0057" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346385v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00216056v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102881v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00142910v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102888v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102891v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102886v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102884v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00101606v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094084v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904686v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01353917v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01353915v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673244v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01381272v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>