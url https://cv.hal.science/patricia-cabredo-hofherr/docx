--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Patricia Cabredo Hofherr </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phrase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Encyclopedia of Language and Linguistics, Third Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causatives with cognates of GIVE in French Sign Language (LSF) and Haitian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Dadone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Pfau; B. Sümer; C. Loos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serial Predicates crosslinguistically</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Language Science Press, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex predicates in language contact - GIVE-causatives in French Sign Language (LSF) and French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Dadone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Krausse; et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex predicates volume</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Language Science Press, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Give-constructions with final clauses – comparing Haitian and Martinican</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Térosier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patricia Cabredo Hofherr; Herby Glaude; Elena Soare. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Grammaire est une fête / Grammar is a moveable feast. Mélanges offerts à / A Webschrift for Anne Zribi-Hertz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Zenodo, pp.93-102, 2023, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.8055461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diachronic sources of nominal number markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aldridge, E.; Breitbarth, A.; É.Kiss, K.; Ledgeway, A.; Salmon, J.; Simonenko, A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Wiley Blackwell Companion to Diachronic Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley Blackwell, 2023, The Wiley Blackwell Companion to Diachronic Linguistics, 9781119693574. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119693604.morphcom049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fè l bouyi: Null arguments in recipe contexts in Haitian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patricia Cabredo Hofherr; Herby Glaude; Elena Soare. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Grammaire est une fête / Grammar is a moveable feast. Mélanges offerts à / A Webschrift for Anne Zribi-Hertz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Zenodo, pp.85-92, 2023, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.8055461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology of passives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Ackema; Sabrina Bendjaballah; Eulalia Bonet; Antonio Fábregas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Wiley Blackwell Companion to morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley Blackwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, The Wiley Blackwell Companion to Morphology, 9781119693574. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119693604.morphcom049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verbal plurality cross-linguistically</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cabredo Hofherr, Patricia; Doetjes, Jenny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Handbook of Grammatical Number</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.307-341, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nominal number morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cabredo Hofherr, Patricia; Doetjes, Jenny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford Handbook of Grammatical Number</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.135-163, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marques de futur AP et PRAL en haitien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Govain, Renauld. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues créoles : description, analyse, didactisation et automatisation. Hommage à Yves Dejean et Pierre Vernet,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de la Méditerranée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.73-87, 2021, 978-2-36781-376-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03460890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verbal plurality in the Romance languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford Research Encyclopedia of Romance Linguistics.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agreement morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lieber, Rochelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford Encyclopedia of Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.10.1093/acrefore/9780199384655.013.500, 2020, Oxford Research Encyclopedia of Linguistics, 9780190682361</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributive numerals in Basque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urtzi Etxeberria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 21st Amsterdam Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two indefinite pronouns in Catalan Sign Language (LSC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Barberà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Truswell, Robert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Sinn und Bedeutung 21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voice and voice alternations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stark, Elisabeth &amp; Dufter, Andreas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manual of Romance Morphosyntax and Syntax</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">de Gruyter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.230-271, 2017, 978-3-11-037708-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01353910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impersonal passives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Everaert, Martin &amp; Riemsdijk, Henk Van. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Blackwell Companion to Syntax</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2nd edition. Vol III., </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1887-1930., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01353911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contractions préposition + déterminant en allemand et en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tseng, Jesse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prépositions et postpositions : Approches typologiques et formelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Science, pp.57-85, 2013, 9782746245181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Article choice with restrictive relatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crosslinguistic Studies on Noun Phrase Structure and Reference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.172-211, 2013, Syntax and semantics, 9789004260825</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verschmelzungsformen von Präposition und Artikel. Deutsch und Französisch kontrastiv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gunkel, Lutz / Zifonun, Gisela. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deutsch im Sprachvergleich Grammatische Kontraste und Konvergenzen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, de Gruyter, pp.217-238, 2012, 978-3-11-028476-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preposition+determiner contractions in French and German</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ackema, Peter Peter Ackema, Rhona Alcorn, Caroline Heycock, Dany Jaspers, Jeroen van Craenenbroeck &amp; Guido Vanden Wyngaerd. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Germanic Syntax : The State of the Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins, pp.99-131, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00606957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preposition+determiner contractions in French and German</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Ackema, Rhona Alcorn, Caroline Heycock, Dany Jaspers, Jeroen van Craenenbroeck &amp; Guido Vanden Wyngaerd. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Germanic Syntax : The State of the Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins, pp.99-131, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bare singulars and bare habituals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mari, Alda, Beyssade, Claire and Del Prete, Fabio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genericity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.192-221, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction - event plurality, verbal plurality and distributivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Laca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cabredo Hofherr, Patricia &amp; Laca, Brenda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verbal Plurality and Distributivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, de Gruyter, pp.1-24, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00752930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit agentivity without agents in the syntax : a crosslinguistic analysis of SE-verbs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Dobrovie-Sorin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. DiSciullo &amp; V. Hill. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interface Properties : Edges, Heads, and Projections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins, pp.47-66, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00597437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Laca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cabredo Hofherr, Patricia &amp; Laca, Brenda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Layers of Aspect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSLI Publications, pp.vii-xx, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00597435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When perfect means plural: the Present Perfect in Northeastern Brazilian Portuguese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Laca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra de Carvalho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cabredo Hofherr, Patricia &amp; Laca, Brenda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Layers of Aspect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSLI Publications, pp.67-100, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00606963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defectiveness as stem suppletion in French and Spanish verbs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthew Baerman, Greville Corbett &amp; Dunstan Brown. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Defective Paradigms : Missing forms and what they tell us</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press / British Academy, pp.35-52, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00597438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjectives - an introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cabredo Hofherr, Patricia &amp; Matushansky, Ora. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adjectives. Formal analyses in syntax and semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins, pp.1-26, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00525846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contractions préposition + déterminant en allemand et en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Abeillé, Danièle Godard &amp; Jesse Tseng. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume sur les prépositions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, Paris, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00216057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of the noun in Somali: Comparative evidence from other Cushitic languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Bendjaballah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Berkeley Linguistics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00102880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbitrary&amp;quot; Pro and the Theory of Pro Drop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Ackema, Patrick Brandt, Maaike Schoorlemmer, and Fred Weerman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arguments and Agreement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.230-258, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00106981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Genitive in Somali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Bendjaballah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zybatow L. N. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europa der Sprachen : Sprachkompetenz - Mehrsprachigkeit - Translation, Akten des 35. Linguistischen Kolloquiums in Innsbruck 2000, Teil II : Sprache und Kognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.13-27, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01652953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langues des signes : un défi pour les sciences du langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, pp.39-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GIVE constructions in Haitian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en ligne pour Léa Nash</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grammaticalisation of definite determiners: comparison of the determiner la in three French-based creoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Albers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Special definites, demonstratives, and pronouns - The 24th International Conference of the Department of Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, “Iorgu Iordan – Alexandru Rosetti” Institute of Linguistics, Nov 2024, Bucarest (Romania), Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextes d’usage de la forme la en français et dans les créoles français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Albers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues &amp; Langage à la croisée des Disciplines 1. édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR LLcD, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributive numerals in Basque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urtzi Etxeberria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JET Numéraux distributifs / Workshop Distributive numerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cabredo Hofherr, Patricia, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causative GIVE in LSF and Haitian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Dadone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Serial verb constructions across modalities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cabredo Hofherr, Patricia; Adrien Dadone; Roland Pfau, Sep 2023, Paris, 59 rue Pouchet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Give constructions introducing final clauses in Haitian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Winter meeting of the Society for Pidgin and Creole Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Pidgin and Creole Linguistics, Jan 2023, Online, Jamaica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grammaticalisation paths in Give constructions: evidence from Haitian and Martinican Creole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3er Encuento de lingüística formal (ELF 3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Mexico, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GIVE serial verbs and prepositions in Haitian and Martinican</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Workshop aspect and argument structure of adjectives &amp; participles/ adverbs &amp; prepositions (WAASAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GIVE-constructions in Martiniké and Haitian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of Pidgin and Creole Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, en ligne, Jamaica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributive configurations and distributive numerals in Basque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urtzi Etxeberria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Negation and distributivity marking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02420425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superiority comparatives in Mauritian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrita Hassamal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Winter meeting of the Society of Pidgin and Creole Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Pidgin and Creole Languages, Jan 2019, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01973513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The syntax of superiority comparatives in Haitian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal Studies in Creole Studies (FACS-6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02420415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology-syntax mismatches in agreement systems: the case of Jóola Fóoñi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Creissels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The many facets of agreement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02420417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple event marking in the Seri verbal paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pasquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of Morphology 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02420420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event plurality and multiplicity in the nominal domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Special session Parallels Between Verbal and Nominal Number. Annual meeting of the Society for the study of the indigenous languages of the Americas (SSILA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for the study of the indigenous languages of the Americas (SSILA), Jan 2019, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01973520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluralidad verbal y nominal en las lenguas de las Américas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Baerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn O'Meara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pasquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlett, Stephen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pluralidad verbal y nominal en las lenguas de las Américas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Mexico City, México</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02420429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The serial verb PASE and comparatives in Haitian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Serial verbs in French-Based Creoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02420413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superiority comparatives in Haitian - two standard construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Degree Semantics and Proportional Quantification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02420422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosing pluractionality: the view from Seri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pasquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52nd Annual Meeting of the Societas Linguistica Europaea- WS Tense, aspect and mood categories across languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02420421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology-syntax mismatches in agreement systems: the case of Jóola Fóoñi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Creissels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de Syntaxe et Sémantique à Paris - CSSP 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02420418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superiority comparatives in Haitian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Winter meeting of the Society of Pidgin and Creole Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Pidgin and Creole Languages, Jan 2019, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01973509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marques de futur AP et PRAL en haitien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le créole haitien dans les études créoles : bilan, avancées, perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Port-au-Prince, Haïti</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01904393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluralidad de eventos y morfología verbal del seri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pasquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn O'Meara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XII Coloquio de Lingüística en la Escuela Nacional de Antrophología e Historia (ENAH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Ciudad de México, México</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributive numerals and distributive configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Language Faculty - la faculté de langage dans les facultés de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haiden, Martin, Jun 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event plurality in Seri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pasquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn O'Meara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantics of Under-Represented Languages in the Americas (SULA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marques de futur en créole haitien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du GDRi Créoles 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 7023 (CNRS, U. Paris-8 &amp; UPL), Sep 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01904394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual number in Syrian Arabic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nisrine Al Zahre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Brill's Journal of Afroasiatic Languages and Linguistics International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licensing null subjects - evidence from Creole languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal Approaches to Creole Studies 5 (FACS-5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lexington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostics de finitude dans les langues créoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDRi Créoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributive numerals in Basque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urtzi Etxeberria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amsterdam Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Basque distributive suffix -na</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journée Co-Distributivité 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01346389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une stratégie de mise en arrière-plan de l’agent en Langue de Signes Catalane - passif ou impersonnel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Barberà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Le corps en jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When one patterns with someone: Defining the properties of two indefinite pronouns in Catalan Sign Language (LSC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Barberà,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal and Experimental Advances in Sign Language Theory (FEAST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, U. Cafoscarina Venise, Sep 2016, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01353912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic properties of indefinite pronouns in Catalan Sign Language (LSC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Barberà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on the Semantic Contribution of Det and Num. (In)definiteness, genericity and referentiality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat Autònoma de Barcelona, May 2016, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backgrounded agents in Catalan Sign Language (LSC): passives, middles or impersonals?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Barberà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Impersonality and Correlated Phenomena - Diachronic and Synchronic Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Salzburg, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R-impersonal pronouns and ONE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urtzi Etxeberria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Impersonality and Correlated Phenomena - Diachronic and Synchronic Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Salzburg, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R-impersonal pronouns and distributivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque R-impersonnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backgrounded agents in Catalan Sign Language : passives or impersonals ?Journée Langues des signes et R-impersonnels/ Workshop Sign Languages and R-impersonals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Barberà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Langues des signes et R-impersonnels/ Workshop Sign Languages and R-impersonals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive or impersonal ? Evidence from Catalan and Italian Sign Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Barberà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque R-impersonnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antecedentless subjects and partial pro-drop~: Predicates and distributivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">London 2014 meeting du GDRi The Structure, Emergence and Evolution of Pidgin and Creole Languages (SEEPiCLa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R-impersonal constructions in Catalan Sign Language (LSC): Indefinite pronouns and contrastive meaning.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Barberà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal and Experimental Advances in Sign language Theory (FEAST) colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing event plurality and nominal plurality. Symposion on Plurality. European Society for Philosophy and Psychology, ESPP2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposion on Plurality. European Society for Philosophy and Psychology, ESPP2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Noto, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there a signed passive?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Barberà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal and Experimental Advances in Sign language Theory (FEAST) colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes à double expression des définis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution des structures morphosyntaxiques. Vers une typologie intégrative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varieties of partial pro-drop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer meeting of the Society or Pidgin and Creole languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antecedentless subjects, impersonal constructions and passives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afranaph Project Development Workshop II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, New Brunswick, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R-impersonal constructions in Mauritian Creole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhsina Alleesaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer meeting of the Society or Pidgin and Creole languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participles and adjectives in Spanish and German.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Adjectifs et participes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R-impersonals in Mauritian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhsina Alleesaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berlin 2013 meeting du GDRi The Structure, Emergence and Evolution of Pidgin and Creole Languages (SEEPiCLa)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universal, existential and 1pl R-impersonals: readings or lexical items?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop R-impersonals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexical cyclicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Distributivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Types of generics and Mauritian Creole R-impersonals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop R-impersonals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impersonal 3pl in Basque and the pronoun bat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urtzi Etxeberria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pronoms impersonnels humains / Workshop on impersonal human pronouns</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00752937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delimiting restrictive relative clauses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articles définis et modification restrictive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00752940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic adverbs and the multiplication of indefinite singulars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Weak referentiality : The beyond workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00752946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choice of definite article with restrictive relative clauses in the Vorarlberger dialect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Schaden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articles définis et modification restrictive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00752942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verschmelzungsformen von Präposition und Artikel. Deutsch und Französisch kontrastiv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47. Jahrestagung des Instituts für deutsche Sprache Deutsch im Sprachvergleich Grammatische Kontraste und Konvergenzen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Mannheim, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00606966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexical genericity : R-impersonal pronouns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Généricité : interprétation et usages III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00752955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluractional markers cross-linguistically</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Pluralité et Quantification Université Paris 7, 24 mai 2011.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00752952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peculiar binding properties of impersonal human pronouns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Peculiar Binding Configurations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00606967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reciprocals in Somali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reciprocals cross-linguistically</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00606972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphologie du pluriel et pluriels lexicaux en arabe, italien et breton.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Bendjaballah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de travail Pluralité nominale et verbale (Fédération de Typologie et Universaux Linguistiques, FR 2559)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00751570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The syntax of argument and modifier genitives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Dobrovie-Sorin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Incontro di Gramática Generativa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00147535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbitrary readings of 3pl pronominals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Conference ''sub7 -- Sinn und Bedeutung, 7th Annual Meeting of the Gesellschaft für Semantik''. Arbeitspapiere des Fachbereichs Sprachwissenschaft, Vol. 114. Konstanz University, FB Linguistik.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00101612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genitive in Somali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Bendjaballah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europa der Sprachen: Sprachkompetenz - Mehrsprachigkeit - Translation. Akten des 35. Linguistischen Kolloquiums in Innsbruck 2000, Teil II: Sprache und Kognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Frankfurt a.M., Germany. pp.13-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00102899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Expression of Genericity in Somali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Bendjaballah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33th Colloquium on African Languages and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Leyden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00150208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inflected complementizers and the licensing of non-referential pro-drop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2001 Texas Linguistics Society Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00101608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le somali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Bendjaballah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Grammaire est une fête / Grammar is a moveable feast. Mélanges offerts à / A Webschrift for Anne Zribi-Hertz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herby Glaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Soare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.8055461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Grammaire est une fête / Grammar is a moveable feast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herby Glaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Soare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zenodo, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Oxford Handbook of Grammatical Number</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Doetjes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oxford University Press, 2021, 9780198795858</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impersonal human reference in Sign Languages. Numéro spécial de Sign Language and Linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Barberà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John Benjamins, 21 (2), 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crosslinguistic Studies on Noun Phrase Structure and Reference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zribi-Hertz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brill, xii, 402 pp., 2013, 9789004260825</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verbal Plurality and Distributivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Laca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">de Gruyter, pp.225, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00752931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical Issues in Syntax and Semantics (vol. 8)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS, publication en ligne, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical issues in formal syntax and semantics, vol. 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00748298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical issues in Syntax and Semantics 8 / Questions empiriques et formalisation en syntaxe et sémantique 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">en ligne http://www.cssp.cnrs.fr/eiss7/index.html, pp.536, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00597431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjectives. Formal analyses in syntax and semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ora Matushansky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John Benjamins, pp.335, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00482067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layers of Aspect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Laca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CSLI Publications, pp.207, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00525845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjectives: Formal Analyses in Syntax and Semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ora Matushansky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amsterdam: John Benjamins, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical issues in Syntax and Semantics 7 / Questions empiriques et formalisation en syntaxe et sémantique 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">en ligne http://www.cssp.cnrs.fr/eiss7/index.html, pp.444, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00482069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical Issues in Syntax and Semantics (vol. 7)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS, publication en ligne, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical issues in formal syntax and semantics, vol. 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00748297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical issues in Syntax and Semantics 6 / Questions empiriques et formalisation en syntaxe et sémantique 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.424, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00142906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches linguistiques de Vincennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ora Matushansky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Vincennes, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00102895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical issues in Syntax and Semantics 5 / Questions empiriques et formalisation en syntaxe et sémantique 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00101603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical issues in Syntax and Semantics 4/ Questions empiriques et formalisation en syntaxe et sémantique 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beyssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Corblin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de la Sorbonne, pp.355, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00102897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology-syntax mismatches in agreement systems: the case of Jóola Fóoñi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Creissels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Word Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 53 (3), pp.252-282. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3366/word.2022.0210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335648v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using semantics to probe paradigm structure: The case of multiple event marking in Seri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pasquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingue e Linguaggio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backgrounded agents in Catalan Sign Language (LSC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Barberà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Quer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sign Language and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21 (2), pp.335-349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human impersonals in Sign Languages - Introduction & questionnaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Barberà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sign Language and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21 (2), pp.183-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backgrounded agents in Catalan Sign Language (LSC) - passives, middles or impersonals?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Barberà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 93 (4), pp.767-798. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/lan.2017.0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01429125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une structure de mise en arrière-plan de l’agent en langue des signes catalane (LSC). Passif ou sujet R-impersonnel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Barberà,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 149, pp.55-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01346385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pronoms impersonnels humains - syntaxe et interprétation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00216056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The structure of allomorphy in Spanish verbal inflection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuadernos de Lingüística del Instituto Universitario Ortega y Gasset</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13, pp.9-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00102881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pronouns, determiners and N-ellipsis in Spanish, French and German</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of NELS (Northeast Linguistic Society)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 36, pp.167-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00142910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les groupes nominaux sans nom en espagnol et en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches linguistiques de Vincennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 34, pp.143-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00102888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les clitiques sujet du français et le paramètre du sujet nul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 141, pp.99-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00102891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la distribution des suffixes – er et – ir dans les infinitifs espagnols à partir d'un corpus exhaustif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 3, pp.237-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00102886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régularité, irrégularité et exception dans la flexion verbale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 25, pp.161-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00102884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two German impersonal passives and expletive pro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalan Working Papers in Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 7, pp.47-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00101606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two types of event plurality in Seri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pasquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SULA11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event plurality in Seri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pasquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn O'Meara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SULA10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-16, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two indefinite pronouns in Catalan Sign Language (LSC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Barberà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Ideas in Semantics and Modeling 2016 (NISM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paris, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01353917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two indefinite pronouns in Catalan Sign Language (LSC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Barberà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Truswell, Chris Cummins, Caroline Heycock, Brian Rabern, and Hannah Rohde. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sinn und Bedeutung 21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Edimbourg, United Kingdom. , 21, pp.89-105, 2017, Proceedings of Sinn und Bedeutung</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01353915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backgrounded agents in sign language: passives or impersonals?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Barberà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Colloquium on Generative Grammar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pronoms impersonnels humains - Syntaxe, sémantique, morphologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Paris 8, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01381272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId186"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Patricia Cabredo Hofherr </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phrase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Encyclopedia of Language and Linguistics, Third Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causatives with cognates of GIVE in French Sign Language (LSF) and Haitian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Dadone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Pfau; B. Sümer; C. Loos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serial Predicates crosslinguistically</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Language Science Press, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex predicates in language contact - GIVE-causatives in French Sign Language (LSF) and French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Dadone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Krausse; et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex predicates volume</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Language Science Press, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Give-constructions with final clauses – comparing Haitian and Martinican</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Térosier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patricia Cabredo Hofherr; Herby Glaude; Elena Soare. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Grammaire est une fête / Grammar is a moveable feast. Mélanges offerts à / A Webschrift for Anne Zribi-Hertz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Zenodo, pp.93-102, 2023, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.8055461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diachronic sources of nominal number markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aldridge, E.; Breitbarth, A.; É.Kiss, K.; Ledgeway, A.; Salmon, J.; Simonenko, A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Wiley Blackwell Companion to Diachronic Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley Blackwell, 2023, The Wiley Blackwell Companion to Diachronic Linguistics, 9781119693574. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119693604.morphcom049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fè l bouyi: Null arguments in recipe contexts in Haitian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patricia Cabredo Hofherr; Herby Glaude; Elena Soare. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Grammaire est une fête / Grammar is a moveable feast. Mélanges offerts à / A Webschrift for Anne Zribi-Hertz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Zenodo, pp.85-92, 2023, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.8055461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology of passives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Ackema; Sabrina Bendjaballah; Eulalia Bonet; Antonio Fábregas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Wiley Blackwell Companion to morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley Blackwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, The Wiley Blackwell Companion to Morphology, 9781119693574. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119693604.morphcom049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verbal plurality cross-linguistically</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cabredo Hofherr, Patricia; Doetjes, Jenny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Handbook of Grammatical Number</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.307-341, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nominal number morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cabredo Hofherr, Patricia; Doetjes, Jenny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford Handbook of Grammatical Number</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.135-163, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marques de futur AP et PRAL en haitien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Govain, Renauld. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues créoles : description, analyse, didactisation et automatisation. Hommage à Yves Dejean et Pierre Vernet,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de la Méditerranée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.73-87, 2021, 978-2-36781-376-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03460890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verbal plurality in the Romance languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford Research Encyclopedia of Romance Linguistics.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agreement morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lieber, Rochelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford Encyclopedia of Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.10.1093/acrefore/9780199384655.013.500, 2020, Oxford Research Encyclopedia of Linguistics, 9780190682361</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributive numerals in Basque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urtzi Etxeberria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 21st Amsterdam Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two indefinite pronouns in Catalan Sign Language (LSC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Barberà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Truswell, Robert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Sinn und Bedeutung 21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voice and voice alternations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stark, Elisabeth &amp; Dufter, Andreas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manual of Romance Morphosyntax and Syntax</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">de Gruyter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.230-271, 2017, 978-3-11-037708-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01353910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impersonal passives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Everaert, Martin &amp; Riemsdijk, Henk Van. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Blackwell Companion to Syntax</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2nd edition. Vol III., </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1887-1930., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01353911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contractions préposition + déterminant en allemand et en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tseng, Jesse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prépositions et postpositions : Approches typologiques et formelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Science, pp.57-85, 2013, 9782746245181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Article choice with restrictive relatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crosslinguistic Studies on Noun Phrase Structure and Reference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.172-211, 2013, Syntax and semantics, 9789004260825</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verschmelzungsformen von Präposition und Artikel. Deutsch und Französisch kontrastiv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gunkel, Lutz / Zifonun, Gisela. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deutsch im Sprachvergleich Grammatische Kontraste und Konvergenzen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, de Gruyter, pp.217-238, 2012, 978-3-11-028476-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preposition+determiner contractions in French and German</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Ackema, Rhona Alcorn, Caroline Heycock, Dany Jaspers, Jeroen van Craenenbroeck &amp; Guido Vanden Wyngaerd. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Germanic Syntax : The State of the Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins, pp.99-131, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preposition+determiner contractions in French and German</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ackema, Peter Peter Ackema, Rhona Alcorn, Caroline Heycock, Dany Jaspers, Jeroen van Craenenbroeck &amp; Guido Vanden Wyngaerd. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Germanic Syntax : The State of the Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins, pp.99-131, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00606957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bare singulars and bare habituals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mari, Alda, Beyssade, Claire and Del Prete, Fabio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genericity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.192-221, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction - event plurality, verbal plurality and distributivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Laca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cabredo Hofherr, Patricia &amp; Laca, Brenda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verbal Plurality and Distributivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, de Gruyter, pp.1-24, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00752930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Laca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cabredo Hofherr, Patricia &amp; Laca, Brenda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Layers of Aspect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSLI Publications, pp.vii-xx, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00597435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit agentivity without agents in the syntax : a crosslinguistic analysis of SE-verbs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Dobrovie-Sorin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. DiSciullo &amp; V. Hill. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interface Properties : Edges, Heads, and Projections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins, pp.47-66, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00597437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When perfect means plural: the Present Perfect in Northeastern Brazilian Portuguese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Laca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra de Carvalho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cabredo Hofherr, Patricia &amp; Laca, Brenda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Layers of Aspect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSLI Publications, pp.67-100, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00606963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defectiveness as stem suppletion in French and Spanish verbs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthew Baerman, Greville Corbett &amp; Dunstan Brown. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Defective Paradigms : Missing forms and what they tell us</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press / British Academy, pp.35-52, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00597438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjectives - an introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cabredo Hofherr, Patricia &amp; Matushansky, Ora. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adjectives. Formal analyses in syntax and semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins, pp.1-26, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00525846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contractions préposition + déterminant en allemand et en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Abeillé, Danièle Godard &amp; Jesse Tseng. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume sur les prépositions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, Paris, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00216057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of the noun in Somali: Comparative evidence from other Cushitic languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Bendjaballah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Berkeley Linguistics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00102880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbitrary&amp;quot; Pro and the Theory of Pro Drop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Ackema, Patrick Brandt, Maaike Schoorlemmer, and Fred Weerman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arguments and Agreement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.230-258, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00106981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Genitive in Somali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Bendjaballah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zybatow L. N. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europa der Sprachen : Sprachkompetenz - Mehrsprachigkeit - Translation, Akten des 35. Linguistischen Kolloquiums in Innsbruck 2000, Teil II : Sprache und Kognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.13-27, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01652953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langues des signes : un défi pour les sciences du langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, pp.39-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GIVE constructions in Haitian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en ligne pour Léa Nash</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grammaticalisation of definite determiners: comparison of the determiner la in three French-based creoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Albers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Special definites, demonstratives, and pronouns - The 24th International Conference of the Department of Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, “Iorgu Iordan – Alexandru Rosetti” Institute of Linguistics, Nov 2024, Bucarest (Romania), Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextes d’usage de la forme la en français et dans les créoles français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Albers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues &amp; Langage à la croisée des Disciplines 1. édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR LLcD, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributive numerals in Basque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urtzi Etxeberria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JET Numéraux distributifs / Workshop Distributive numerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cabredo Hofherr, Patricia, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causative GIVE in LSF and Haitian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Dadone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Serial verb constructions across modalities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cabredo Hofherr, Patricia; Adrien Dadone; Roland Pfau, Sep 2023, Paris, 59 rue Pouchet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Give constructions introducing final clauses in Haitian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Winter meeting of the Society for Pidgin and Creole Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Pidgin and Creole Linguistics, Jan 2023, Online, Jamaica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grammaticalisation paths in Give constructions: evidence from Haitian and Martinican Creole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3er Encuento de lingüística formal (ELF 3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Mexico, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GIVE serial verbs and prepositions in Haitian and Martinican</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Workshop aspect and argument structure of adjectives &amp; participles/ adverbs &amp; prepositions (WAASAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GIVE-constructions in Martiniké and Haitian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of Pidgin and Creole Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, en ligne, Jamaica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superiority comparatives in Mauritian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrita Hassamal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Winter meeting of the Society of Pidgin and Creole Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Pidgin and Creole Languages, Jan 2019, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01973513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The syntax of superiority comparatives in Haitian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal Studies in Creole Studies (FACS-6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02420415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology-syntax mismatches in agreement systems: the case of Jóola Fóoñi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Creissels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The many facets of agreement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02420417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple event marking in the Seri verbal paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pasquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of Morphology 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02420420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributive configurations and distributive numerals in Basque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urtzi Etxeberria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Negation and distributivity marking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02420425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event plurality and multiplicity in the nominal domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Special session Parallels Between Verbal and Nominal Number. Annual meeting of the Society for the study of the indigenous languages of the Americas (SSILA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for the study of the indigenous languages of the Americas (SSILA), Jan 2019, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01973520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The serial verb PASE and comparatives in Haitian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Serial verbs in French-Based Creoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02420413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluralidad verbal y nominal en las lenguas de las Américas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Baerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn O'Meara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pasquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlett, Stephen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pluralidad verbal y nominal en las lenguas de las Américas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Mexico City, México</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02420429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superiority comparatives in Haitian - two standard construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Degree Semantics and Proportional Quantification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02420422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosing pluractionality: the view from Seri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pasquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52nd Annual Meeting of the Societas Linguistica Europaea- WS Tense, aspect and mood categories across languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02420421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology-syntax mismatches in agreement systems: the case of Jóola Fóoñi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Creissels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de Syntaxe et Sémantique à Paris - CSSP 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02420418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superiority comparatives in Haitian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Winter meeting of the Society of Pidgin and Creole Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Pidgin and Creole Languages, Jan 2019, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01973509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marques de futur AP et PRAL en haitien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le créole haitien dans les études créoles : bilan, avancées, perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Port-au-Prince, Haïti</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01904393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluralidad de eventos y morfología verbal del seri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pasquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn O'Meara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XII Coloquio de Lingüística en la Escuela Nacional de Antrophología e Historia (ENAH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Ciudad de México, México</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributive numerals and distributive configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Language Faculty - la faculté de langage dans les facultés de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haiden, Martin, Jun 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event plurality in Seri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pasquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn O'Meara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantics of Under-Represented Languages in the Americas (SULA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marques de futur en créole haitien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du GDRi Créoles 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 7023 (CNRS, U. Paris-8 &amp; UPL), Sep 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01904394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual number in Syrian Arabic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nisrine Al Zahre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Brill's Journal of Afroasiatic Languages and Linguistics International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licensing null subjects - evidence from Creole languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal Approaches to Creole Studies 5 (FACS-5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lexington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostics de finitude dans les langues créoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDRi Créoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributive numerals in Basque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urtzi Etxeberria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amsterdam Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Basque distributive suffix -na</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journée Co-Distributivité 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01346389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une stratégie de mise en arrière-plan de l’agent en Langue de Signes Catalane - passif ou impersonnel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Barberà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Le corps en jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backgrounded agents in Catalan Sign Language (LSC): passives, middles or impersonals?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Barberà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Impersonality and Correlated Phenomena - Diachronic and Synchronic Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Salzburg, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R-impersonal pronouns and ONE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urtzi Etxeberria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Impersonality and Correlated Phenomena - Diachronic and Synchronic Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Salzburg, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When one patterns with someone: Defining the properties of two indefinite pronouns in Catalan Sign Language (LSC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Barberà,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal and Experimental Advances in Sign Language Theory (FEAST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, U. Cafoscarina Venise, Sep 2016, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01353912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic properties of indefinite pronouns in Catalan Sign Language (LSC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Barberà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on the Semantic Contribution of Det and Num. (In)definiteness, genericity and referentiality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat Autònoma de Barcelona, May 2016, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R-impersonal pronouns and distributivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque R-impersonnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backgrounded agents in Catalan Sign Language : passives or impersonals ?Journée Langues des signes et R-impersonnels/ Workshop Sign Languages and R-impersonals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Barberà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Langues des signes et R-impersonnels/ Workshop Sign Languages and R-impersonals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive or impersonal ? Evidence from Catalan and Italian Sign Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Barberà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque R-impersonnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing event plurality and nominal plurality. Symposion on Plurality. European Society for Philosophy and Psychology, ESPP2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposion on Plurality. European Society for Philosophy and Psychology, ESPP2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Noto, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antecedentless subjects and partial pro-drop~: Predicates and distributivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">London 2014 meeting du GDRi The Structure, Emergence and Evolution of Pidgin and Creole Languages (SEEPiCLa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R-impersonal constructions in Catalan Sign Language (LSC): Indefinite pronouns and contrastive meaning.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Barberà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal and Experimental Advances in Sign language Theory (FEAST) colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there a signed passive?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Barberà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal and Experimental Advances in Sign language Theory (FEAST) colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antecedentless subjects, impersonal constructions and passives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afranaph Project Development Workshop II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, New Brunswick, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes à double expression des définis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution des structures morphosyntaxiques. Vers une typologie intégrative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varieties of partial pro-drop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer meeting of the Society or Pidgin and Creole languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R-impersonal constructions in Mauritian Creole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhsina Alleesaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer meeting of the Society or Pidgin and Creole languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participles and adjectives in Spanish and German.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Adjectifs et participes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R-impersonals in Mauritian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhsina Alleesaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berlin 2013 meeting du GDRi The Structure, Emergence and Evolution of Pidgin and Creole Languages (SEEPiCLa)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universal, existential and 1pl R-impersonals: readings or lexical items?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop R-impersonals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexical cyclicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Distributivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Types of generics and Mauritian Creole R-impersonals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop R-impersonals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impersonal 3pl in Basque and the pronoun bat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urtzi Etxeberria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pronoms impersonnels humains / Workshop on impersonal human pronouns</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00752937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delimiting restrictive relative clauses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articles définis et modification restrictive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00752940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic adverbs and the multiplication of indefinite singulars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Weak referentiality : The beyond workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00752946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choice of definite article with restrictive relative clauses in the Vorarlberger dialect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Schaden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articles définis et modification restrictive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00752942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verschmelzungsformen von Präposition und Artikel. Deutsch und Französisch kontrastiv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47. Jahrestagung des Instituts für deutsche Sprache Deutsch im Sprachvergleich Grammatische Kontraste und Konvergenzen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Mannheim, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00606966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexical genericity : R-impersonal pronouns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Généricité : interprétation et usages III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00752955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluractional markers cross-linguistically</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Pluralité et Quantification Université Paris 7, 24 mai 2011.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00752952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peculiar binding properties of impersonal human pronouns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Peculiar Binding Configurations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00606967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reciprocals in Somali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reciprocals cross-linguistically</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00606972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphologie du pluriel et pluriels lexicaux en arabe, italien et breton.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Bendjaballah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de travail Pluralité nominale et verbale (Fédération de Typologie et Universaux Linguistiques, FR 2559)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00751570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The syntax of argument and modifier genitives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Dobrovie-Sorin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Incontro di Gramática Generativa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00147535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbitrary readings of 3pl pronominals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Conference ''sub7 -- Sinn und Bedeutung, 7th Annual Meeting of the Gesellschaft für Semantik''. Arbeitspapiere des Fachbereichs Sprachwissenschaft, Vol. 114. Konstanz University, FB Linguistik.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00101612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genitive in Somali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Bendjaballah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europa der Sprachen: Sprachkompetenz - Mehrsprachigkeit - Translation. Akten des 35. Linguistischen Kolloquiums in Innsbruck 2000, Teil II: Sprache und Kognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Frankfurt a.M., Germany. pp.13-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00102899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Expression of Genericity in Somali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Bendjaballah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33th Colloquium on African Languages and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Leyden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00150208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inflected complementizers and the licensing of non-referential pro-drop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2001 Texas Linguistics Society Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00101608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le somali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Bendjaballah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Grammaire est une fête / Grammar is a moveable feast. Mélanges offerts à / A Webschrift for Anne Zribi-Hertz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herby Glaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Soare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.8055461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Grammaire est une fête / Grammar is a moveable feast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herby Glaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Soare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zenodo, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Oxford Handbook of Grammatical Number</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Doetjes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oxford University Press, 2021, 9780198795858</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impersonal human reference in Sign Languages. Numéro spécial de Sign Language and Linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Barberà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John Benjamins, 21 (2), 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crosslinguistic Studies on Noun Phrase Structure and Reference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zribi-Hertz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brill, xii, 402 pp., 2013, 9789004260825</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verbal Plurality and Distributivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Laca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">de Gruyter, pp.225, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00752931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical Issues in Syntax and Semantics (vol. 8)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS, publication en ligne, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical issues in formal syntax and semantics, vol. 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00748298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical issues in Syntax and Semantics 8 / Questions empiriques et formalisation en syntaxe et sémantique 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">en ligne http://www.cssp.cnrs.fr/eiss7/index.html, pp.536, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00597431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjectives. Formal analyses in syntax and semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ora Matushansky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John Benjamins, pp.335, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00482067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layers of Aspect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Laca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CSLI Publications, pp.207, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00525845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjectives: Formal Analyses in Syntax and Semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ora Matushansky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amsterdam: John Benjamins, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical issues in Syntax and Semantics 7 / Questions empiriques et formalisation en syntaxe et sémantique 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">en ligne http://www.cssp.cnrs.fr/eiss7/index.html, pp.444, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00482069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical Issues in Syntax and Semantics (vol. 7)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS, publication en ligne, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical issues in formal syntax and semantics, vol. 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00748297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical issues in Syntax and Semantics 6 / Questions empiriques et formalisation en syntaxe et sémantique 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.424, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00142906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches linguistiques de Vincennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ora Matushansky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Vincennes, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00102895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical issues in Syntax and Semantics 5 / Questions empiriques et formalisation en syntaxe et sémantique 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00101603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical issues in Syntax and Semantics 4/ Questions empiriques et formalisation en syntaxe et sémantique 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beyssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Corblin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de la Sorbonne, pp.355, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00102897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology-syntax mismatches in agreement systems: the case of Jóola Fóoñi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Creissels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Word Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 53 (3), pp.252-282. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3366/word.2022.0210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335648v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using semantics to probe paradigm structure: The case of multiple event marking in Seri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pasquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingue e Linguaggio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backgrounded agents in Catalan Sign Language (LSC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Barberà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Quer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sign Language and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21 (2), pp.335-349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human impersonals in Sign Languages - Introduction & questionnaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Barberà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sign Language and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21 (2), pp.183-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backgrounded agents in Catalan Sign Language (LSC) - passives, middles or impersonals?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Barberà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 93 (4), pp.767-798. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/lan.2017.0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01429125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une structure de mise en arrière-plan de l’agent en langue des signes catalane (LSC). Passif ou sujet R-impersonnel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Barberà,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 149, pp.55-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01346385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pronoms impersonnels humains - syntaxe et interprétation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00216056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The structure of allomorphy in Spanish verbal inflection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuadernos de Lingüística del Instituto Universitario Ortega y Gasset</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13, pp.9-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00102881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pronouns, determiners and N-ellipsis in Spanish, French and German</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of NELS (Northeast Linguistic Society)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 36, pp.167-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00142910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les groupes nominaux sans nom en espagnol et en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches linguistiques de Vincennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 34, pp.143-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00102888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les clitiques sujet du français et le paramètre du sujet nul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 141, pp.99-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00102891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la distribution des suffixes – er et – ir dans les infinitifs espagnols à partir d'un corpus exhaustif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 3, pp.237-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00102886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régularité, irrégularité et exception dans la flexion verbale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 25, pp.161-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00102884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two German impersonal passives and expletive pro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalan Working Papers in Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 7, pp.47-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00101606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two types of event plurality in Seri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pasquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SULA11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event plurality in Seri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pasquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn O'Meara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SULA10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-16, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two indefinite pronouns in Catalan Sign Language (LSC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Barberà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Ideas in Semantics and Modeling 2016 (NISM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paris, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01353917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two indefinite pronouns in Catalan Sign Language (LSC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Barberà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Truswell, Chris Cummins, Caroline Heycock, Brian Rabern, and Hannah Rohde. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sinn und Bedeutung 21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Edimbourg, United Kingdom. , 21, pp.89-105, 2017, Proceedings of Sinn und Bedeutung</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01353915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backgrounded agents in sign language: passives or impersonals?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Barberà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Colloquium on Generative Grammar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pronoms impersonnels humains - Syntaxe, sémantique, morphologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Paris 8, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01381272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId186"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844555v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cabredo Hofherr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546579v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dadone" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546581v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359802v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane T&#233;rosier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8055461" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359866v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119693604.morphcom049" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359794v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592446v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-sg/9781119693574" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630240v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/the-oxford-handbook-of-grammatical-number-9780198795858" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630237v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460890v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/9782367813769.html" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904337v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161155v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673202v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urtzi Etxeberria" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630233v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Barber&#224;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01353910v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.degruyter.com/view/product/433693?rskey=rEKUVd&amp;amp;result=2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01353911v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1118358724.html" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957566v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957561v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957575v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606957v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957578v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957570v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752930v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Laca" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00597437v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Dobrovie-Sorin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00597435v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606963v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra de Carvalho" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00597438v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boy&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525846v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00216057v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102880v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bendjaballah" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00106981v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652953v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546588v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592442v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913101v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Albers" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913078v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359882v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359916v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359899v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916264v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626706v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928595v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420425v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973513v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrita Hassamal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420415v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420417v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Creissels" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420420v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pasquereau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973520v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420429v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Baerman" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn O'Meara" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlett, Stephen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420413v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420422v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420421v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420418v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973509v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904393v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904426v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904415v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904424v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904394v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938720v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Al Zahre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673203v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673204v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630319v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346389v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673250v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01353912v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Barber&#224;," TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673210v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673248v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673246v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673216v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673213v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673218v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673229v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673225v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673219v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673221v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673237v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673235v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673231v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673236v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhsina Alleesaib" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673240v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673238v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673242v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673241v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673234v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752937v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752940v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752946v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752942v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Schaden" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606966v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752955v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752952v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606967v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606972v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751570v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00147535v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00101612v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102899v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150208v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00101608v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550228v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359752v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herby Glaude" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Soare" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169054v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461143v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Doetjes" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904346v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957558v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zribi-Hertz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752931v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01024636v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonami" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748298v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00597431v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482067v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ora Matushansky" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525845v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01024656v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482069v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01024629v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748297v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00142906v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102895v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00101603v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102897v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beyssade" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Corblin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335648v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/word.2022.0210" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039285v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904358v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Quer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904353v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429125v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/lan.2017.0057" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346385v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00216056v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102881v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00142910v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102888v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102891v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102886v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102884v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00101606v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094084v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904686v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01353917v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01353915v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673244v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01381272v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844555v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cabredo Hofherr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546579v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dadone" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546581v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359802v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane T&#233;rosier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8055461" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359866v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119693604.morphcom049" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359794v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592446v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-sg/9781119693574" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630240v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/the-oxford-handbook-of-grammatical-number-9780198795858" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630237v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460890v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/9782367813769.html" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904337v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161155v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673202v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urtzi Etxeberria" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630233v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Barber&#224;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01353910v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.degruyter.com/view/product/433693?rskey=rEKUVd&amp;amp;result=2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01353911v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1118358724.html" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957566v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957561v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957575v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957578v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606957v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957570v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752930v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Laca" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00597435v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00597437v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Dobrovie-Sorin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606963v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra de Carvalho" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00597438v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boy&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525846v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00216057v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102880v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bendjaballah" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00106981v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652953v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546588v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592442v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913101v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Albers" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913078v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359882v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359916v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359899v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916264v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626706v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928595v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973513v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrita Hassamal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420415v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420417v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Creissels" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420420v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pasquereau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420425v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973520v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420413v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420429v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Baerman" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn O'Meara" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlett, Stephen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420422v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420421v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420418v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973509v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904393v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904426v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904415v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904424v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904394v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938720v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Al Zahre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673203v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673204v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630319v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346389v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673250v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673248v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673246v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01353912v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Barber&#224;," TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673210v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673216v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673213v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673218v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673219v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673229v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673225v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673221v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673231v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673237v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673235v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673236v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhsina Alleesaib" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673240v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673238v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673242v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673241v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673234v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752937v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752940v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752946v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752942v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Schaden" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606966v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752955v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752952v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606967v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606972v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751570v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00147535v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00101612v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102899v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150208v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00101608v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550228v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359752v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herby Glaude" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Soare" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169054v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461143v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Doetjes" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904346v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957558v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zribi-Hertz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752931v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01024636v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonami" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748298v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00597431v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482067v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ora Matushansky" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525845v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01024656v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482069v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01024629v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748297v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00142906v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102895v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00101603v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102897v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beyssade" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Corblin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335648v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/word.2022.0210" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039285v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904358v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Quer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904353v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429125v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/lan.2017.0057" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346385v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00216056v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102881v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00142910v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102888v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102891v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102886v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102884v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00101606v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094084v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904686v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01353917v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01353915v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673244v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01381272v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>