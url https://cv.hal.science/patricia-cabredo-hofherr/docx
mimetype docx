--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Patricia Cabredo Hofherr </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phrase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Encyclopedia of Language and Linguistics, Third Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causatives with cognates of GIVE in French Sign Language (LSF) and Haitian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Dadone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Pfau; B. Sümer; C. Loos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serial Predicates crosslinguistically</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Language Science Press, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex predicates in language contact - GIVE-causatives in French Sign Language (LSF) and French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Dadone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Krausse; et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex predicates volume</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Language Science Press, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Give-constructions with final clauses – comparing Haitian and Martinican</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Térosier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patricia Cabredo Hofherr; Herby Glaude; Elena Soare. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Grammaire est une fête / Grammar is a moveable feast. Mélanges offerts à / A Webschrift for Anne Zribi-Hertz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Zenodo, pp.93-102, 2023, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.8055461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diachronic sources of nominal number markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aldridge, E.; Breitbarth, A.; É.Kiss, K.; Ledgeway, A.; Salmon, J.; Simonenko, A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Wiley Blackwell Companion to Diachronic Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley Blackwell, 2023, The Wiley Blackwell Companion to Diachronic Linguistics, 9781119693574. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119693604.morphcom049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fè l bouyi: Null arguments in recipe contexts in Haitian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patricia Cabredo Hofherr; Herby Glaude; Elena Soare. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Grammaire est une fête / Grammar is a moveable feast. Mélanges offerts à / A Webschrift for Anne Zribi-Hertz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Zenodo, pp.85-92, 2023, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.8055461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology of passives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Ackema; Sabrina Bendjaballah; Eulalia Bonet; Antonio Fábregas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Wiley Blackwell Companion to morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley Blackwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, The Wiley Blackwell Companion to Morphology, 9781119693574. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119693604.morphcom049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verbal plurality cross-linguistically</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cabredo Hofherr, Patricia; Doetjes, Jenny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Handbook of Grammatical Number</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.307-341, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nominal number morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cabredo Hofherr, Patricia; Doetjes, Jenny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford Handbook of Grammatical Number</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.135-163, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marques de futur AP et PRAL en haitien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Govain, Renauld. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues créoles : description, analyse, didactisation et automatisation. Hommage à Yves Dejean et Pierre Vernet,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de la Méditerranée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.73-87, 2021, 978-2-36781-376-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03460890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verbal plurality in the Romance languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford Research Encyclopedia of Romance Linguistics.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agreement morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lieber, Rochelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford Encyclopedia of Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.10.1093/acrefore/9780199384655.013.500, 2020, Oxford Research Encyclopedia of Linguistics, 9780190682361</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributive numerals in Basque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urtzi Etxeberria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 21st Amsterdam Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two indefinite pronouns in Catalan Sign Language (LSC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Barberà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Truswell, Robert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Sinn und Bedeutung 21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voice and voice alternations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stark, Elisabeth &amp; Dufter, Andreas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manual of Romance Morphosyntax and Syntax</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">de Gruyter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.230-271, 2017, 978-3-11-037708-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01353910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impersonal passives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Everaert, Martin &amp; Riemsdijk, Henk Van. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Blackwell Companion to Syntax</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2nd edition. Vol III., </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1887-1930., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01353911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contractions préposition + déterminant en allemand et en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tseng, Jesse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prépositions et postpositions : Approches typologiques et formelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Science, pp.57-85, 2013, 9782746245181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Article choice with restrictive relatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crosslinguistic Studies on Noun Phrase Structure and Reference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.172-211, 2013, Syntax and semantics, 9789004260825</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verschmelzungsformen von Präposition und Artikel. Deutsch und Französisch kontrastiv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gunkel, Lutz / Zifonun, Gisela. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deutsch im Sprachvergleich Grammatische Kontraste und Konvergenzen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, de Gruyter, pp.217-238, 2012, 978-3-11-028476-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preposition+determiner contractions in French and German</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Ackema, Rhona Alcorn, Caroline Heycock, Dany Jaspers, Jeroen van Craenenbroeck &amp; Guido Vanden Wyngaerd. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Germanic Syntax : The State of the Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins, pp.99-131, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preposition+determiner contractions in French and German</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ackema, Peter Peter Ackema, Rhona Alcorn, Caroline Heycock, Dany Jaspers, Jeroen van Craenenbroeck &amp; Guido Vanden Wyngaerd. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Germanic Syntax : The State of the Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins, pp.99-131, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00606957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bare singulars and bare habituals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mari, Alda, Beyssade, Claire and Del Prete, Fabio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genericity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.192-221, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction - event plurality, verbal plurality and distributivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Laca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cabredo Hofherr, Patricia &amp; Laca, Brenda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verbal Plurality and Distributivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, de Gruyter, pp.1-24, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00752930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Laca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cabredo Hofherr, Patricia &amp; Laca, Brenda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Layers of Aspect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSLI Publications, pp.vii-xx, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00597435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit agentivity without agents in the syntax : a crosslinguistic analysis of SE-verbs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Dobrovie-Sorin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. DiSciullo &amp; V. Hill. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interface Properties : Edges, Heads, and Projections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins, pp.47-66, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00597437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When perfect means plural: the Present Perfect in Northeastern Brazilian Portuguese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Laca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra de Carvalho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cabredo Hofherr, Patricia &amp; Laca, Brenda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Layers of Aspect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSLI Publications, pp.67-100, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00606963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defectiveness as stem suppletion in French and Spanish verbs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthew Baerman, Greville Corbett &amp; Dunstan Brown. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Defective Paradigms : Missing forms and what they tell us</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press / British Academy, pp.35-52, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00597438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjectives - an introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cabredo Hofherr, Patricia &amp; Matushansky, Ora. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adjectives. Formal analyses in syntax and semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins, pp.1-26, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00525846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contractions préposition + déterminant en allemand et en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Abeillé, Danièle Godard &amp; Jesse Tseng. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume sur les prépositions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, Paris, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00216057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of the noun in Somali: Comparative evidence from other Cushitic languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Bendjaballah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Berkeley Linguistics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00102880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbitrary&amp;quot; Pro and the Theory of Pro Drop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Ackema, Patrick Brandt, Maaike Schoorlemmer, and Fred Weerman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arguments and Agreement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.230-258, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00106981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Genitive in Somali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Bendjaballah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zybatow L. N. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europa der Sprachen : Sprachkompetenz - Mehrsprachigkeit - Translation, Akten des 35. Linguistischen Kolloquiums in Innsbruck 2000, Teil II : Sprache und Kognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.13-27, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01652953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langues des signes : un défi pour les sciences du langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, pp.39-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GIVE constructions in Haitian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en ligne pour Léa Nash</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grammaticalisation of definite determiners: comparison of the determiner la in three French-based creoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Albers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Special definites, demonstratives, and pronouns - The 24th International Conference of the Department of Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, “Iorgu Iordan – Alexandru Rosetti” Institute of Linguistics, Nov 2024, Bucarest (Romania), Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextes d’usage de la forme la en français et dans les créoles français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Albers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues &amp; Langage à la croisée des Disciplines 1. édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR LLcD, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributive numerals in Basque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urtzi Etxeberria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JET Numéraux distributifs / Workshop Distributive numerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cabredo Hofherr, Patricia, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causative GIVE in LSF and Haitian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Dadone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Serial verb constructions across modalities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cabredo Hofherr, Patricia; Adrien Dadone; Roland Pfau, Sep 2023, Paris, 59 rue Pouchet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Give constructions introducing final clauses in Haitian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Winter meeting of the Society for Pidgin and Creole Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Pidgin and Creole Linguistics, Jan 2023, Online, Jamaica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grammaticalisation paths in Give constructions: evidence from Haitian and Martinican Creole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3er Encuento de lingüística formal (ELF 3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Mexico, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GIVE serial verbs and prepositions in Haitian and Martinican</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Workshop aspect and argument structure of adjectives &amp; participles/ adverbs &amp; prepositions (WAASAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GIVE-constructions in Martiniké and Haitian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of Pidgin and Creole Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, en ligne, Jamaica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superiority comparatives in Mauritian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrita Hassamal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Winter meeting of the Society of Pidgin and Creole Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Pidgin and Creole Languages, Jan 2019, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01973513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The syntax of superiority comparatives in Haitian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal Studies in Creole Studies (FACS-6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02420415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology-syntax mismatches in agreement systems: the case of Jóola Fóoñi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Creissels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The many facets of agreement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02420417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple event marking in the Seri verbal paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pasquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of Morphology 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02420420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributive configurations and distributive numerals in Basque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urtzi Etxeberria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Negation and distributivity marking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02420425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event plurality and multiplicity in the nominal domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Special session Parallels Between Verbal and Nominal Number. Annual meeting of the Society for the study of the indigenous languages of the Americas (SSILA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for the study of the indigenous languages of the Americas (SSILA), Jan 2019, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01973520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The serial verb PASE and comparatives in Haitian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Serial verbs in French-Based Creoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02420413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluralidad verbal y nominal en las lenguas de las Américas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Baerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn O'Meara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pasquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlett, Stephen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pluralidad verbal y nominal en las lenguas de las Américas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Mexico City, México</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02420429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superiority comparatives in Haitian - two standard construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Degree Semantics and Proportional Quantification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02420422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosing pluractionality: the view from Seri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pasquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52nd Annual Meeting of the Societas Linguistica Europaea- WS Tense, aspect and mood categories across languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02420421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology-syntax mismatches in agreement systems: the case of Jóola Fóoñi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Creissels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de Syntaxe et Sémantique à Paris - CSSP 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02420418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superiority comparatives in Haitian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Winter meeting of the Society of Pidgin and Creole Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Pidgin and Creole Languages, Jan 2019, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01973509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marques de futur AP et PRAL en haitien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le créole haitien dans les études créoles : bilan, avancées, perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Port-au-Prince, Haïti</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01904393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluralidad de eventos y morfología verbal del seri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pasquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn O'Meara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XII Coloquio de Lingüística en la Escuela Nacional de Antrophología e Historia (ENAH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Ciudad de México, México</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributive numerals and distributive configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Language Faculty - la faculté de langage dans les facultés de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haiden, Martin, Jun 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event plurality in Seri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pasquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn O'Meara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantics of Under-Represented Languages in the Americas (SULA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marques de futur en créole haitien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du GDRi Créoles 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 7023 (CNRS, U. Paris-8 &amp; UPL), Sep 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01904394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual number in Syrian Arabic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nisrine Al Zahre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Brill's Journal of Afroasiatic Languages and Linguistics International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licensing null subjects - evidence from Creole languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal Approaches to Creole Studies 5 (FACS-5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lexington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostics de finitude dans les langues créoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDRi Créoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributive numerals in Basque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urtzi Etxeberria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amsterdam Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Basque distributive suffix -na</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journée Co-Distributivité 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01346389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une stratégie de mise en arrière-plan de l’agent en Langue de Signes Catalane - passif ou impersonnel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Barberà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Le corps en jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backgrounded agents in Catalan Sign Language (LSC): passives, middles or impersonals?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Barberà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Impersonality and Correlated Phenomena - Diachronic and Synchronic Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Salzburg, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R-impersonal pronouns and ONE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urtzi Etxeberria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Impersonality and Correlated Phenomena - Diachronic and Synchronic Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Salzburg, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When one patterns with someone: Defining the properties of two indefinite pronouns in Catalan Sign Language (LSC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Barberà,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal and Experimental Advances in Sign Language Theory (FEAST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, U. Cafoscarina Venise, Sep 2016, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01353912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic properties of indefinite pronouns in Catalan Sign Language (LSC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Barberà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on the Semantic Contribution of Det and Num. (In)definiteness, genericity and referentiality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat Autònoma de Barcelona, May 2016, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R-impersonal pronouns and distributivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque R-impersonnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backgrounded agents in Catalan Sign Language : passives or impersonals ?Journée Langues des signes et R-impersonnels/ Workshop Sign Languages and R-impersonals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Barberà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Langues des signes et R-impersonnels/ Workshop Sign Languages and R-impersonals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive or impersonal ? Evidence from Catalan and Italian Sign Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Barberà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque R-impersonnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing event plurality and nominal plurality. Symposion on Plurality. European Society for Philosophy and Psychology, ESPP2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposion on Plurality. European Society for Philosophy and Psychology, ESPP2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Noto, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antecedentless subjects and partial pro-drop~: Predicates and distributivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">London 2014 meeting du GDRi The Structure, Emergence and Evolution of Pidgin and Creole Languages (SEEPiCLa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R-impersonal constructions in Catalan Sign Language (LSC): Indefinite pronouns and contrastive meaning.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Barberà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal and Experimental Advances in Sign language Theory (FEAST) colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there a signed passive?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Barberà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal and Experimental Advances in Sign language Theory (FEAST) colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antecedentless subjects, impersonal constructions and passives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afranaph Project Development Workshop II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, New Brunswick, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes à double expression des définis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution des structures morphosyntaxiques. Vers une typologie intégrative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varieties of partial pro-drop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer meeting of the Society or Pidgin and Creole languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R-impersonal constructions in Mauritian Creole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhsina Alleesaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer meeting of the Society or Pidgin and Creole languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participles and adjectives in Spanish and German.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Adjectifs et participes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R-impersonals in Mauritian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhsina Alleesaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berlin 2013 meeting du GDRi The Structure, Emergence and Evolution of Pidgin and Creole Languages (SEEPiCLa)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universal, existential and 1pl R-impersonals: readings or lexical items?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop R-impersonals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexical cyclicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Distributivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Types of generics and Mauritian Creole R-impersonals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop R-impersonals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impersonal 3pl in Basque and the pronoun bat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urtzi Etxeberria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pronoms impersonnels humains / Workshop on impersonal human pronouns</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00752937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delimiting restrictive relative clauses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articles définis et modification restrictive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00752940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic adverbs and the multiplication of indefinite singulars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Weak referentiality : The beyond workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00752946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choice of definite article with restrictive relative clauses in the Vorarlberger dialect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Schaden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articles définis et modification restrictive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00752942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verschmelzungsformen von Präposition und Artikel. Deutsch und Französisch kontrastiv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47. Jahrestagung des Instituts für deutsche Sprache Deutsch im Sprachvergleich Grammatische Kontraste und Konvergenzen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Mannheim, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00606966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexical genericity : R-impersonal pronouns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Généricité : interprétation et usages III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00752955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluractional markers cross-linguistically</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Pluralité et Quantification Université Paris 7, 24 mai 2011.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00752952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peculiar binding properties of impersonal human pronouns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Peculiar Binding Configurations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00606967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reciprocals in Somali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reciprocals cross-linguistically</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00606972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphologie du pluriel et pluriels lexicaux en arabe, italien et breton.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Bendjaballah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de travail Pluralité nominale et verbale (Fédération de Typologie et Universaux Linguistiques, FR 2559)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00751570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The syntax of argument and modifier genitives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Dobrovie-Sorin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Incontro di Gramática Generativa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00147535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbitrary readings of 3pl pronominals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Conference ''sub7 -- Sinn und Bedeutung, 7th Annual Meeting of the Gesellschaft für Semantik''. Arbeitspapiere des Fachbereichs Sprachwissenschaft, Vol. 114. Konstanz University, FB Linguistik.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00101612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genitive in Somali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Bendjaballah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europa der Sprachen: Sprachkompetenz - Mehrsprachigkeit - Translation. Akten des 35. Linguistischen Kolloquiums in Innsbruck 2000, Teil II: Sprache und Kognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Frankfurt a.M., Germany. pp.13-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00102899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Expression of Genericity in Somali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Bendjaballah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33th Colloquium on African Languages and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Leyden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00150208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inflected complementizers and the licensing of non-referential pro-drop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2001 Texas Linguistics Society Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00101608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le somali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Bendjaballah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Grammaire est une fête / Grammar is a moveable feast. Mélanges offerts à / A Webschrift for Anne Zribi-Hertz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herby Glaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Soare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.8055461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Grammaire est une fête / Grammar is a moveable feast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herby Glaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Soare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zenodo, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Oxford Handbook of Grammatical Number</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Doetjes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oxford University Press, 2021, 9780198795858</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impersonal human reference in Sign Languages. Numéro spécial de Sign Language and Linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Barberà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John Benjamins, 21 (2), 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crosslinguistic Studies on Noun Phrase Structure and Reference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zribi-Hertz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brill, xii, 402 pp., 2013, 9789004260825</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verbal Plurality and Distributivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Laca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">de Gruyter, pp.225, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00752931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical Issues in Syntax and Semantics (vol. 8)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS, publication en ligne, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical issues in formal syntax and semantics, vol. 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00748298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical issues in Syntax and Semantics 8 / Questions empiriques et formalisation en syntaxe et sémantique 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">en ligne http://www.cssp.cnrs.fr/eiss7/index.html, pp.536, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00597431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjectives. Formal analyses in syntax and semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ora Matushansky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John Benjamins, pp.335, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00482067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layers of Aspect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Laca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CSLI Publications, pp.207, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00525845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjectives: Formal Analyses in Syntax and Semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ora Matushansky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amsterdam: John Benjamins, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical issues in Syntax and Semantics 7 / Questions empiriques et formalisation en syntaxe et sémantique 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">en ligne http://www.cssp.cnrs.fr/eiss7/index.html, pp.444, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00482069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical Issues in Syntax and Semantics (vol. 7)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS, publication en ligne, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical issues in formal syntax and semantics, vol. 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00748297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical issues in Syntax and Semantics 6 / Questions empiriques et formalisation en syntaxe et sémantique 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.424, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00142906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches linguistiques de Vincennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ora Matushansky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Vincennes, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00102895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical issues in Syntax and Semantics 5 / Questions empiriques et formalisation en syntaxe et sémantique 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00101603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical issues in Syntax and Semantics 4/ Questions empiriques et formalisation en syntaxe et sémantique 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beyssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Corblin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de la Sorbonne, pp.355, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00102897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology-syntax mismatches in agreement systems: the case of Jóola Fóoñi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Creissels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Word Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 53 (3), pp.252-282. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3366/word.2022.0210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335648v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using semantics to probe paradigm structure: The case of multiple event marking in Seri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pasquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingue e Linguaggio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backgrounded agents in Catalan Sign Language (LSC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Barberà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Quer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sign Language and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21 (2), pp.335-349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human impersonals in Sign Languages - Introduction & questionnaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Barberà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sign Language and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21 (2), pp.183-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backgrounded agents in Catalan Sign Language (LSC) - passives, middles or impersonals?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Barberà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 93 (4), pp.767-798. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/lan.2017.0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01429125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une structure de mise en arrière-plan de l’agent en langue des signes catalane (LSC). Passif ou sujet R-impersonnel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Barberà,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 149, pp.55-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01346385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pronoms impersonnels humains - syntaxe et interprétation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00216056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The structure of allomorphy in Spanish verbal inflection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuadernos de Lingüística del Instituto Universitario Ortega y Gasset</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13, pp.9-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00102881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pronouns, determiners and N-ellipsis in Spanish, French and German</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of NELS (Northeast Linguistic Society)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 36, pp.167-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00142910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les groupes nominaux sans nom en espagnol et en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches linguistiques de Vincennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 34, pp.143-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00102888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les clitiques sujet du français et le paramètre du sujet nul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 141, pp.99-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00102891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la distribution des suffixes – er et – ir dans les infinitifs espagnols à partir d'un corpus exhaustif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 3, pp.237-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00102886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régularité, irrégularité et exception dans la flexion verbale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 25, pp.161-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00102884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two German impersonal passives and expletive pro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalan Working Papers in Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 7, pp.47-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00101606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two types of event plurality in Seri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pasquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SULA11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event plurality in Seri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pasquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn O'Meara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SULA10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-16, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two indefinite pronouns in Catalan Sign Language (LSC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Barberà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Ideas in Semantics and Modeling 2016 (NISM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paris, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01353917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two indefinite pronouns in Catalan Sign Language (LSC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Barberà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Truswell, Chris Cummins, Caroline Heycock, Brian Rabern, and Hannah Rohde. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sinn und Bedeutung 21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Edimbourg, United Kingdom. , 21, pp.89-105, 2017, Proceedings of Sinn und Bedeutung</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01353915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backgrounded agents in sign language: passives or impersonals?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Barberà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Colloquium on Generative Grammar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pronoms impersonnels humains - Syntaxe, sémantique, morphologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Paris 8, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01381272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId186"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Patricia Cabredo Hofherr </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phrase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Encyclopedia of Language and Linguistics, Third Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causatives with cognates of GIVE in French Sign Language (LSF) and Haitian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Dadone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Pfau; B. Sümer; C. Loos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serial Predicates crosslinguistically</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Language Science Press, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex predicates in language contact - GIVE-causatives in French Sign Language (LSF) and French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Dadone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Krausse; et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex predicates volume</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Language Science Press, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Give-constructions with final clauses – comparing Haitian and Martinican</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Térosier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patricia Cabredo Hofherr; Herby Glaude; Elena Soare. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Grammaire est une fête / Grammar is a moveable feast. Mélanges offerts à / A Webschrift for Anne Zribi-Hertz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Zenodo, pp.93-102, 2023, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.8055461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diachronic sources of nominal number markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aldridge, E.; Breitbarth, A.; É.Kiss, K.; Ledgeway, A.; Salmon, J.; Simonenko, A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Wiley Blackwell Companion to Diachronic Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley Blackwell, 2023, The Wiley Blackwell Companion to Diachronic Linguistics, 9781119693574. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119693604.morphcom049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fè l bouyi: Null arguments in recipe contexts in Haitian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patricia Cabredo Hofherr; Herby Glaude; Elena Soare. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Grammaire est une fête / Grammar is a moveable feast. Mélanges offerts à / A Webschrift for Anne Zribi-Hertz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Zenodo, pp.85-92, 2023, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.8055461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology of passives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Ackema; Sabrina Bendjaballah; Eulalia Bonet; Antonio Fábregas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Wiley Blackwell Companion to morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley Blackwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, The Wiley Blackwell Companion to Morphology, 9781119693574. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119693604.morphcom049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nominal number morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cabredo Hofherr, Patricia; Doetjes, Jenny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford Handbook of Grammatical Number</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.135-163, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verbal plurality cross-linguistically</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cabredo Hofherr, Patricia; Doetjes, Jenny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Handbook of Grammatical Number</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.307-341, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marques de futur AP et PRAL en haitien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Govain, Renauld. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues créoles : description, analyse, didactisation et automatisation. Hommage à Yves Dejean et Pierre Vernet,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de la Méditerranée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.73-87, 2021, 978-2-36781-376-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03460890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verbal plurality in the Romance languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford Research Encyclopedia of Romance Linguistics.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agreement morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lieber, Rochelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford Encyclopedia of Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.10.1093/acrefore/9780199384655.013.500, 2020, Oxford Research Encyclopedia of Linguistics, 9780190682361</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributive numerals in Basque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urtzi Etxeberria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 21st Amsterdam Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two indefinite pronouns in Catalan Sign Language (LSC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Barberà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Truswell, Robert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Sinn und Bedeutung 21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voice and voice alternations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stark, Elisabeth &amp; Dufter, Andreas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manual of Romance Morphosyntax and Syntax</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">de Gruyter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.230-271, 2017, 978-3-11-037708-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01353910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impersonal passives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Everaert, Martin &amp; Riemsdijk, Henk Van. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Blackwell Companion to Syntax</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2nd edition. Vol III., </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1887-1930., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01353911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Article choice with restrictive relatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crosslinguistic Studies on Noun Phrase Structure and Reference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.172-211, 2013, Syntax and semantics, 9789004260825</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contractions préposition + déterminant en allemand et en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tseng, Jesse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prépositions et postpositions : Approches typologiques et formelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Science, pp.57-85, 2013, 9782746245181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verschmelzungsformen von Präposition und Artikel. Deutsch und Französisch kontrastiv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gunkel, Lutz / Zifonun, Gisela. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deutsch im Sprachvergleich Grammatische Kontraste und Konvergenzen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, de Gruyter, pp.217-238, 2012, 978-3-11-028476-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preposition+determiner contractions in French and German</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ackema, Peter Peter Ackema, Rhona Alcorn, Caroline Heycock, Dany Jaspers, Jeroen van Craenenbroeck &amp; Guido Vanden Wyngaerd. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Germanic Syntax : The State of the Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins, pp.99-131, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00606957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preposition+determiner contractions in French and German</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Ackema, Rhona Alcorn, Caroline Heycock, Dany Jaspers, Jeroen van Craenenbroeck &amp; Guido Vanden Wyngaerd. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Germanic Syntax : The State of the Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins, pp.99-131, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bare singulars and bare habituals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mari, Alda, Beyssade, Claire and Del Prete, Fabio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genericity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.192-221, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction - event plurality, verbal plurality and distributivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Laca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cabredo Hofherr, Patricia &amp; Laca, Brenda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verbal Plurality and Distributivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, de Gruyter, pp.1-24, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00752930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When perfect means plural: the Present Perfect in Northeastern Brazilian Portuguese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Laca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra de Carvalho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cabredo Hofherr, Patricia &amp; Laca, Brenda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Layers of Aspect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSLI Publications, pp.67-100, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00606963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit agentivity without agents in the syntax : a crosslinguistic analysis of SE-verbs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Dobrovie-Sorin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. DiSciullo &amp; V. Hill. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interface Properties : Edges, Heads, and Projections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins, pp.47-66, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00597437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Laca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cabredo Hofherr, Patricia &amp; Laca, Brenda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Layers of Aspect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSLI Publications, pp.vii-xx, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00597435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defectiveness as stem suppletion in French and Spanish verbs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthew Baerman, Greville Corbett &amp; Dunstan Brown. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Defective Paradigms : Missing forms and what they tell us</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press / British Academy, pp.35-52, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00597438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjectives - an introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cabredo Hofherr, Patricia &amp; Matushansky, Ora. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adjectives. Formal analyses in syntax and semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins, pp.1-26, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00525846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contractions préposition + déterminant en allemand et en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Abeillé, Danièle Godard &amp; Jesse Tseng. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume sur les prépositions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, Paris, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00216057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of the noun in Somali: Comparative evidence from other Cushitic languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Bendjaballah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Berkeley Linguistics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00102880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbitrary&amp;quot; Pro and the Theory of Pro Drop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Ackema, Patrick Brandt, Maaike Schoorlemmer, and Fred Weerman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arguments and Agreement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.230-258, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00106981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Genitive in Somali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Bendjaballah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zybatow L. N. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europa der Sprachen : Sprachkompetenz - Mehrsprachigkeit - Translation, Akten des 35. Linguistischen Kolloquiums in Innsbruck 2000, Teil II : Sprache und Kognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.13-27, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01652953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langues des signes : un défi pour les sciences du langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, pp.39-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GIVE constructions in Haitian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en ligne pour Léa Nash</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le somali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Bendjaballah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grammaticalisation of definite determiners: comparison of the determiner la in three French-based creoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Albers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Special definites, demonstratives, and pronouns - The 24th International Conference of the Department of Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, “Iorgu Iordan – Alexandru Rosetti” Institute of Linguistics, Nov 2024, Bucarest (Romania), Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextes d’usage de la forme la en français et dans les créoles français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Albers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues &amp; Langage à la croisée des Disciplines 1. édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR LLcD, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causative GIVE in LSF and Haitian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Dadone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Serial verb constructions across modalities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cabredo Hofherr, Patricia; Adrien Dadone; Roland Pfau, Sep 2023, Paris, 59 rue Pouchet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributive numerals in Basque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urtzi Etxeberria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JET Numéraux distributifs / Workshop Distributive numerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cabredo Hofherr, Patricia, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Give constructions introducing final clauses in Haitian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Winter meeting of the Society for Pidgin and Creole Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Pidgin and Creole Linguistics, Jan 2023, Online, Jamaica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GIVE-constructions in Martiniké and Haitian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of Pidgin and Creole Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, en ligne, Jamaica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grammaticalisation paths in Give constructions: evidence from Haitian and Martinican Creole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3er Encuento de lingüística formal (ELF 3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Mexico, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GIVE serial verbs and prepositions in Haitian and Martinican</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Workshop aspect and argument structure of adjectives &amp; participles/ adverbs &amp; prepositions (WAASAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superiority comparatives in Mauritian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrita Hassamal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Winter meeting of the Society of Pidgin and Creole Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Pidgin and Creole Languages, Jan 2019, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01973513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The syntax of superiority comparatives in Haitian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal Studies in Creole Studies (FACS-6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02420415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple event marking in the Seri verbal paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pasquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of Morphology 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02420420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology-syntax mismatches in agreement systems: the case of Jóola Fóoñi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Creissels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The many facets of agreement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02420417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributive configurations and distributive numerals in Basque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urtzi Etxeberria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Negation and distributivity marking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02420425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event plurality and multiplicity in the nominal domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Special session Parallels Between Verbal and Nominal Number. Annual meeting of the Society for the study of the indigenous languages of the Americas (SSILA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for the study of the indigenous languages of the Americas (SSILA), Jan 2019, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01973520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The serial verb PASE and comparatives in Haitian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Serial verbs in French-Based Creoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02420413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluralidad verbal y nominal en las lenguas de las Américas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Baerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn O'Meara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pasquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlett, Stephen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pluralidad verbal y nominal en las lenguas de las Américas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Mexico City, México</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02420429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superiority comparatives in Haitian - two standard construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Degree Semantics and Proportional Quantification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02420422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosing pluractionality: the view from Seri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pasquereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52nd Annual Meeting of the Societas Linguistica Europaea- WS Tense, aspect and mood categories across languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02420421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology-syntax mismatches in agreement systems: the case of Jóola Fóoñi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Creissels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de Syntaxe et Sémantique à Paris - CSSP 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02420418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superiority comparatives in Haitian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Winter meeting of the Society of Pidgin and Creole Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Pidgin and Creole Languages, Jan 2019, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01973509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event plurality in Seri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pasquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn O'Meara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantics of Under-Represented Languages in the Americas (SULA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marques de futur AP et PRAL en haitien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le créole haitien dans les études créoles : bilan, avancées, perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Port-au-Prince, Haïti</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01904393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluralidad de eventos y morfología verbal del seri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pasquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn O'Meara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XII Coloquio de Lingüística en la Escuela Nacional de Antrophología e Historia (ENAH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Ciudad de México, México</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributive numerals and distributive configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Language Faculty - la faculté de langage dans les facultés de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haiden, Martin, Jun 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marques de futur en créole haitien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du GDRi Créoles 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 7023 (CNRS, U. Paris-8 &amp; UPL), Sep 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01904394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual number in Syrian Arabic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nisrine Al Zahre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Brill's Journal of Afroasiatic Languages and Linguistics International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licensing null subjects - evidence from Creole languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal Approaches to Creole Studies 5 (FACS-5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lexington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostics de finitude dans les langues créoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDRi Créoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributive numerals in Basque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urtzi Etxeberria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amsterdam Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Basque distributive suffix -na</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journée Co-Distributivité 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01346389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une stratégie de mise en arrière-plan de l’agent en Langue de Signes Catalane - passif ou impersonnel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Barberà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Le corps en jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backgrounded agents in Catalan Sign Language (LSC): passives, middles or impersonals?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Barberà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Impersonality and Correlated Phenomena - Diachronic and Synchronic Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Salzburg, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R-impersonal pronouns and ONE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urtzi Etxeberria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Impersonality and Correlated Phenomena - Diachronic and Synchronic Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Salzburg, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When one patterns with someone: Defining the properties of two indefinite pronouns in Catalan Sign Language (LSC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Barberà,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal and Experimental Advances in Sign Language Theory (FEAST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, U. Cafoscarina Venise, Sep 2016, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01353912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic properties of indefinite pronouns in Catalan Sign Language (LSC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Barberà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on the Semantic Contribution of Det and Num. (In)definiteness, genericity and referentiality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat Autònoma de Barcelona, May 2016, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R-impersonal pronouns and distributivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque R-impersonnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backgrounded agents in Catalan Sign Language : passives or impersonals ?Journée Langues des signes et R-impersonnels/ Workshop Sign Languages and R-impersonals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Barberà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Langues des signes et R-impersonnels/ Workshop Sign Languages and R-impersonals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive or impersonal ? Evidence from Catalan and Italian Sign Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Barberà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque R-impersonnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antecedentless subjects and partial pro-drop~: Predicates and distributivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">London 2014 meeting du GDRi The Structure, Emergence and Evolution of Pidgin and Creole Languages (SEEPiCLa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R-impersonal constructions in Catalan Sign Language (LSC): Indefinite pronouns and contrastive meaning.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Barberà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal and Experimental Advances in Sign language Theory (FEAST) colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing event plurality and nominal plurality. Symposion on Plurality. European Society for Philosophy and Psychology, ESPP2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposion on Plurality. European Society for Philosophy and Psychology, ESPP2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Noto, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there a signed passive?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Barberà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal and Experimental Advances in Sign language Theory (FEAST) colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes à double expression des définis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution des structures morphosyntaxiques. Vers une typologie intégrative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varieties of partial pro-drop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer meeting of the Society or Pidgin and Creole languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antecedentless subjects, impersonal constructions and passives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afranaph Project Development Workshop II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, New Brunswick, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R-impersonal constructions in Mauritian Creole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhsina Alleesaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer meeting of the Society or Pidgin and Creole languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participles and adjectives in Spanish and German.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Adjectifs et participes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R-impersonals in Mauritian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhsina Alleesaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berlin 2013 meeting du GDRi The Structure, Emergence and Evolution of Pidgin and Creole Languages (SEEPiCLa)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universal, existential and 1pl R-impersonals: readings or lexical items?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop R-impersonals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexical cyclicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Distributivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Types of generics and Mauritian Creole R-impersonals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop R-impersonals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delimiting restrictive relative clauses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articles définis et modification restrictive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00752940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impersonal 3pl in Basque and the pronoun bat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urtzi Etxeberria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pronoms impersonnels humains / Workshop on impersonal human pronouns</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00752937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic adverbs and the multiplication of indefinite singulars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Weak referentiality : The beyond workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00752946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choice of definite article with restrictive relative clauses in the Vorarlberger dialect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Schaden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articles définis et modification restrictive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00752942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verschmelzungsformen von Präposition und Artikel. Deutsch und Französisch kontrastiv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47. Jahrestagung des Instituts für deutsche Sprache Deutsch im Sprachvergleich Grammatische Kontraste und Konvergenzen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Mannheim, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00606966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexical genericity : R-impersonal pronouns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Généricité : interprétation et usages III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00752955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluractional markers cross-linguistically</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Pluralité et Quantification Université Paris 7, 24 mai 2011.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00752952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peculiar binding properties of impersonal human pronouns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Peculiar Binding Configurations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00606967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reciprocals in Somali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reciprocals cross-linguistically</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00606972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphologie du pluriel et pluriels lexicaux en arabe, italien et breton.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Bendjaballah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de travail Pluralité nominale et verbale (Fédération de Typologie et Universaux Linguistiques, FR 2559)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00751570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The syntax of argument and modifier genitives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Dobrovie-Sorin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Incontro di Gramática Generativa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00147535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genitive in Somali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Bendjaballah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europa der Sprachen: Sprachkompetenz - Mehrsprachigkeit - Translation. Akten des 35. Linguistischen Kolloquiums in Innsbruck 2000, Teil II: Sprache und Kognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Frankfurt a.M., Germany. pp.13-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00102899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbitrary readings of 3pl pronominals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Conference ''sub7 -- Sinn und Bedeutung, 7th Annual Meeting of the Gesellschaft für Semantik''. Arbeitspapiere des Fachbereichs Sprachwissenschaft, Vol. 114. Konstanz University, FB Linguistik.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00101612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Expression of Genericity in Somali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Bendjaballah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33th Colloquium on African Languages and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Leyden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00150208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inflected complementizers and the licensing of non-referential pro-drop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2001 Texas Linguistics Society Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00101608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Grammaire est une fête / Grammar is a moveable feast. Mélanges offerts à / A Webschrift for Anne Zribi-Hertz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herby Glaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Soare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.8055461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Grammaire est une fête / Grammar is a moveable feast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herby Glaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Soare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zenodo, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Oxford Handbook of Grammatical Number</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Doetjes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oxford University Press, 2021, 9780198795858</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impersonal human reference in Sign Languages. Numéro spécial de Sign Language and Linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Barberà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John Benjamins, 21 (2), 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crosslinguistic Studies on Noun Phrase Structure and Reference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zribi-Hertz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brill, xii, 402 pp., 2013, 9789004260825</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verbal Plurality and Distributivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Laca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">de Gruyter, pp.225, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00752931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical issues in formal syntax and semantics, vol. 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00748298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical Issues in Syntax and Semantics (vol. 8)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS, publication en ligne, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical issues in Syntax and Semantics 8 / Questions empiriques et formalisation en syntaxe et sémantique 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">en ligne http://www.cssp.cnrs.fr/eiss7/index.html, pp.536, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00597431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjectives. Formal analyses in syntax and semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ora Matushansky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John Benjamins, pp.335, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00482067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layers of Aspect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Laca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CSLI Publications, pp.207, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00525845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjectives: Formal Analyses in Syntax and Semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ora Matushansky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amsterdam: John Benjamins, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical issues in formal syntax and semantics, vol. 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00748297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical Issues in Syntax and Semantics (vol. 7)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS, publication en ligne, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical issues in Syntax and Semantics 7 / Questions empiriques et formalisation en syntaxe et sémantique 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">en ligne http://www.cssp.cnrs.fr/eiss7/index.html, pp.444, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00482069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical issues in Syntax and Semantics 6 / Questions empiriques et formalisation en syntaxe et sémantique 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.424, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00142906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches linguistiques de Vincennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ora Matushansky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Vincennes, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00102895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical issues in Syntax and Semantics 5 / Questions empiriques et formalisation en syntaxe et sémantique 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00101603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical issues in Syntax and Semantics 4/ Questions empiriques et formalisation en syntaxe et sémantique 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beyssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Corblin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de la Sorbonne, pp.355, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00102897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology-syntax mismatches in agreement systems: the case of Jóola Fóoñi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Creissels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Word Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 53 (3), pp.252-282. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3366/word.2022.0210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335648v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using semantics to probe paradigm structure: The case of multiple event marking in Seri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pasquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingue e Linguaggio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backgrounded agents in Catalan Sign Language (LSC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Barberà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Quer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sign Language and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21 (2), pp.335-349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human impersonals in Sign Languages - Introduction & questionnaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Barberà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sign Language and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21 (2), pp.183-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backgrounded agents in Catalan Sign Language (LSC) - passives, middles or impersonals?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Barberà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 93 (4), pp.767-798. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/lan.2017.0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01429125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une structure de mise en arrière-plan de l’agent en langue des signes catalane (LSC). Passif ou sujet R-impersonnel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Barberà,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 149, pp.55-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01346385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pronoms impersonnels humains - syntaxe et interprétation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00216056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The structure of allomorphy in Spanish verbal inflection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuadernos de Lingüística del Instituto Universitario Ortega y Gasset</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13, pp.9-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00102881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pronouns, determiners and N-ellipsis in Spanish, French and German</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of NELS (Northeast Linguistic Society)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 36, pp.167-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00142910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les groupes nominaux sans nom en espagnol et en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches linguistiques de Vincennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 34, pp.143-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00102888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régularité, irrégularité et exception dans la flexion verbale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 25, pp.161-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00102884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la distribution des suffixes – er et – ir dans les infinitifs espagnols à partir d'un corpus exhaustif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 3, pp.237-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00102886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les clitiques sujet du français et le paramètre du sujet nul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 141, pp.99-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00102891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two German impersonal passives and expletive pro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalan Working Papers in Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 7, pp.47-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00101606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two types of event plurality in Seri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pasquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SULA11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event plurality in Seri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pasquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn O'Meara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SULA10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-16, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two indefinite pronouns in Catalan Sign Language (LSC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Barberà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Ideas in Semantics and Modeling 2016 (NISM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paris, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01353917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two indefinite pronouns in Catalan Sign Language (LSC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Barberà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Truswell, Chris Cummins, Caroline Heycock, Brian Rabern, and Hannah Rohde. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sinn und Bedeutung 21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Edimbourg, United Kingdom. , 21, pp.89-105, 2017, Proceedings of Sinn und Bedeutung</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01353915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backgrounded agents in sign language: passives or impersonals?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Barberà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Colloquium on Generative Grammar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pronoms impersonnels humains - Syntaxe, sémantique, morphologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cabredo Hofherr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Paris 8, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01381272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId186"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844555v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cabredo Hofherr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546579v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dadone" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546581v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359802v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane T&#233;rosier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8055461" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359866v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119693604.morphcom049" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359794v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592446v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-sg/9781119693574" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630240v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/the-oxford-handbook-of-grammatical-number-9780198795858" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630237v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460890v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/9782367813769.html" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904337v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161155v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673202v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urtzi Etxeberria" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630233v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Barber&#224;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01353910v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.degruyter.com/view/product/433693?rskey=rEKUVd&amp;amp;result=2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01353911v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1118358724.html" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957566v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957561v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957575v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957578v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606957v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957570v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752930v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Laca" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00597435v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00597437v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Dobrovie-Sorin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606963v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra de Carvalho" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00597438v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boy&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525846v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00216057v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102880v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bendjaballah" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00106981v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652953v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546588v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592442v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913101v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Albers" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913078v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359882v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359916v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359899v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916264v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626706v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928595v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973513v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrita Hassamal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420415v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420417v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Creissels" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420420v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pasquereau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420425v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973520v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420413v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420429v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Baerman" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn O'Meara" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlett, Stephen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420422v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420421v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420418v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973509v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904393v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904426v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904415v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904424v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904394v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938720v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Al Zahre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673203v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673204v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630319v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346389v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673250v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673248v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673246v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01353912v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Barber&#224;," TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673210v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673216v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673213v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673218v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673219v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673229v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673225v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673221v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673231v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673237v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673235v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673236v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhsina Alleesaib" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673240v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673238v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673242v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673241v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673234v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752937v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752940v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752946v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752942v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Schaden" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606966v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752955v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752952v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606967v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606972v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751570v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00147535v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00101612v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102899v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150208v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00101608v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550228v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359752v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herby Glaude" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Soare" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169054v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461143v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Doetjes" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904346v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957558v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zribi-Hertz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752931v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01024636v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonami" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748298v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00597431v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482067v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ora Matushansky" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525845v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01024656v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482069v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01024629v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748297v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00142906v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102895v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00101603v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102897v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beyssade" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Corblin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335648v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/word.2022.0210" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039285v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904358v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Quer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904353v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429125v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/lan.2017.0057" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346385v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00216056v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102881v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00142910v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102888v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102891v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102886v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102884v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00101606v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094084v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904686v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01353917v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01353915v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673244v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01381272v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844555v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cabredo Hofherr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546579v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dadone" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546581v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359802v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane T&#233;rosier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8055461" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359866v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119693604.morphcom049" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359794v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592446v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-sg/9781119693574" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630237v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630240v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/the-oxford-handbook-of-grammatical-number-9780198795858" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460890v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/9782367813769.html" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904337v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161155v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673202v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urtzi Etxeberria" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630233v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Barber&#224;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01353910v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.degruyter.com/view/product/433693?rskey=rEKUVd&amp;amp;result=2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01353911v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1118358724.html" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957561v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957566v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957575v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606957v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957578v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957570v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752930v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Laca" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606963v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra de Carvalho" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00597437v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Dobrovie-Sorin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00597435v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00597438v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boy&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525846v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00216057v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102880v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bendjaballah" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00106981v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652953v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546588v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592442v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550228v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913101v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Albers" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913078v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359916v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359882v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359899v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928595v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916264v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626706v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973513v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrita Hassamal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420415v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420420v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pasquereau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420417v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Creissels" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420425v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973520v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420413v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420429v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Baerman" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn O'Meara" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlett, Stephen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420422v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420421v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420418v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973509v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904424v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904393v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904426v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904415v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904394v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938720v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Al Zahre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673203v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673204v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630319v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346389v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673250v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673248v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673246v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01353912v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Barber&#224;," TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673210v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673216v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673213v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673218v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673229v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673225v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673219v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673221v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673237v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673235v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673231v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673236v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhsina Alleesaib" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673240v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673238v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673242v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673241v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673234v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752940v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752937v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752946v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752942v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Schaden" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606966v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752955v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752952v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606967v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606972v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751570v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00147535v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102899v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00101612v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150208v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00101608v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359752v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herby Glaude" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Soare" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169054v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461143v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Doetjes" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904346v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957558v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zribi-Hertz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752931v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748298v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonami" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01024636v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00597431v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482067v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ora Matushansky" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525845v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01024656v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748297v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01024629v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482069v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00142906v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102895v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00101603v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102897v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beyssade" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Corblin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335648v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/word.2022.0210" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039285v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904358v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Quer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904353v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429125v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/lan.2017.0057" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346385v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00216056v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102881v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00142910v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102888v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102884v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102886v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102891v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00101606v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094084v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904686v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01353917v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01353915v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673244v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01381272v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>