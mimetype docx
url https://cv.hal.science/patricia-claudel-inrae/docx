--- v0 (2026-03-17)
+++ v1 (2026-05-01)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,295 +234,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05322688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated analysis of genome, metabolome, and transcriptome reveals a bHLH transcription factor potentially regulating the accumulation of flavonoids involved in carrot resistance to Alternaria leaf blight</w:t>
+                <w:t xml:space="preserve">Flavonoid compounds as a way to identify sources of carrot resistance to Alternaria leaf blight</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marie-Louisa Ramaroson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Claude Emmanuel Koutouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelina El Ghaziri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Ogé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdelhamid Kebieche</w:t>
+                <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0336995⟩</w:t>
+              <w:t xml:space="preserve">Molecular Breeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 45, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11032-025-01573-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05378553v1</w:t>
+                <w:t xml:space="preserve">hal-05114656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavonoid compounds as a way to identify sources of carrot resistance to Alternaria leaf blight</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrated analysis of genome, metabolome, and transcriptome reveals a bHLH transcription factor potentially regulating the accumulation of flavonoids involved in carrot resistance to Alternaria leaf blight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Emmanuel Koutouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Louisa Ramaroson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelina El Ghaziri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Louisa Ramaroson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Angelina El Ghaziri</w:t>
+                <w:t xml:space="preserve">Laurent Ogé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patricia Claudel</w:t>
+                <w:t xml:space="preserve">Abdelhamid Kebieche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Breeding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 45, </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (11), pp.e0336995. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11032-025-01573-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0336995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05114656v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05378553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A test-tube vinification method for high-throughput characterisation of the oenological and aromatic potential of white wines</w:t>
               </w:r>
@@ -776,51 +776,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-Localization of Resistance and Metabolic Quantitative Trait Loci on Carrot Genome Reveals Fungitoxic Terpenes and Related Candidate Genes Associated with the Resistance to Alternaria dauci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Emmanuel Koutouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Le Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -923,51 +923,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic consequences of various fruit-based diets in a generalist insect species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Olazcuaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Leménager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1172,295 +1172,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02915477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Link between carrot leaf secondary metabolites and resistance to Alternaria dauci</w:t>
+                <w:t xml:space="preserve">Grapevine fatty acid hydroperoxide lyase generates actin-disrupting volatiles and promotes defence-related cell death</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Koutouan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
+                <w:t xml:space="preserve">Sahar Akaberi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Halter</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Riemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bettina Hause</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-31700-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 69 (12), pp.2883-2896. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/ery133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02516664v1</w:t>
+                <w:t xml:space="preserve">hal-02621240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grapevine fatty acid hydroperoxide lyase generates actin-disrupting volatiles and promotes defence-related cell death</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hao Wang</w:t>
+                <w:t xml:space="preserve">Link between carrot leaf secondary metabolites and resistance to Alternaria dauci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Koutouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Le Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bettina Hause</w:t>
+                <w:t xml:space="preserve">David Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 69 (12), pp.2883-2896. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.13746. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/ery133⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-31700-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621240v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Aphid-Transmitted Turnip yellows virus Differentially Affects Volatiles Emission and Subsequent Vector Behavior in Two Brassicaceae Plants.</w:t>
               </w:r>
@@ -1498,51 +1498,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Fouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Krieger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 19 (5), </w:t>
@@ -1708,2168 +1708,2034 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biosynthesis of monoterpene scent compounds in roses</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Métabolisme du géraniol en conditions fermentaires par S. cerevisiae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Caissard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pulu Sun</w:t>
+                <w:t xml:space="preserve">Damien Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Erny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Riveill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Karst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 41 (150), pp.32-34</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04735777v1</w:t>
+                <w:t xml:space="preserve">hal-01837721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métabolisme du géraniol en conditions fermentaires par S. cerevisiae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic analysis of geraniol metabolism during fermentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Erny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Steyer</w:t>
+                <w:t xml:space="preserve">Genevieve Riveill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Karst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 33, pp.228-234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2012.09.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837721v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic analysis of the biosynthesis of 2-methoxy-3-isobutylpyrazine, a major grape-derived aroma compound impacting wine quality</w:t>
+                <w:t xml:space="preserve">Gene coexpression analysis reveals complex metabolism of the monoterpene alcohol linalool in Arabidopsis flowers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Guillaumie</w:t>
+                <w:t xml:space="preserve">Jean-Francois Ginglinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Ilg</w:t>
+                <w:t xml:space="preserve">Benoit Boachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Réty</w:t>
+                <w:t xml:space="preserve">René Höfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Brette</w:t>
+                <w:t xml:space="preserve">Christian Paetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudine Trossat-Magnin</w:t>
+                <w:t xml:space="preserve">Tobias G. Köllner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 162 (2), pp.604-615. </w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (11), pp.4640-4657. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.113.218313⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1105/tpc.113.117382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02647779v1</w:t>
+                <w:t xml:space="preserve">hal-02648067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic analysis of geraniol metabolism during fermentation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francis Karst</w:t>
+                <w:t xml:space="preserve">Genetic analysis of the biosynthesis of 2-methoxy-3-isobutylpyrazine, a major grape-derived aroma compound impacting wine quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Guillaumie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Ilg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Réty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Brette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Trossat-Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fm.2012.09.021⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 162 (2), pp.604-615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.113.218313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01837674v1</w:t>
+                <w:t xml:space="preserve">hal-02647779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene coexpression analysis reveals complex metabolism of the monoterpene alcohol linalool in Arabidopsis flowers.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tobias G. Köllner</w:t>
+                <w:t xml:space="preserve">Determination of amino-acidic positions important for Ocimum basilicum geraniol synthase activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bergdoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1105/tpc.113.117382⟩</w:t>
+              <w:t xml:space="preserve">Advances in Bioscience and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013 (4), pp.242-249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/abb.2013.42033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02648067v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of amino-acidic positions important for Ocimum basilicum geraniol synthase activity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Specificity of Ocimum basilicum geraniol synthase modified by its expression in different heterologous systems.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Bergdoll</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille M. Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Ginglinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Bioscience and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4236/abb.2013.42033⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 163 (1), pp.24-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiotec.2012.10.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02644032v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specificity of Ocimum basilicum geraniol synthase modified by its expression in different heterologous systems.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Meyer</w:t>
+                <w:t xml:space="preserve">QTL mapping of the production of wine aroma compounds by yeast.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé C. Ambroset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean François Ginglinger</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13, pp.573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-13-573⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbiotec.2012.10.012⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02650206v1</w:t>
+                <w:t xml:space="preserve">hal-01485468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QTL mapping of the production of wine aroma compounds by yeast.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Brion</w:t>
+                <w:t xml:space="preserve">Metabolic engineering of monoterpene synthesis in yeast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bergdoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis F. Karst</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-13-573⟩</w:t>
+              <w:t xml:space="preserve">Biotechnology and Bioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 108 (8), pp.1883-1892. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bit.23129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01485468v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic engineering of monoterpene synthesis in yeast</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of a lysine residue important for the catalytic activity of yeast farnesyl diphosphate synthase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Fischer</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marc Bergdoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Karst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology and Bioengineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Protein Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30 (5), pp.334 - 339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10930-011-9336-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/bit.23129⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02651121v1</w:t>
+                <w:t xml:space="preserve">hal-02645467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a lysine residue important for the catalytic activity of yeast farnesyl diphosphate synthase</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Variation of linalool and geraniol content within two pairs of aromatic and non aromatic grapevine clones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Karst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Merdinoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protein Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Australian Journal of Grape and Wine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 15, pp.120-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1755-0238.2008.00039.⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10930-011-9336-y⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02645467v1</w:t>
+                <w:t xml:space="preserve">hal-05254493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation of linalool and geraniol content within two pairs of aromatic and non-aromatic grapevine clones</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">A grapevine (Vitis vinifera L.) deoxy-D-xylulose synthase gene colocates with a major quantitative trait loci for terpenol content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Didier Merdinoglu</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisele Butterlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jaegli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australian Journal of Grape and Wine Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1755-0238.2008.00039.x⟩</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 118 (3), pp.541-552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-008-0919-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02658509v1</w:t>
+                <w:t xml:space="preserve">hal-02665405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A grapevine (Vitis vinifera L.) deoxy-D-xylulose synthase gene colocates with a major quantitative trait loci for terpenol content</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Variation of linalool and geraniol content within two pairs of aromatic and non-aromatic grapevine clones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gisele Butterlin</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis F. Karst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Merdinoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Claudel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Jaegli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-008-0919-8⟩</w:t>
+              <w:t xml:space="preserve">Australian Journal of Grape and Wine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 15 (2), pp.120-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1755-0238.2008.00039.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02665405v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation of linalool and geraniol content within two pairs of aromatic and non aromatic grapevine clones</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P Claudel</w:t>
+                <w:t xml:space="preserve">A stress-inducible resveratrol O-methyltransferase involved in the biosynthesis of pterostilbene in grapevine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Schmidlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Poutaraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pere Mestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilce Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australian Journal of Grape and Wine Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 148 (3), pp.1630-1639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.108.126003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1755-0238.2008.00039.⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05254493v1</w:t>
+                <w:t xml:space="preserve">hal-02666123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stress-inducible resveratrol O-methyltransferase involved in the biosynthesis of pterostilbene in grapevine</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of water on gas chromatographic column efficiency measurements applied to on-column injections of volatile aroma compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Dirninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Etiévant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Separation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 25, pp.365-370</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02666123v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of water on gas chromatographic column efficiency measurements applied to on-column injections of volatile aroma compounds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application of finger span cross modality matching method (FSCM) by naive assessors for olfactometric discrimination of Gewürztraminer wines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Dirninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Etiévant</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...44 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
-              <w:r>
-[...64 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Scheffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 35, pp.244-253</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02675801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3879,522 +3745,522 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic analysis of grapevine (Vitis vinifera) wood composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Chepca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Claudel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIII. International Symposium on Grapevine Breeding and Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Landau in der Pfalz, Germany. Genetic analysis of grapevine (Vitis vinifera) wood composition</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04231659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic modifications in Arabidopsis plants induced by Turnip yellows virus and consequences on aphid behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Fouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymonde Baldenweck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Cherqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference, Insects, pathogens, and plant reprogramming: from effector molecules to ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Tours, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment créer une variété de type Muscat à partir du Riesling et du Gewurztraminer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Genetic determinism of the Muscat flavour in grapevine (Vitis vinifera L.) varieties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Butterlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jaegli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère Rencontre du Nouveau Réseau Vigne et Vins Septentrional</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Colmar, France. 2013</w:t>
+              <w:t xml:space="preserve">IX International Symposium on Grapevine Physiology and Biotechnology, La Serena, Chile, 21-26 April 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Santiago, Chile. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02811406v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04789748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic determinism of the Muscat flavour in grapevine (Vitis vinifera L.) varieties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Comment créer une variété de type Muscat à partir du Riesling et du Gewurztraminer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Butterlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Jaegli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IX International Symposium on Grapevine Physiology and Biotechnology, La Serena, Chile, 21-26 April 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Santiago, Chile. 2013</w:t>
+              <w:t xml:space="preserve">1ère Rencontre du Nouveau Réseau Vigne et Vins Septentrional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Colmar, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04789748v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02811406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic determinism of the Muscat flavour in grapevine varieties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Butterlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4439,337 +4305,337 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Symposium on Grapevine Physiology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, La Serena, Chile. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02802906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional genomics of aroma compounds biosynhtesis in grape berries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Guillaumie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Ilg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Brette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Decroocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macrowine "Macrovision of viticulture, wine making and markets"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Bordeaux, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02805676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative genetic analysis of the metabolism of key fermentation aroma by wine yeast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Erny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Ambroset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27. International specialised Symposium on Yeasts Issy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Paris, France. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02821197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A grapevine deoxy-D-xylulose synthase (DXS1) gene colocates with a major QTL for terpenol content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Butterlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4814,51 +4680,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Plant Genomics European Meeting (Plant GEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Lisbonne, France. , 1 p., 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02821799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4868,65 +4734,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic determinism of the 'Muscat' flavour in grapevine (&amp;lt;em&amp;gt;Vitis vinifera&amp;lt;/em&amp;gt; L.) cultivars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Butterlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4961,244 +4827,244 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jaegli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Symposium on Grapevine Physiology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, La Serena, Chile. pp.5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1157.14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La biosynthèse des arômes dans la baie de raisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Ilg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Guillaumie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Butterlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymonde Baltenweck-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère Rencontre du Nouveau Réseau Vigne et Vins Septentrional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Colmar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02810525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic determinism of geraniol and linalool concentrations in grapevine berries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Butterlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5230,51 +5096,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oeno 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, BORDEAUX, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5284,151 +5150,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consequences of elevated temperatures during ripening on the biosynthesis of monoterpenols in grape berries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Butterlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Jaegli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable grape and wine production in the context of climate change – Climwine2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Bordeaux, France, 10-13 April 2016, , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId170"/>
+      <w:footerReference w:type="default" r:id="rId168"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5575,51 +5441,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322688v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Claudel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Thibon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Lemarquis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jaegli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2025.8497" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05378553v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Emmanuel Koutouan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Louisa Ramaroson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina El Ghaziri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Og&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Kebieche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0336995" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114656v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louisa Ramaroson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Baltenweck" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-025-01573-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551986v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lemarquis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2024.58.1.7698" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04288783v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Zhang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Dai" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilia Ferrier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Ordu&#241;a" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Santiago" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koad228" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923129v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Clerc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Suel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Hamama" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo13010071" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04147561v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Olazcuaga" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lem&#233;nager" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Maia-Grondard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.84370" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02915477v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Koutouan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baltenweck" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Claudel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Halter" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1264.23" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516664v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Koutouan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Halter" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-31700-2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621240v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Akaberi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Wang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Riemann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Hause" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery133" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930967v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chesnais" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Fouch&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Krieger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19082316" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210018v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Magnard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Roccia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Caissard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vergne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pulu Sun" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aab0696" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04735777v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Caissard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837721v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Steyer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Erny" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Riveill" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Karst" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647779v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Guillaumie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ilg" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane R&#233;ty" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Brette" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Trossat-Magnin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.218313" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837674v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2012.09.021" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648067v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Ginglinger" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Boachon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; H&#246;fer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Paetz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias G. K&#246;llner" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.113.117382" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644032v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fischer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Meyer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bergdoll" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/abb.2013.42033" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650206v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille M. Perrin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Ginglinger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2012.10.012" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W9SHMQ30-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485468v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; C. Ambroset" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brion" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delobel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-573" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651121v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Karst" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.23129" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MP3N9D89-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645467v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10930-011-9336-y" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/40307AB89383227D54F0AA4C303F77F0DCCCB3AF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658509v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Legras" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Merdinoglu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0238.2008.00039.x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BECC396521697B4C0DF9FF27B65087E41669A192/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665405v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Butterlin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-008-0919-8" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/66F13DABF82CACA4BA1364086292489A45E13882/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05254493v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Duch&#234;ne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Legras" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Merdinoglu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Claudel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0238.2008.00039." TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JFRQ14B3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666123v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Schmidlin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poutaraud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Mestre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilce Prado" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.108.126003" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678021v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Dirninger" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Eti&#233;vant" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675801v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Scheffer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231659v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Chepca" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947549v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Baldenweck" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Cherqui" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811406v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Arnold" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789748v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802906v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805676v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Decroocq" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821197v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ambroset" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821799v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738163v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1157.14" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810525v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Baltenweck-Guyot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809953v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947457v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Butterlin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jaegli" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322688v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Claudel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Thibon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Lemarquis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jaegli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2025.8497" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114656v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louisa Ramaroson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Emmanuel Koutouan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina El Ghaziri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Baltenweck" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-025-01573-1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05378553v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Louisa Ramaroson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Og&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Kebieche" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0336995" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551986v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lemarquis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2024.58.1.7698" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04288783v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Zhang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Dai" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilia Ferrier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Ordu&#241;a" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Santiago" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koad228" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923129v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Clerc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Suel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Hamama" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo13010071" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04147561v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Olazcuaga" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lem&#233;nager" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Maia-Grondard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.84370" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02915477v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Koutouan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baltenweck" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Claudel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Halter" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1264.23" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621240v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Akaberi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Wang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Riemann" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Hause" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery133" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516664v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Koutouan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Halter" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-31700-2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930967v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chesnais" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Fouch&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Krieger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19082316" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210018v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Magnard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Roccia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Caissard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vergne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pulu Sun" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aab0696" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837721v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Steyer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Erny" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Riveill" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Karst" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837674v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2012.09.021" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648067v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Ginglinger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Boachon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; H&#246;fer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Paetz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias G. K&#246;llner" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.113.117382" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647779v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Guillaumie" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ilg" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane R&#233;ty" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Brette" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Trossat-Magnin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.218313" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644032v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fischer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Meyer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bergdoll" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/abb.2013.42033" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650206v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille M. Perrin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Ginglinger" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2012.10.012" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W9SHMQ30-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485468v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; C. Ambroset" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brion" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delobel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-573" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651121v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Karst" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.23129" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MP3N9D89-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645467v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10930-011-9336-y" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/40307AB89383227D54F0AA4C303F77F0DCCCB3AF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05254493v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Duch&#234;ne" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Legras" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Merdinoglu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Claudel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0238.2008.00039." TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JFRQ14B3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665405v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Butterlin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-008-0919-8" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/66F13DABF82CACA4BA1364086292489A45E13882/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658509v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Legras" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Merdinoglu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0238.2008.00039.x" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BECC396521697B4C0DF9FF27B65087E41669A192/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666123v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Schmidlin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poutaraud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Mestre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilce Prado" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.108.126003" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678021v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Dirninger" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Eti&#233;vant" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675801v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Scheffer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231659v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Chepca" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947549v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Baldenweck" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Cherqui" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789748v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811406v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Arnold" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802906v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805676v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Decroocq" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821197v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ambroset" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821799v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738163v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1157.14" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810525v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Baltenweck-Guyot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809953v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947457v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Butterlin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jaegli" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>