--- v0 (2026-03-22)
+++ v1 (2026-04-12)
@@ -1178,239 +1178,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02147811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Independent directors: less informed but better selected than affiliated board members?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measuring the effect of government ESG performance on sovereign borrowing cost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Crifo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gwenael Roudaut</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Arthur Diaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Oueghlissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Corporate Finance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quarterly Review of Economics and Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 66, pp.13-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.qref.2017.04.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01527488v1</w:t>
+                <w:t xml:space="preserve">hal-01549820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring the effect of government ESG performance on sovereign borrowing cost</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Independent directors: less informed but better selected than affiliated board members?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Cavaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Crifo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rim Oueghlissi</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rebérioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenael Roudaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Review of Economics and Finance</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Corporate Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 43, pp.106-121</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01549820v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01527488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of countries’ ESG ratings on their sovereign borrowing costs</w:t>
               </w:r>
@@ -1445,51 +1445,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Oueghlissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quarterly Review of Economics and Finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 66, pp.13--20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.qref.2017.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02877953v1</w:t>
@@ -1500,90 +1500,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Independent directors: less informed but better selected than affiliated board members?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Cavaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Crifo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rebérioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenael Roudaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Corporate Finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 43, pp.106 - 121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1699,51 +1699,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Board independence and operating performance: Analysis on (French) company and individual data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Cavaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Challe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1751,51 +1751,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Crifo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rebérioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenael Roudaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 48 (52), pp.5093 - 5105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1927,222 +1927,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01278585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The price of environmental, social and governance practice disclosure: An experiment with professional private equity investors</w:t>
+                <w:t xml:space="preserve">Gouvernance et responsabilité sociétale des entreprises : nouvelle frontière de la finance durable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Crifo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Teyssier</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rebérioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Corporate Finance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcorpfin.2014.12.006⟩</w:t>
+              <w:t xml:space="preserve">Revue d'économie financière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 117, pp.205-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ecofi.117.0205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01798441v1</w:t>
+                <w:t xml:space="preserve">halshs-01152210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gouvernance et responsabilité sociétale des entreprises : nouvelle frontière de la finance durable ?</w:t>
+                <w:t xml:space="preserve">The price of environmental, social and governance practice disclosure: An experiment with professional private equity investors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Crifo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Rebérioux</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanina Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Teyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie financière</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 117, pp.205-223. </w:t>
+              <w:t xml:space="preserve">Journal of Corporate Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 30, pp.168 - 194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ecofi.117.0205⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcorpfin.2014.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01152210v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01798441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouvernance et responsabilité sociétale des entreprises: nouvelle frontière de la finance durable ?</w:t>
               </w:r>
@@ -2223,51 +2223,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La responsabilité sociale et environnementale des entreprises: moteur de la transition énergétique?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Crifo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Forget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 148, pp.349 - 381</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2305,51 +2305,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Economics of Corporate Social Responsibility: A Firm Level Perspective Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Crifo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Forget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Economic Surveys</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2374,51 +2374,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CSR and Financial Performance: Complementarity between Environmental, Social and Business Behaviours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Cavaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Crifo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2450,191 +2450,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01410626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'investissement socialement responsable à la recherche de nouveaux élans ?</w:t>
+                <w:t xml:space="preserve">Socially Responsible Investment in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Crifo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mottis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, pp.69 - 77</w:t>
+              <w:t xml:space="preserve">Business and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01410618v1</w:t>
+                <w:t xml:space="preserve">hal-01410590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socially Responsible Investment in France</w:t>
+                <w:t xml:space="preserve">L'investissement socialement responsable à la recherche de nouveaux élans ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Crifo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mottis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Business and Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013</w:t>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.69 - 77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01410590v1</w:t>
+                <w:t xml:space="preserve">hal-01410618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle des inégalités dans la crise</w:t>
               </w:r>
@@ -2702,51 +2702,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Think global, invest responsible.Why the private equity industry goes green</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Crifo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Forget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Business Ethics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 116 (1), pp.21-48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3742,51 +3742,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Board independence and the monitoring-advising trade-off in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Crifo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenael Roudaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Financial Management Association Europe conference </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Norway, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5224,51 +5224,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ESG, stratégies d’entreprise et performance financière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Crifo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Forget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISR et Finance Durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ellipses, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5618,51 +5618,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critères RSE intégrés à la rémunération des dirigeants : un nouvel élément de gouvernance pour les entreprises ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Cavaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Crifo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5938,177 +5938,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00179987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why the Kuznets Curve Will Always Reverse</w:t>
+                <w:t xml:space="preserve">New Organizational Forms, Learning and Incentive-Based Inequality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Crifo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Etienne Lehmann</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00150773v1</w:t>
+                <w:t xml:space="preserve">halshs-00179984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Organizational Forms, Learning and Incentive-Based Inequality</w:t>
+                <w:t xml:space="preserve">Why the Kuznets Curve Will Always Reverse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Crifo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Claire Villeval</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Lehmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00179984v1</w:t>
+                <w:t xml:space="preserve">halshs-00150773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6126,51 +6126,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Board-level employee representation and corporate sustainability: A focus on executive compensation programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Cavaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Crifo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6618,90 +6618,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Independent directors: less informed, but better selected? New evidence from a two-way director-firm fixed effect model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Cavaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Crifo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rebérioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenael Roudaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6719,90 +6719,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Independent directors: less informed, but better selected? New evidence from a two-way director-firm fixed effect model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Cavaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Crifo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Reberioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenael Roudaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6820,51 +6820,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Board independence and operating performance: Analysis on (French) company and individual data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Cavaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Challe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6872,51 +6872,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Crifo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rebérioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenael Roudaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6934,51 +6934,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Board independence and operating performance: Analysis on (French) company and individual data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Cavaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Challe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6986,51 +6986,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Crifo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rebérioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenael Roudaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7048,51 +7048,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The CSR-Firm Performance Missing Link: Complementarity Between Environmental, Social and Business Behavior Criteria?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Cavaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Crifo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7136,51 +7136,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La responsabilité sociale et environnementale des entreprises : mirage ou virage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Crifo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Forget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7211,64 +7211,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The price of unsustainability: An experiment with professional private equity investors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Crifo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Teyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7299,51 +7299,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Think Global, invest responsible: why the private equity industry goes green</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Crifo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Forget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7374,51 +7374,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Economics of Corporate Social Responsibility: A Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Crifo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Forget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8021,51 +8021,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La responsabilité sociale et la performance des entreprises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Cavaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Crifo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8269,51 +8269,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057877v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Crifo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Reb&#233;rioux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/jpeo-04-2022-0006" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573110v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane-Laure Arjali&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chollet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mottis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0969160X.2022.2032239" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03897930v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Arthur Diaye" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanja Pekovic" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/ER-03-2022-0154" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270118v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Kervinio" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Quinet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269939v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Durand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Gond" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3698156" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-02016756v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Louche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Busch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Marcus" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1086026619831516" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342867v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunther Capelle-Blancard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Oueghlissi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Scholtens" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbankfin.2018.11.011" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741681v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Escrig-Olmedo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846042v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas P. Lyon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Delmas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W. Maxwell" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratima Bansal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Chiroleu-Assouline" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0008125618778854" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147811v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.130.0009" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527488v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cavaco" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Roudaut" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549820v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qref.2017.04.011" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877953v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549817v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591993v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22495/jgr_v5_i2_p2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01386049v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Challe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2016.1170936" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278585v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2014.12.019" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798441v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Forget" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Teyssier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcorpfin.2014.12.006" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152210v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.117.0205" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01449951v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410644v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410617v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410626v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410618v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410590v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410566v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410565v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-012-1443-y" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439257v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ponssard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243037v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Sami" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2007.10.005" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243031v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.labeco.2007.07.002" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260797v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sami" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243029v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Boucekkine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1365100507070162" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522814v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00157138v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168293v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03898034v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Greenan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecop.164.0027" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175263v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claire Villeval" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144023v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741708v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741704v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150315v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lehmann" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150324v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00145306v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00145308v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282509v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Reberioux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549907v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Louche" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741691v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411484v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411483v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411453v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Glachant" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Hallegate" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Laurent" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Raphael" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398386v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771512v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hallegatte" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gibert (pseudonyme)" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512337v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410824v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410754v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410728v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410757v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410712v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325427v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04083394v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Guidoux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03225456v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bou Sleiman" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schmutz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://essec.hal.science/hal-00572379v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179987v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150773v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179984v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273679v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-03031831v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141666v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01401718v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951304v3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141284v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060211v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919408v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141366v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504747v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830642v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757203v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672034v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720640v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00561929v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00240715v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Mattalia" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347644v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243030v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871752v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Badosa" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bilger" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brigaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334904v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aghion" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Baron" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bureau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bompard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549843v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057877v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Crifo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Reb&#233;rioux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/jpeo-04-2022-0006" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573110v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane-Laure Arjali&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chollet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mottis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0969160X.2022.2032239" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03897930v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Arthur Diaye" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanja Pekovic" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/ER-03-2022-0154" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270118v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Kervinio" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Quinet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269939v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Durand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Gond" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3698156" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-02016756v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Louche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Busch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Marcus" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1086026619831516" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342867v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunther Capelle-Blancard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Oueghlissi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Scholtens" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbankfin.2018.11.011" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741681v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Escrig-Olmedo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846042v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas P. Lyon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Delmas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W. Maxwell" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratima Bansal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Chiroleu-Assouline" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0008125618778854" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147811v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.130.0009" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549820v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qref.2017.04.011" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527488v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cavaco" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Roudaut" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877953v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549817v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591993v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22495/jgr_v5_i2_p2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01386049v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Challe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2016.1170936" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278585v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2014.12.019" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152210v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.117.0205" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798441v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Forget" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Teyssier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcorpfin.2014.12.006" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01449951v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410644v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410617v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410626v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410590v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410618v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410566v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410565v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-012-1443-y" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439257v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ponssard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243037v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Sami" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2007.10.005" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243031v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.labeco.2007.07.002" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260797v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sami" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243029v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Boucekkine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1365100507070162" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522814v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00157138v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168293v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03898034v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Greenan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecop.164.0027" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175263v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claire Villeval" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144023v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741708v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741704v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150315v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lehmann" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150324v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00145306v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00145308v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282509v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Reberioux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549907v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Louche" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741691v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411484v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411483v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411453v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Glachant" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Hallegate" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Laurent" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Raphael" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398386v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771512v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hallegatte" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gibert (pseudonyme)" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512337v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410824v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410754v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410728v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410757v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410712v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325427v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04083394v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Guidoux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03225456v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bou Sleiman" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schmutz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://essec.hal.science/hal-00572379v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179987v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179984v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150773v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273679v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-03031831v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141666v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01401718v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951304v3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141284v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060211v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919408v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141366v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504747v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830642v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757203v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672034v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720640v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00561929v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00240715v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Mattalia" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347644v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243030v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871752v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Badosa" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bilger" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brigaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334904v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aghion" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Baron" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bureau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bompard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549843v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>