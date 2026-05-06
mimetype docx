--- v1 (2026-04-12)
+++ v2 (2026-05-06)
@@ -3116,209 +3116,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00260797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Capital Accumulation and the Transition from Specialization to Multi-tasking</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Entrepreneurship turnover and endogenous returns to ability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Crifo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Sami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macroeconomic Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1365100507070162⟩</w:t>
+              <w:t xml:space="preserve">Economic Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 25 (4), pp.585-604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.econmod.2007.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00243029v1</w:t>
+                <w:t xml:space="preserve">halshs-00522814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrepreneurship turnover and endogenous returns to ability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Human Capital Accumulation and the Transition from Specialization to Multi-tasking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raouf Boucekkine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Crifo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hind Sami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economic Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.econmod.2007.10.005⟩</w:t>
+              <w:t xml:space="preserve">Macroeconomic Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 12 (3), pp.320-344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1365100507070162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00522814v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00243029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'augmentation des inégalités est-elle le prix à payer pour l'innovation et la croissance ?</w:t>
               </w:r>
@@ -4335,203 +4335,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02282509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Financial Markets and the Transition to a Low-Carbon Economy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gouvernance d'entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rebérioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Crifo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Organization and Environment, 2018</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Revue d'Economie Financière, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01549907v1</w:t>
+                <w:t xml:space="preserve">hal-01741691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gouvernance d'entreprise</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Financial Markets and the Transition to a Low-Carbon Economy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Crifo</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Revue d'Economie Financière, 2018</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Louche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timo Busch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfred Marcus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Organization and Environment, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01741691v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01549907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'investissement socialement responsable</w:t>
               </w:r>
@@ -5863,177 +5863,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00572379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why will the Kuznets Curve always reverse ?</w:t>
+                <w:t xml:space="preserve">New Organizational Forms, Learning and Incentive-Based Inequality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Crifo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Etienne Lehmann</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00179987v1</w:t>
+                <w:t xml:space="preserve">halshs-00179984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Organizational Forms, Learning and Incentive-Based Inequality</w:t>
+                <w:t xml:space="preserve">Why will the Kuznets Curve always reverse ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Crifo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Claire Villeval</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Lehmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00179984v1</w:t>
+                <w:t xml:space="preserve">halshs-00179987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why the Kuznets Curve Will Always Reverse</w:t>
               </w:r>
@@ -7505,190 +7505,190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00561929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technological Progress, Organizational Change and the Size of the Human Resources Department</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">RSE et/ou performance financière : points de repère et pistes de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Crifo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claudio Mattalia</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Ponssard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00240715v1</w:t>
+                <w:t xml:space="preserve">hal-00347644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RSE et/ou performance financière : points de repère et pistes de recherche</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Technological Progress, Organizational Change and the Size of the Human Resources Department</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raouf Boucekkine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Crifo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Ponssard</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Mattalia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00347644v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00240715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Composition of Compensation Policy: From Cash to Fringe Benefits</w:t>
               </w:r>
@@ -8269,51 +8269,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057877v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Crifo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Reb&#233;rioux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/jpeo-04-2022-0006" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573110v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane-Laure Arjali&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chollet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mottis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0969160X.2022.2032239" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03897930v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Arthur Diaye" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanja Pekovic" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/ER-03-2022-0154" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270118v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Kervinio" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Quinet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269939v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Durand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Gond" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3698156" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-02016756v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Louche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Busch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Marcus" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1086026619831516" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342867v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunther Capelle-Blancard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Oueghlissi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Scholtens" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbankfin.2018.11.011" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741681v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Escrig-Olmedo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846042v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas P. Lyon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Delmas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W. Maxwell" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratima Bansal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Chiroleu-Assouline" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0008125618778854" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147811v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.130.0009" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549820v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qref.2017.04.011" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527488v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cavaco" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Roudaut" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877953v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549817v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591993v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22495/jgr_v5_i2_p2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01386049v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Challe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2016.1170936" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278585v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2014.12.019" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152210v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.117.0205" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798441v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Forget" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Teyssier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcorpfin.2014.12.006" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01449951v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410644v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410617v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410626v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410590v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410618v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410566v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410565v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-012-1443-y" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439257v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ponssard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243037v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Sami" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2007.10.005" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243031v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.labeco.2007.07.002" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260797v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sami" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243029v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Boucekkine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1365100507070162" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522814v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00157138v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168293v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03898034v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Greenan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecop.164.0027" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175263v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claire Villeval" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144023v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741708v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741704v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150315v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lehmann" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150324v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00145306v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00145308v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282509v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Reberioux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549907v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Louche" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741691v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411484v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411483v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411453v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Glachant" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Hallegate" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Laurent" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Raphael" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398386v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771512v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hallegatte" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gibert (pseudonyme)" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512337v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410824v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410754v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410728v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410757v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410712v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325427v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04083394v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Guidoux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03225456v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bou Sleiman" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schmutz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://essec.hal.science/hal-00572379v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179987v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179984v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150773v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273679v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-03031831v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141666v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01401718v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951304v3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141284v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060211v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919408v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141366v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504747v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830642v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757203v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672034v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720640v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00561929v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00240715v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Mattalia" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347644v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243030v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871752v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Badosa" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bilger" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brigaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334904v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aghion" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Baron" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bureau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bompard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549843v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057877v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Crifo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Reb&#233;rioux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/jpeo-04-2022-0006" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573110v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane-Laure Arjali&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chollet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mottis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0969160X.2022.2032239" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03897930v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Arthur Diaye" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanja Pekovic" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/ER-03-2022-0154" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270118v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Kervinio" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Quinet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269939v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Durand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Gond" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3698156" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-02016756v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Louche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Busch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Marcus" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1086026619831516" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342867v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunther Capelle-Blancard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Oueghlissi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Scholtens" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbankfin.2018.11.011" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741681v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Escrig-Olmedo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846042v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas P. Lyon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Delmas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W. Maxwell" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratima Bansal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Chiroleu-Assouline" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0008125618778854" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147811v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.130.0009" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549820v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qref.2017.04.011" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527488v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cavaco" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Roudaut" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877953v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549817v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591993v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22495/jgr_v5_i2_p2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01386049v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Challe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2016.1170936" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278585v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2014.12.019" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152210v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.117.0205" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798441v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Forget" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Teyssier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcorpfin.2014.12.006" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01449951v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410644v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410617v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410626v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410590v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410618v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410566v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410565v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-012-1443-y" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439257v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ponssard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243037v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Sami" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2007.10.005" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243031v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.labeco.2007.07.002" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260797v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sami" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522814v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243029v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Boucekkine" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1365100507070162" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00157138v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168293v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03898034v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Greenan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecop.164.0027" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175263v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claire Villeval" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144023v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741708v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741704v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150315v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lehmann" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150324v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00145306v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00145308v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282509v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Reberioux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741691v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549907v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Louche" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411484v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411483v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411453v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Glachant" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Hallegate" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Laurent" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Raphael" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398386v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771512v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hallegatte" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gibert (pseudonyme)" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512337v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410824v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410754v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410728v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410757v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410712v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325427v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04083394v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Guidoux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03225456v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bou Sleiman" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schmutz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://essec.hal.science/hal-00572379v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179984v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179987v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150773v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273679v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-03031831v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141666v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01401718v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951304v3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141284v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060211v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919408v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141366v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504747v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830642v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757203v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672034v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720640v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00561929v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347644v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00240715v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Mattalia" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243030v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871752v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Badosa" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bilger" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brigaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334904v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aghion" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Baron" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bureau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bompard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549843v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>