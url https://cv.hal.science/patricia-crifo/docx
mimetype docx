--- v2 (2026-05-06)
+++ v3 (2026-05-26)
@@ -4335,203 +4335,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02282509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gouvernance d'entreprise</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Financial Markets and the Transition to a Low-Carbon Economy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Crifo</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Revue d'Economie Financière, 2018</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Louche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timo Busch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfred Marcus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Organization and Environment, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01741691v1</w:t>
+                <w:t xml:space="preserve">hal-01549907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Financial Markets and the Transition to a Low-Carbon Economy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gouvernance d'entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rebérioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Crifo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Revue d'Economie Financière, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Louche</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-01549907v1</w:t>
+                <w:t xml:space="preserve">hal-01741691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'investissement socialement responsable</w:t>
               </w:r>
@@ -7505,190 +7505,190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00561929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RSE et/ou performance financière : points de repère et pistes de recherche</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Technological Progress, Organizational Change and the Size of the Human Resources Department</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raouf Boucekkine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Crifo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Ponssard</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Mattalia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00347644v1</w:t>
+                <w:t xml:space="preserve">hal-00240715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technological Progress, Organizational Change and the Size of the Human Resources Department</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">RSE et/ou performance financière : points de repère et pistes de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Crifo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Ponssard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudio Mattalia</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-00240715v1</w:t>
+                <w:t xml:space="preserve">hal-00347644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Composition of Compensation Policy: From Cash to Fringe Benefits</w:t>
               </w:r>
@@ -8269,51 +8269,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057877v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Crifo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Reb&#233;rioux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/jpeo-04-2022-0006" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573110v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane-Laure Arjali&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chollet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mottis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0969160X.2022.2032239" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03897930v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Arthur Diaye" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanja Pekovic" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/ER-03-2022-0154" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270118v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Kervinio" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Quinet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269939v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Durand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Gond" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3698156" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-02016756v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Louche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Busch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Marcus" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1086026619831516" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342867v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunther Capelle-Blancard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Oueghlissi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Scholtens" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbankfin.2018.11.011" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741681v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Escrig-Olmedo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846042v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas P. Lyon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Delmas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W. Maxwell" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratima Bansal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Chiroleu-Assouline" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0008125618778854" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147811v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.130.0009" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549820v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qref.2017.04.011" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527488v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cavaco" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Roudaut" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877953v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549817v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591993v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22495/jgr_v5_i2_p2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01386049v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Challe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2016.1170936" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278585v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2014.12.019" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152210v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.117.0205" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798441v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Forget" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Teyssier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcorpfin.2014.12.006" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01449951v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410644v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410617v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410626v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410590v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410618v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410566v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410565v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-012-1443-y" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439257v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ponssard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243037v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Sami" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2007.10.005" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243031v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.labeco.2007.07.002" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260797v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sami" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522814v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243029v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Boucekkine" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1365100507070162" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00157138v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168293v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03898034v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Greenan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecop.164.0027" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175263v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claire Villeval" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144023v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741708v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741704v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150315v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lehmann" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150324v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00145306v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00145308v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282509v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Reberioux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741691v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549907v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Louche" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411484v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411483v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411453v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Glachant" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Hallegate" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Laurent" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Raphael" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398386v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771512v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hallegatte" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gibert (pseudonyme)" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512337v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410824v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410754v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410728v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410757v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410712v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325427v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04083394v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Guidoux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03225456v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bou Sleiman" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schmutz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://essec.hal.science/hal-00572379v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179984v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179987v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150773v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273679v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-03031831v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141666v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01401718v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951304v3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141284v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060211v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919408v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141366v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504747v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830642v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757203v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672034v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720640v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00561929v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347644v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00240715v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Mattalia" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243030v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871752v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Badosa" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bilger" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brigaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334904v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aghion" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Baron" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bureau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bompard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549843v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057877v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Crifo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Reb&#233;rioux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/jpeo-04-2022-0006" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573110v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane-Laure Arjali&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chollet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mottis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0969160X.2022.2032239" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03897930v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Arthur Diaye" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanja Pekovic" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/ER-03-2022-0154" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270118v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Kervinio" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Quinet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269939v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Durand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Gond" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3698156" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-02016756v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Louche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Busch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Marcus" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1086026619831516" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342867v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunther Capelle-Blancard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Oueghlissi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Scholtens" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbankfin.2018.11.011" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741681v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Escrig-Olmedo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846042v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas P. Lyon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Delmas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W. Maxwell" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratima Bansal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Chiroleu-Assouline" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0008125618778854" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147811v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.130.0009" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549820v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qref.2017.04.011" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527488v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cavaco" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Roudaut" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877953v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549817v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591993v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22495/jgr_v5_i2_p2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01386049v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Challe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2016.1170936" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278585v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2014.12.019" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152210v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.117.0205" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798441v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Forget" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Teyssier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcorpfin.2014.12.006" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01449951v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410644v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410617v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410626v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410590v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410618v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410566v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410565v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-012-1443-y" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439257v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ponssard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243037v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Sami" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2007.10.005" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243031v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.labeco.2007.07.002" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260797v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sami" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522814v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243029v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Boucekkine" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1365100507070162" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00157138v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00168293v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03898034v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Greenan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecop.164.0027" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175263v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claire Villeval" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144023v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741708v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741704v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150315v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lehmann" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150324v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00145306v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00145308v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282509v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Reberioux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549907v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Louche" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741691v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411484v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411483v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411453v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Glachant" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Hallegate" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Laurent" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Raphael" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398386v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00771512v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hallegatte" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gibert (pseudonyme)" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512337v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410824v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410754v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410728v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410757v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410712v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325427v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04083394v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Guidoux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03225456v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bou Sleiman" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schmutz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://essec.hal.science/hal-00572379v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179984v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179987v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150773v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273679v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-03031831v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141666v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01401718v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951304v3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141284v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060211v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919408v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141366v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504747v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830642v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757203v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672034v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720640v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00561929v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00240715v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Mattalia" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347644v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243030v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871752v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Badosa" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bilger" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brigaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334904v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aghion" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Baron" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bureau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bompard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549843v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>