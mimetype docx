--- v0 (2026-03-16)
+++ v1 (2026-04-12)
@@ -242,165 +242,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04736223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les pôles : des outils pour une métropolisation rayonnante. Variations autour de l'interterritorialité institutionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Demaye-Simoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métropolisation et grands ensembles urbains (dir. Sébastien Saunier)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'harmattan, pp.163-176, 2023, 978-2-336-40879-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04317302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Regard sur l'évolution de la déconcentration de 1992 à 2022. Quel État territorial au soutien de l'action publique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Demaye-Simoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les fondements de l'administration territorialisée Les éclairages apportés par la loi d'administration territoriale de la République, Florence Lerique (dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp. 75-97, 2023, GRALE, 978-2-14-033946-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04146262v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04317302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction générale à l'ouvrage sur La cohésion des territoires. De nouveaux mots pour panser les maux.</w:t>
               </w:r>
@@ -1706,422 +1706,422 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les alliances territoriales, procédés de l'action publique solidaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Demaye-Simoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin juridique des collectivités locales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n°9, pp.567-579</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les alliances territoriales, nouveau design de l’action publique face aux défis actuels. Notion, classification et enjeux des alliances territoriales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Demaye-Simoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 122, pp.30-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04464401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les alliances territoriales, procédés de l'action publique solidaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Demaye-Simoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin juridique des collectivités locales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, n°9, pp.567-579</w:t>
+              <w:t xml:space="preserve">, 2023, 9, pp. 567-579</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Les alliances territoriales, procédés de l'action publique solidaire</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04464410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos : contexte et problématique de la manifestation. L'intercommunalité de projet, 30 ans après la loi n°92-125 du 6 février 1992 relative à l'administration territoriale de la République</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Demaye-Simoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin juridique des collectivités locales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 9, pp. 567-579</w:t>
+              <w:t xml:space="preserve">, 2022, 7/8, pp.479-481</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Avant-propos : contexte et problématique de la manifestation. L'intercommunalité de projet, 30 ans après la loi n°92-125 du 6 février 1992 relative à l'administration territoriale de la République</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04464449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les réformes territoriales à l'aune du droit de l'intercommunalité : l’irrésistible ascension de l'intercommunalité de projet depuis 1992</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Demaye-Simoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin juridique des collectivités locales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 7/8, pp.479-481</w:t>
+              <w:t xml:space="preserve">, 2022, n°7/8/2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Les réformes territoriales à l'aune du droit de l'intercommunalité : l’irrésistible ascension de l'intercommunalité de projet depuis 1992</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03896263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'intercommunalité de projet, 30 ans après la loi n°92-125 du 6 février 1992 relative à l'administration territoriale de la République : Avant-propos - contexte et problématique de la manifestation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Demaye-Simoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin juridique des collectivités locales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, n°7/8/2022</w:t>
-[...67 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2022, 7-8, pp. 479-481</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04281858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -2327,165 +2327,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03896383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le principe de libre administration autorise la modulation des aides tarifaires entre collectivités territoriales</w:t>
+                <w:t xml:space="preserve">Le principe de libre administration autorise la modulation des aides financières entre collectivités territoriales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Demaye-Simoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constitutions : Revue de droit constitutionnel appliqué</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012</w:t>
+              <w:t xml:space="preserve">, 2012, 01, pp.51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03896426v1</w:t>
+                <w:t xml:space="preserve">halshs-02226896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le principe de libre administration autorise la modulation des aides financières entre collectivités territoriales</w:t>
+                <w:t xml:space="preserve">Le principe de libre administration autorise la modulation des aides tarifaires entre collectivités territoriales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Demaye-Simoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constitutions : Revue de droit constitutionnel appliqué</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 01, pp.51</w:t>
+              <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02226896v1</w:t>
+                <w:t xml:space="preserve">hal-03896426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actualité des directives CFF : les schémas départementaux de l'éolien</w:t>
               </w:r>
@@ -3708,51 +3708,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05371189v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Demaye-Simoni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04736223v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04146262v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04317302v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04464429v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03896301v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03896323v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04317373v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03896347v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03896390v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04317347v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03896329v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03896366v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04169826v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04169812v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04169796v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04169787v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03896433v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03896440v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04736230v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04317482v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04464461v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04464401v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04281788v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04464410v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04464449v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03896263v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04281858v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03896311v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03896376v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03896383v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03896426v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226896v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03896419v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03896478v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gandet St&#233;phanie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Deharbe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03896408v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03896413v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03896403v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697781v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697796v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04464421v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04169031v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04566972v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04080898v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Mutelet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vasseur-Lambry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.26473" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03896252v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/tel-04321005v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05371189v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Demaye-Simoni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04736223v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04317302v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04146262v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04464429v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03896301v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03896323v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04317373v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03896347v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03896390v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04317347v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03896329v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03896366v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04169826v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04169812v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04169796v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04169787v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03896433v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03896440v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04736230v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04317482v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04464461v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04281788v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04464401v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04464410v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04464449v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03896263v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04281858v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03896311v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03896376v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03896383v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226896v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03896426v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03896419v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03896478v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gandet St&#233;phanie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Deharbe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03896408v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03896413v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03896403v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697781v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697796v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04464421v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04169031v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04566972v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04080898v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Mutelet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vasseur-Lambry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.26473" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03896252v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/tel-04321005v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>