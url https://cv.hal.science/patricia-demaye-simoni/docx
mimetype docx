--- v1 (2026-04-12)
+++ v2 (2026-05-13)
@@ -242,165 +242,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04736223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Regard sur l'évolution de la déconcentration de 1992 à 2022. Quel État territorial au soutien de l'action publique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Demaye-Simoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les fondements de l'administration territorialisée Les éclairages apportés par la loi d'administration territoriale de la République, Florence Lerique (dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp. 75-97, 2023, GRALE, 978-2-14-033946-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04146262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les pôles : des outils pour une métropolisation rayonnante. Variations autour de l'interterritorialité institutionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Demaye-Simoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropolisation et grands ensembles urbains (dir. Sébastien Saunier)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'harmattan, pp.163-176, 2023, 978-2-336-40879-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04317302v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04146262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction générale à l'ouvrage sur La cohésion des territoires. De nouveaux mots pour panser les maux.</w:t>
               </w:r>
@@ -733,165 +733,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03896347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Avant- propos à l'ouvrage sur le renforcement de la limitation du cumul des mandats et des fonctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Demaye-Simoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le renforcement de la limitation du cumul des mandats et des fonctions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Artois Presses Université (APU), pp. 13-16, 2016, 978-2-84832-239-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04317347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les sociétés publiques locales, une modalité de coopération entre les collectivités territoriales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Demaye-Simoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sociétés publiques locales. Entre volonté politique, esprit d'entreprise et concurrence (dir. P. Meunier, M-A Vanneaux M. Viviano et T. Delavenne)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, coll. Logiques juridiques, L'Harmattan, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03896390v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04317347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'inscription du mandat intercommunal dans la législation sur le cumul</w:t>
               </w:r>
@@ -1706,165 +1706,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les alliances territoriales, nouveau design de l’action publique face aux défis actuels. Notion, classification et enjeux des alliances territoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Demaye-Simoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 122, pp.30-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04464401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les alliances territoriales, procédés de l'action publique solidaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Demaye-Simoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin juridique des collectivités locales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, n°9, pp.567-579</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04281788v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04464401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les alliances territoriales, procédés de l'action publique solidaire</w:t>
               </w:r>
@@ -1913,234 +1913,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04464410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avant-propos : contexte et problématique de la manifestation. L'intercommunalité de projet, 30 ans après la loi n°92-125 du 6 février 1992 relative à l'administration territoriale de la République</w:t>
+                <w:t xml:space="preserve">L'intercommunalité de projet, 30 ans après la loi n°92-125 du 6 février 1992 relative à l'administration territoriale de la République : Avant-propos - contexte et problématique de la manifestation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Demaye-Simoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin juridique des collectivités locales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 7/8, pp.479-481</w:t>
+              <w:t xml:space="preserve">, 2022, 7-8, pp. 479-481</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04464449v1</w:t>
+                <w:t xml:space="preserve">hal-04281858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les réformes territoriales à l'aune du droit de l'intercommunalité : l’irrésistible ascension de l'intercommunalité de projet depuis 1992</w:t>
+                <w:t xml:space="preserve">Avant-propos : contexte et problématique de la manifestation. L'intercommunalité de projet, 30 ans après la loi n°92-125 du 6 février 1992 relative à l'administration territoriale de la République</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Demaye-Simoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin juridique des collectivités locales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, n°7/8/2022</w:t>
+              <w:t xml:space="preserve">, 2022, 7/8, pp.479-481</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03896263v1</w:t>
+                <w:t xml:space="preserve">hal-04464449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'intercommunalité de projet, 30 ans après la loi n°92-125 du 6 février 1992 relative à l'administration territoriale de la République : Avant-propos - contexte et problématique de la manifestation</w:t>
+                <w:t xml:space="preserve">Les réformes territoriales à l'aune du droit de l'intercommunalité : l’irrésistible ascension de l'intercommunalité de projet depuis 1992</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Demaye-Simoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin juridique des collectivités locales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 7-8, pp. 479-481</w:t>
+              <w:t xml:space="preserve">, 2022, n°7/8/2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04281858v1</w:t>
+                <w:t xml:space="preserve">hal-03896263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méli-mélo dans le bloc communal : la gouvernance de l'eau et de assainissement à l'épreuve de la standardisation</w:t>
               </w:r>
@@ -2327,165 +2327,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03896383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le principe de libre administration autorise la modulation des aides financières entre collectivités territoriales</w:t>
+                <w:t xml:space="preserve">Le principe de libre administration autorise la modulation des aides tarifaires entre collectivités territoriales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Demaye-Simoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constitutions : Revue de droit constitutionnel appliqué</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 01, pp.51</w:t>
+              <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02226896v1</w:t>
+                <w:t xml:space="preserve">hal-03896426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le principe de libre administration autorise la modulation des aides tarifaires entre collectivités territoriales</w:t>
+                <w:t xml:space="preserve">Le principe de libre administration autorise la modulation des aides financières entre collectivités territoriales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Demaye-Simoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constitutions : Revue de droit constitutionnel appliqué</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012</w:t>
+              <w:t xml:space="preserve">, 2012, 01, pp.51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03896426v1</w:t>
+                <w:t xml:space="preserve">halshs-02226896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actualité des directives CFF : les schémas départementaux de l'éolien</w:t>
               </w:r>
@@ -2955,401 +2955,401 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petites affiches, Gazette du Palais, La Loi, Le Quotidien juridique [Titre actuel : Petites affiches]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03697796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La cohésion des territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Demaye-Simoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Berger-Levrault. 2022, 978-2-7013-2170-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04566972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Explorer le champ lexical de l’égalité femme/homme » - Déclinaisons pluridisciplinaires d’un même principe juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Demaye-Simoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Mutelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Vasseur-Lambry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Artois Presses Université, 408 p., 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.apu.26473⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04080898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interview sur la différenciation territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Demaye-Simoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04464421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Responsabiliser les intercommunalités intégrées : la question de la responsabilité politique », CEP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Demaye-Simoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04169031v1</w:t>
-              </w:r>
-[...193 lines deleted...]
-                <w:t xml:space="preserve">hal-04080898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3708,51 +3708,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05371189v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Demaye-Simoni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04736223v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04317302v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04146262v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04464429v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03896301v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03896323v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04317373v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03896347v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03896390v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04317347v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03896329v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03896366v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04169826v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04169812v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04169796v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04169787v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03896433v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03896440v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04736230v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04317482v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04464461v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04281788v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04464401v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04464410v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04464449v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03896263v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04281858v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03896311v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03896376v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03896383v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226896v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03896426v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03896419v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03896478v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gandet St&#233;phanie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Deharbe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03896408v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03896413v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03896403v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697781v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697796v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04464421v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04169031v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04566972v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04080898v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Mutelet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vasseur-Lambry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.26473" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03896252v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/tel-04321005v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05371189v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Demaye-Simoni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04736223v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04146262v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04317302v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04464429v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03896301v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03896323v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04317373v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03896347v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04317347v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03896390v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03896329v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03896366v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04169826v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04169812v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04169796v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04169787v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03896433v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03896440v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04736230v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04317482v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04464461v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04464401v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04281788v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04464410v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04281858v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04464449v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03896263v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03896311v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03896376v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03896383v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03896426v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226896v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03896419v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03896478v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gandet St&#233;phanie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Deharbe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03896408v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03896413v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03896403v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697781v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697796v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04566972v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04080898v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Mutelet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vasseur-Lambry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.26473" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04464421v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04169031v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03896252v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/tel-04321005v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>