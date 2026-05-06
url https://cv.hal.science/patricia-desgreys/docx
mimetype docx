--- v0 (2026-03-16)
+++ v1 (2026-05-06)
@@ -1441,533 +1441,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02287579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-Digital Calibration of Timing Skews for TIADCs Using The Polyphase Decomposition</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Asynchronous Delta-Modulator Based A/D Converter for an Electronic System Prototyping Platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarik Graba</w:t>
+                <w:t xml:space="preserve">Wassim Hussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Fakhoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Desgreys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Blaquière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Savaria</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems II: Express Briefs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 63 (1), pp.99-103</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 63 (6)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01271601v1</w:t>
+                <w:t xml:space="preserve">hal-02287300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Asynchronous Delta-Modulator Based A/D Converter for an Electronic System Prototyping Platform</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hussein Fakhoury</w:t>
+                <w:t xml:space="preserve">Hardware implementation of subsampled adaptive subband digital predistortion algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dang-Kièn Germain Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghyslain Gagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Desgreys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Y. Savaria</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Loumeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 89 (1), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10470-016-0791-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02287300v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02287407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compressive Sampling for efficient astrophysical signals digitizing: from compressibility study to data recovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosra Gargouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yosra Gargouri</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Patrick Loumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Cecconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Desgreys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Astronomical Instrumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 5 (4), pp.1641020. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/S2251171716410208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02287408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardware implementation of subsampled adaptive subband digital predistortion algorithm</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Gagnon</w:t>
+                <w:t xml:space="preserve">All-Digital Calibration of Timing Skews for TIADCs Using The Polyphase Decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han Le Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. M. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chadi Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Graba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Desgreys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems II: Express Briefs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 63 (1), pp.99-103</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02287407v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01271601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Time-Quantized Pseudo-Random Sampling for Green Communication</w:t>
               </w:r>
@@ -2113,51 +2113,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dang-Kièn Germain Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Desgreys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Loumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Ridgers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2255,51 +2255,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dang-Kièn Germain Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Desgreys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Loumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Ridgers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2398,51 +2398,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Ghazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Desgreys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Loumeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transactions on Systems, Signals and Devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 5 (4), pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2735,247 +2735,247 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piecewise NARX Behavioral Model for RF Power Amplifiers in 5G Applications</w:t>
+                <w:t xml:space="preserve">Efficient Negative Weight Realization for Analog Resistive Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thuy T. Pham</w:t>
+                <w:t xml:space="preserve">Zulal Kiraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dang-Kièn Germain Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Desgreys</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 7th IEEE International Conference on Artificial Intelligence Circuits and Systems (AICAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">68th IEEE International Midwest Symposium on Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Aug 2025, Lansing, MI, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05224409v1</w:t>
+                <w:t xml:space="preserve">hal-05230077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Negative Weight Realization for Analog Resistive Neural Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Piecewise NARX Behavioral Model for RF Power Amplifiers in 5G Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuy T. Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dang-Kièn Germain Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reda Mohellebi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Almairac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zulal Kiraz</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carolina Pedrosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">68th IEEE International Midwest Symposium on Circuits and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Aug 2025, Lansing, MI, United States</w:t>
+              <w:t xml:space="preserve">2025 7th IEEE International Conference on Artificial Intelligence Circuits and Systems (AICAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05230077v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05224409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NARX Neural Network Bandwidth Generalization Capability in Power Amplifier Modeling</w:t>
               </w:r>
@@ -3000,51 +3000,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dang-Kièn Germain Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayeb H C. Bouazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Almairac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Desgreys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3117,51 +3117,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayeb Bouazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dang-Kièn Germain Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reda Mohellebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Desgreys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4062,402 +4062,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03330079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feature selection algorithms for flexible analog-to-feature converter</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Fercoq</w:t>
+                <w:t xml:space="preserve">Digital Interpolating Phase Modulator Implementation for Outphasing PA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Souza Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dang-Kièn Germain Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Desgreys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 18th IEEE International New Circuits and Systems Conference (NEWCAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2020, Montréal, Canada. pp.186-189, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/NEWCAS49341.2020.9159817⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2020, Montréal, Canada. pp.259-262, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NEWCAS49341.2020.9159834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02927208v1</w:t>
+                <w:t xml:space="preserve">hal-02912771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Interpolating Phase Modulator Implementation for Outphasing PA</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dang-Kièn Germain Pham</w:t>
+                <w:t xml:space="preserve">Feature selection algorithms for flexible analog-to-feature converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Back</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fercoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Desgreys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 18th IEEE International New Circuits and Systems Conference (NEWCAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2020, Montréal, Canada. pp.259-262, </w:t>
+              <w:t xml:space="preserve">, Jun 2020, Montréal, Canada. pp.186-189, </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NEWCAS49341.2020.9159834⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/NEWCAS49341.2020.9159817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02912771v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02927208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Analytical Boundary Condition for Optimized Outphasing PA Design</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ayssar Serhan</w:t>
+                <w:t xml:space="preserve">Physically-Derived 3-Box Power Amplifier Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Soleiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dang-Kièn Germain Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chadi Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Desgreys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Giry</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Kamarei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International New Circuits and Systems Conference (NEWCAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Munich, Germany. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/NEWCAS44328.2019.8961239⟩</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NEWCAS44328.2019.8961231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02296297v1</w:t>
+                <w:t xml:space="preserve">hal-02274819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude et Dimensionnement d’un Amplificateur de Puissance de Type Outphasing</w:t>
+                <w:t xml:space="preserve">New Analytical Boundary Condition for Optimized Outphasing PA Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joe Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayssar Serhan</w:t>
@@ -4471,220 +4471,220 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dang-Kièn Germain Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Desgreys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Giry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes (JNM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International New Circuits and Systems Conference (NEWCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Munich, Germany. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NEWCAS44328.2019.8961239⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02296308v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02296297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physically-Derived 3-Box Power Amplifier Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elias Soleiman</w:t>
+                <w:t xml:space="preserve">Étude et Dimensionnement d’un Amplificateur de Puissance de Type Outphasing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Bachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayssar Serhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dang-Kièn Germain Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Desgreys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mahmoud Kamarei</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Giry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International New Circuits and Systems Conference (NEWCAS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Nationales Microondes (JNM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NEWCAS44328.2019.8961231⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02274819v1</w:t>
+                <w:t xml:space="preserve">hal-02296308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human Body Communication Channel Characterization for Leadless Cardiac Pacemakers</w:t>
               </w:r>
@@ -4921,64 +4921,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FFT-Based Limited Subband Digital Predistortion Technique for Ultra Wideband 5G Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dang-Kièn Germain Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghyslain Gagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kaddoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5235,51 +5235,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02288003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filter Assisted Memory Polynomial Predistortion for Small-Cell Base Stations</w:t>
+                <w:t xml:space="preserve">An FIR Memory Polynomial Predistorter for Wideband RF Power Amplifiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venkata Narasimha Manyam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dang-Kièn Germain Pham</w:t>
@@ -5297,1103 +5297,1103 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Chadi Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Desgreys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COLLOQUE NATIONAL du GDR SoC/SiP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International New Circuits and Systems Conference (NEWCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Strasbourg, France. pp.249-252, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NEWCAS.2017.8010152⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02287609v1</w:t>
+                <w:t xml:space="preserve">hal-02287585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An FIR Memory Polynomial Predistorter for Wideband RF Power Amplifiers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wideband Power Amplifier Predistortion: Trends, Challenges and Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Desgreys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venkata Narasimha Manyam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Tchambake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dang-Kièn Germain Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadi Jabbour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patricia Desgreys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International New Circuits and Systems Conference (NEWCAS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on ASIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Guiyang, China. pp.100-103, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ASICON.2017.8252421⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NEWCAS.2017.8010152⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02287585v1</w:t>
+                <w:t xml:space="preserve">hal-01685329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wideband Power Amplifier Predistortion: Trends, Challenges and Solutions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analog-to-Information Converter design for low-power acquisition of astrophysical signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosra Gargouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Loumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Cecconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Desgreys</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Chadi Jabbour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on ASIC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International New Circuits and Systems Conference (NEWCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Strasbourg, France. pp.113-116, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NEWCAS.2017.8010118⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ASICON.2017.8252421⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01685329v1</w:t>
+                <w:t xml:space="preserve">hal-02287612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analog-to-Information Converter design for low-power acquisition of astrophysical signals</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Cecconi</w:t>
+                <w:t xml:space="preserve">Filter Assisted Memory Polynomial Predistortion for Small-Cell Base Stations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venkata Narasimha Manyam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dang-Kièn Germain Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chadi Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Desgreys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International New Circuits and Systems Conference (NEWCAS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COLLOQUE NATIONAL du GDR SoC/SiP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NEWCAS.2017.8010118⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02287612v1</w:t>
+                <w:t xml:space="preserve">hal-02287609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Défis techniques pour la pré-distortion dans les pico-cells 5G</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Venkata Narasimha Manyam</w:t>
+                <w:t xml:space="preserve">Single-ended/differential 2.5-GS/s double switching Track-and-hold amplifier with 26GHz bandwidth in SiGe BiCMOS technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Desgreys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Corbière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique GDR Ondes "Amplificateurs de puissance pour applications 5G"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium (IMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, San Francisco, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MWSYM.2016.7540033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02915044v1</w:t>
+                <w:t xml:space="preserve">hal-02412205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ECHANTILLONNAGE COMPRIME POUR LES SIGNAUX ASTROPHYSIQUES</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Cecconi</w:t>
+                <w:t xml:space="preserve">Défis techniques pour la pré-distortion dans les pico-cells 5G</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dang-Kièn Germain Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venkata Narasimha Manyam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Desgreys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème colloque du GDR SoC-SiP 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t>
+              <w:t xml:space="preserve">Journée thématique GDR Ondes "Amplificateurs de puissance pour applications 5G"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01358618v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-channel Sigma Delta modulator for subband digital predistortion with LTE signals</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chadi Jabbour</w:t>
+                <w:t xml:space="preserve">ECHANTILLONNAGE COMPRIME POUR LES SIGNAUX ASTROPHYSIQUES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosra Gargouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Loumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Cecconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Desgreys</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Loumeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International New Circuits and Systems Conference (NEWCAS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11ème colloque du GDR SoC-SiP 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01613851v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01358618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation techniques for timing mismatch in Time-interleaved Analog-to-Digital Converters: Limitations and solutions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Han Le Duc</w:t>
+                <w:t xml:space="preserve">A multi-channel Sigma Delta modulator for subband digital predistortion with LTE signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Tchambake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Dang-Kièn Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadi Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Desgreys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V. T. Nguyen</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Loumeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ICECS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International New Circuits and Systems Conference (NEWCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Vancouver, Canada. pp.1 - 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NEWCAS.2016.7604802⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02412484v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01613851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-ended/differential 2.5-GS/s double switching Track-and-hold amplifier with 26GHz bandwidth in SiGe BiCMOS technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Meyer</w:t>
+                <w:t xml:space="preserve">Estimation techniques for timing mismatch in Time-interleaved Analog-to-Digital Converters: Limitations and solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han Le Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chadi Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Desgreys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rémi Corbière</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. T. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium (IMS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE ICECS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Monaco, Monaco</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02412205v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02412484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compressed Sensing for astrophysical Signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosra Gargouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yosra Gargouri</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Patrick Loumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Cecconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Desgreys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6431,90 +6431,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compressed Sampling for Astrophysical Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Loumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yosra Gargouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Cecconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Desgreys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6677,90 +6677,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suiveur-bloqueur asymétrique/symétrique de bande passante 20GHz en technologie SiGe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Desgreys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6824,51 +6824,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Tchambake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Desgreys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Loumeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNRDM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6893,77 +6893,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d'un CAN Σ∆ passe-bandè a temps continu pour la linéarisation d'amplificateurs de puissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelly Tchambake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Desgreys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Loumeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du Réseau Doctoral en Micro-nanoélectronique </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6982,252 +6982,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01612056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital distortion compensation for wideband direct digitization RF receiver</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphael Vansebrouck</w:t>
+                <w:t xml:space="preserve">Digital Calibration of Clock Skews in TIADC for the Direct-Sampling Receiver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han Le Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. M. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Desgreys</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">van Tam Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NEWCAS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JNRDM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01225467v1</w:t>
+                <w:t xml:space="preserve">hal-02287189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Calibration of Clock Skews in TIADC for the Direct-Sampling Receiver</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. M. Nguyen</w:t>
+                <w:t xml:space="preserve">Digital distortion compensation for wideband direct digitization RF receiver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Vansebrouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Desgreys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Tam Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNRDM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NEWCAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Grenoble, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NEWCAS.2015.7182109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02287189v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01225467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hardware Implementation of All Digital Calibration for Undersampling TIADCs</w:t>
               </w:r>
@@ -7252,51 +7252,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. M. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadi Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Graba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Desgreys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7332,477 +7332,477 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02287188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fully Digital Background Calibration of Timing Skew in Undersampling TI-ADC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Han Le Duc</w:t>
+                <w:t xml:space="preserve">Performance study of nonlinearities blind correction in wideband receivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Vansebrouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadi Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Desgreys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V. T. Nguyen</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Tam Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Circuits and Systems Conference (NEWCAS), 2014 IEEE 12th International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICECS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Marseille, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICECS.2014.7049990⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02412166v1</w:t>
+                <w:t xml:space="preserve">hal-01225463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Subsampled Adaptive Subband Digital Predistortion Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dang-Kièn Germain Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghyslain Gagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Desgreys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Loumeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International New Circuits and Systems Conference (NEWCAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Trois-Rivières, Canada. pp.25-28, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NEWCAS.2014.6933976⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02286954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance study of nonlinearities blind correction in wideband receivers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chadi Jabbour</w:t>
+                <w:t xml:space="preserve">Simulation methodology for Track-and-Hold microwave circuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Desgreys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">van Tam Nguyen</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICECS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque du GDR SoC-SiP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICECS.2014.7049990⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01225463v1</w:t>
+                <w:t xml:space="preserve">hal-02412070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation methodology for Large-Bandwidth Track-and-Hold microwave circuit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Desgreys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7834,459 +7834,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02412071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation methodology for Track-and-Hold microwave circuit</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Meyer</w:t>
+                <w:t xml:space="preserve">CMOS Analog to Digital Converters : State-of-the-Art and perspectives in Digital Communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Fakhoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Loumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Desgreys</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">V. Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du GDR SoC-SiP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">3rd Workshop on Spectrum Monitoring of Space Signals and related Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02412070v1</w:t>
+                <w:t xml:space="preserve">hal-02286998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CMOS Analog to Digital Converters : State-of-the-Art and perspectives in Digital Communications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Loumeau</w:t>
+                <w:t xml:space="preserve">A Fully Digital Background Calibration of Timing Skew in Undersampling TI-ADC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han Le Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chadi Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Desgreys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. T. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Workshop on Spectrum Monitoring of Space Signals and related Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Toulouse, France</w:t>
+              <w:t xml:space="preserve">New Circuits and Systems Conference (NEWCAS), 2014 IEEE 12th International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Trois-Rivières, Canada. pp.53-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02286998v1</w:t>
+                <w:t xml:space="preserve">hal-02412166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linéarisation du récepteur : Post-distorsion numérique, Introduction et Simulations</w:t>
+                <w:t xml:space="preserve">Méthodes de linéarisation d'un récepteur large bande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Vansebrouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Desgreys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">van Tam Nguyen</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. T. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR SOC-SIP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01225454v1</w:t>
+                <w:t xml:space="preserve">hal-02412009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes de linéarisation d'un récepteur large bande</w:t>
+                <w:t xml:space="preserve">Linéarisation du récepteur : Post-distorsion numérique, Introduction et Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Vansebrouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Desgreys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V. T. Nguyen</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Tam Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR SOC-SIP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02412009v1</w:t>
+                <w:t xml:space="preserve">hal-01225454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of subband quantization on DPD correction performance</w:t>
               </w:r>
@@ -8311,51 +8311,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Desgreys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazen Abi Hussein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Loumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Venard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8415,51 +8415,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Fully Digital Background Calibration of Timing Skew in TI-ADC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Han Le Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. T. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Desgreys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8517,611 +8517,611 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02286956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized new ADC architecture using ΣΔ modulators for nonlinearly distorted signals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dang-Kièn Germain Pham</w:t>
+                <w:t xml:space="preserve">A Background Extraction Technique for Bandwdth Mismatch Error in a Two-channel Time-Interleaved ADC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Ghanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Desgreys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Loumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tim Ridgers</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Biallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gandy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Circuits and Systems Conference (NEWCAS), 2012 IEEE 10th International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Newcas Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Montreal, Canada. pp.353-356</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00761893v1</w:t>
+                <w:t xml:space="preserve">hal-02411886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing and validating high level design parameters of ADC for PA Linearization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dang-Kièn Germain Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Desgreys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Loumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Giacometti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Design, Automation and Test in Europe Conference and Exhibition DATE 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00761605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Background Extraction Technique for Bandwdth Mismatch Error in a Two-channel Time-Interleaved ADC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fatima Ghanem</w:t>
+                <w:t xml:space="preserve">Optimized new ADC architecture using ΣΔ modulators for nonlinearly distorted signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dang-Kièn Germain Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Desgreys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Loumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Gandy</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Ridgers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Newcas Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Circuits and Systems Conference (NEWCAS), 2012 IEEE 10th International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Montréal, Canada. pp.245-248, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NEWCAS.2012.6329002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02411886v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00761893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CAN large bande pour la linéarisation des amplificateurs de puissance pour station de base</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Beyond 3G wideband and high linearity ADCs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Desgreys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ghanem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dang-Kièn Germain Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Fakhoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Loumeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Timothy Ridgers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque National du GdR SoC-SiP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Faible Tension Faible Consommation (FTFC), 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Marrakech, Morocco. pp.59-62, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FTFC.2011.5948918⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00761363v1</w:t>
+                <w:t xml:space="preserve">hal-00761356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond 3G wideband and high linearity ADCs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CAN large bande pour la linéarisation des amplificateurs de puissance pour station de base</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dang-Kièn Germain Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Desgreys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Loumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Ridgers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faible Tension Faible Consommation (FTFC), 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque National du GdR SoC-SiP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/FTFC.2011.5948918⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00761356v1</w:t>
+                <w:t xml:space="preserve">hal-00761363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RSFQ comparator behaviour modelling for sigma-delta bandpass ADC application with VHDL-AMS</w:t>
               </w:r>
@@ -9133,51 +9133,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Guelaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Desgreys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Loumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Febvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9267,51 +9267,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Ghazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Desgreys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Loumeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2008 IEEE 3rd International Conference on Design and Technology of Integrated Systems in Nanoscale Era</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Tozeur, Tunisia. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10055,51 +10055,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural Network based 5G Power Amplifier Modeling on MATLAB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy T. Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dang-Kièn G. Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10347,51 +10347,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03329985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a flexible analog-to-feature converter for smart acquisition of biological signals</w:t>
+                <w:t xml:space="preserve">Conception d’un convertisseur analogique-paramètres pour l’acquisition intelligente de signaux biologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Back</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Chollet</w:t>
@@ -10409,97 +10409,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fercoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Desgreys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Junior Conference on Data Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Paris-Saclay, France</w:t>
+              <w:t xml:space="preserve">Colloque du GDR SOC2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02303823v1</w:t>
+                <w:t xml:space="preserve">hal-02296321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d’un convertisseur analogique-paramètres pour l’acquisition intelligente de signaux biologiques</w:t>
+                <w:t xml:space="preserve">Design of a flexible analog-to-feature converter for smart acquisition of biological signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Back</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Chollet</w:t>
@@ -10517,73 +10517,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fercoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Desgreys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du GDR SOC2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Junior Conference on Data Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris-Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02296321v1</w:t>
+                <w:t xml:space="preserve">hal-02303823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of superconducting analog-to-digital converter front-end for improved resolution and large dynamic range</w:t>
               </w:r>
@@ -10608,51 +10608,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hèla Gassara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Desgreys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Loumeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Superconductivity and Magnetism (ICSM 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Antalya, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11242,51 +11242,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital post-distortion of radio receivers and analog-to-digital converters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bryce Minger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Vansebrouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chady Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11546,51 +11546,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Corbière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11638,77 +11638,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif échantillonneur- bloqueur de signal électrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Corbière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11782,51 +11782,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dang-Kièn Germain Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Desgreys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Loumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Ridgers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11889,51 +11889,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non Sum-Separable Energy Systems Consideration for Equilibrium Propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zulal Kiraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dang-Kièn Germain Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12247,51 +12247,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795024v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rivet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Desgreys" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Deltimple" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Frapp&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bourdel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCAS.2024.3410911" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04609477v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Manokhin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chollet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24030999" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03581457v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Back" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fercoq" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03765642v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Bachi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayssar Serhan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang-Kien Germain Pham" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Parat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Reynier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2022.3185174" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330908v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Maldari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Jabbour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Haddab" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945273v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Albatat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Bergsland" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2020.2980205" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02096477v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Soleiman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang-Ki&#232;n Germain Pham" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Kamarei" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2018.5411" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02096815v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Shokair" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Beydoun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-018-1347-6" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287906v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkata Narasimha Manyam" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-018-1263-9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287409v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Le Duc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Nguyen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jamin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2016.2645978" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287579v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Vansebrouck" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01271601v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Graba" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287300v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Hussain" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Fakhoury" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Blaqui&#232;re" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Savaria" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287408v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Gargouri" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Petit" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Loumeau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Cecconi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2251171716410208" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287407v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghyslain Gagnon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gagnon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-016-0791-4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286950v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Maalej" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Ben Romdhane" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiheb Rebai" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Ghazel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2014.2319692" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286754v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Ridgers" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Monnerie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-013-0148-1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C578728743D53ECBBAF4E81A8D56692323F0D1E5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761830v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Ridgers" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2012.0533" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286756v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275172v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeno Toffano" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Pez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Herve" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brun Le" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2003.818348" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181718v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Riffaud-Desgreys" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tourneur" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Garnier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05224409v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy T. Pham" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Mohellebi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Almairac" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Pedrosa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230077v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulal Kiraz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05224377v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy T Pham" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb H C. Bouazza" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NewCAS58973.2024.10666110" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05011078v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Bouazza" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS58744.2024.10558459" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04155396v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03779416v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Zulal Kiraz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS52662.2022.9842178" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04165689v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylia Thiziri Chabane" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS202256217.2022.9971047" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760060v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Beauquier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duperray David" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03331347v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Pham" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03329932v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515052v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duperray" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS53924.2021.9665600" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330079v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927208v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS49341.2020.9159817" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02912771v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Souza Franco" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS49341.2020.9159834" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02296297v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Giry" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS44328.2019.8961239" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02296308v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02274819v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS44328.2019.8961231" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02096506v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Amara" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Rattalino" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2018.8617987" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287907v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288527v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kaddoum" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2018.8585582" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287877v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2018.8351620" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288003v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287609v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287585v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2017.8010152" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01685329v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Tchambake" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASICON.2017.8252421" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287612v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Petit" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2017.8010118" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02915044v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358618v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613851v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Dang-Ki&#232;n Pham" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2016.7604802" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412484v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. T. Nguyen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412205v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meyer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Louis" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Corbi&#232;re" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2016.7540033" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412208v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412209v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287816v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tchambake" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lelandais-Perrault" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288445v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Petit" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287190v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612056v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225467v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Vansebrouck" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Tam Nguyen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2015.7182109" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287189v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287188v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412166v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286954v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2014.6933976" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225463v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2014.7049990" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412071v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412070v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286998v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225454v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412009v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02912829v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Abi Hussein" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Venard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2013.6815475" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286956v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761893v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2012.6329002" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761605v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Giacometti" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411886v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ghanem" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Biallais" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gandy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761363v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761356v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ghanem" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FTFC.2011.5948918" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04930556v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Guelaz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Febvre" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453112v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Ben-Romdhane" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2008.4540214" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166761v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gomes da Silva" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Robert" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115489v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Herv&#233;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411781v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peychet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ware" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133013v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oudinot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Snaidero" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karray" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411779v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411777v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04166116v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04165839v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang-Ki&#232;n G. Pham" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb H. C. Bouazza" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03758067v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03329985v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303823v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02296321v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04930584v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#232;la Gassara" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925498v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aurino" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouat" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C. Vill&#233;gier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Socquet-Clerc" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Renaud" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176690v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dallet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286997v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Massicotte" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286949v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Alioto" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192725v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bonnetat" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferr&#233;" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192721v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryce Minger" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chady Jabbour" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Fuch&#233;" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02274828v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digital-library.theiet.org/content/books/10.1049/pbcs040e_ch2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/PBCS040E_ch2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02296283v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Meyer" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Louis" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Petit" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412543v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761607v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230241v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00565342v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795024v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rivet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Desgreys" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Deltimple" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Frapp&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bourdel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCAS.2024.3410911" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04609477v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Manokhin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chollet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24030999" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03581457v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Back" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fercoq" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03765642v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Bachi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayssar Serhan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang-Kien Germain Pham" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Parat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Reynier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2022.3185174" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330908v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Maldari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Jabbour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Haddab" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945273v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Albatat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Bergsland" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2020.2980205" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02096477v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Soleiman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang-Ki&#232;n Germain Pham" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Kamarei" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2018.5411" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02096815v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Shokair" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Beydoun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-018-1347-6" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287906v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkata Narasimha Manyam" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-018-1263-9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287409v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Le Duc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Nguyen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jamin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2016.2645978" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287579v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Vansebrouck" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287300v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Hussain" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Fakhoury" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Blaqui&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Savaria" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287407v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghyslain Gagnon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gagnon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Loumeau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-016-0791-4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287408v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Gargouri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Petit" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Cecconi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2251171716410208" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01271601v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Graba" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286950v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Maalej" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Ben Romdhane" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiheb Rebai" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Ghazel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2014.2319692" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286754v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Ridgers" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Monnerie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-013-0148-1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C578728743D53ECBBAF4E81A8D56692323F0D1E5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761830v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Ridgers" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2012.0533" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286756v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275172v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeno Toffano" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Pez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Herve" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brun Le" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2003.818348" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181718v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Riffaud-Desgreys" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tourneur" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Garnier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230077v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulal Kiraz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05224409v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy T. Pham" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Mohellebi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Almairac" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Pedrosa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05224377v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy T Pham" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb H C. Bouazza" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NewCAS58973.2024.10666110" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05011078v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Bouazza" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS58744.2024.10558459" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04155396v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03779416v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Zulal Kiraz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS52662.2022.9842178" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04165689v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylia Thiziri Chabane" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS202256217.2022.9971047" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760060v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Beauquier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duperray David" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03331347v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Pham" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03329932v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515052v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duperray" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS53924.2021.9665600" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03330079v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02912771v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Souza Franco" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS49341.2020.9159834" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927208v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS49341.2020.9159817" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02274819v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS44328.2019.8961231" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02296297v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Giry" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS44328.2019.8961239" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02296308v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02096506v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Amara" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Rattalino" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2018.8617987" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287907v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288527v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kaddoum" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2018.8585582" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287877v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2018.8351620" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288003v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287585v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2017.8010152" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01685329v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Tchambake" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASICON.2017.8252421" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287612v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Petit" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2017.8010118" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287609v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412205v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meyer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Louis" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Corbi&#232;re" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2016.7540033" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02915044v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358618v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613851v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Dang-Ki&#232;n Pham" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2016.7604802" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412484v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. T. Nguyen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412208v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412209v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287816v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tchambake" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lelandais-Perrault" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288445v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Petit" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287190v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612056v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287189v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225467v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Vansebrouck" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Tam Nguyen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2015.7182109" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287188v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225463v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2014.7049990" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286954v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2014.6933976" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412070v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412071v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286998v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412166v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412009v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225454v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02912829v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Abi Hussein" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Venard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2013.6815475" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286956v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411886v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ghanem" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Biallais" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gandy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761605v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Giacometti" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761893v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2012.6329002" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761356v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ghanem" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FTFC.2011.5948918" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761363v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04930556v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Guelaz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Febvre" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453112v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Ben-Romdhane" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2008.4540214" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166761v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gomes da Silva" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Robert" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115489v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Herv&#233;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411781v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peychet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ware" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133013v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oudinot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Snaidero" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karray" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411779v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411777v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04166116v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04165839v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang-Ki&#232;n G. Pham" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb H. C. Bouazza" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03758067v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03329985v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02296321v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303823v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04930584v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#232;la Gassara" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925498v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aurino" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouat" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C. Vill&#233;gier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Socquet-Clerc" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Renaud" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176690v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dallet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286997v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Massicotte" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286949v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Alioto" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192725v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bonnetat" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferr&#233;" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192721v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryce Minger" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chady Jabbour" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Fuch&#233;" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02274828v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digital-library.theiet.org/content/books/10.1049/pbcs040e_ch2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/PBCS040E_ch2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02296283v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Meyer" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Louis" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Petit" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412543v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761607v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230241v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00565342v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>