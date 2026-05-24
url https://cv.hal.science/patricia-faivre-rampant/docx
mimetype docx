--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -126,7340 +126,7340 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linkage and association mapping coupled with pan-genome analyses of Vat homologs reveal QTLs and alleles for aphid resistance in melon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Belinchon-Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Coindre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Monnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Berard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Canaguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05599251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intra-specific NLR allelic diversity and genomic landscape for plant resistance association studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Belinchon-Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Berard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Canaguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Le-Clainche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mistral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05363423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synchronous effective population size changes and genetic stability of forest trees through glacial cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Milesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chedly Kastally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dauphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Cervantes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Bagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04210059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanopore adaptive sampling to identify the NLR-gene family in melon (Cucumis melo L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Belinchon-Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Berard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Canaguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Chovelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Cruaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04670606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (53)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assembly and annotation of the 'Golden Delicious' Doubled-Haploid GDDH18 apple genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Salson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Cournol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Hanteville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Hinsinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">G3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/g3journal/jkag104/8662901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05606946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuclear and organelle genome assemblies of 5 Cucumis melo L. accessions, Ananas, Canton, PI 414723, Vedrantais, and Zhimali, belonging to diverse botanical groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Belinchon-Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Canaguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Le-Clainche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rittener-Ruff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">G3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 15 (7), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/g3journal/jkaf098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05193547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanopore adaptive sampling to identify the NLR gene family in melon (Cucumis melo L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Belinchon-Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Canaguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Chovelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Cruaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 26, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12864-025-11295-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04957046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromosome-scale assembly of European flax (Linum usitatissimum L.) genotypes and pangenomic analysis provide genomic tools to improve breeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris B Demenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adama Ndar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe P Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien D Hinsinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Marande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 26 (1), pp.1008. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12864-025-12248-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05363409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resilience of genetic diversity in forest trees over the Quaternary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chedly Kastally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Cervantes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Bagnoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15 (1), pp.8538. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-024-52612-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04746980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Between but Not Within-Species Variation in the Distribution of Fitness Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chedly Kastally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina B Budde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. Gonzalez-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 40 (11), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/molbev/msad228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04598142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity and enrichment of breeding material for resilience in European forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanna Olsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Maria Farsakoglou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest Ecology and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 530, pp.120748. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foreco.2022.120748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04118477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxford Nanopore and Bionano Genomics technologies evaluation for plant structural variation detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Canaguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Magdelenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Belser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 23 (1), pp.317. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12864-022-08499-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03977388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building a cluster of NLR genes conferring resistance to pests and pathogens: the story of the Vat gene cluster in cucurbits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Chovelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Feriche-Linares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Chadoeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Callot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Horticulture research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 8 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41438-021-00507-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03216497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NLGenomeSweeper: A tool for Genome-Wide NBS-LRR resistance gene identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas R T Toda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rustenholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Le Paslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Amselem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11 (3), pp.1-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/genes11030333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02903152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequence imputation from low density single nucleotide polymorphism panel in a black poplar breeding population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pegard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Rogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Le Paslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 20, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12864-019-5660-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02621320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oak genome reveals facets of long lifespan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Plomion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Plomion</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Joelle Amselem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 4 (7), pp.440-452. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41477-018-0172-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01820559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narrow-sense heritability and P-ST estimates of DNA methylation in three Populus nigra L. populations under contrasting water availability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Dia Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chamaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 14 (5), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11295-018-1293-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02624096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenomic Selection Is a Low-Cost and High-Throughput Method Based on Indirect Predictions: Proof of Concept on Wheat and Poplar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Rincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Paux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">G3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (12), pp.3961-3972. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1534/g3.118.200760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02291357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome sequences of populus tremula chloroplast and mitochondrion: implications for holistic poplar breeding</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Whole-genome draft assembly of Populus tremula x P. alba clone INRA 717-1B4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malte Mader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Le Paslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bounon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie A. Berard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rémi Bounon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0147209⟩</w:t>
+              <w:t xml:space="preserve">Silvae Genetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 65 (2), pp.74-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/sg-2016-0019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02641357v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the poplar pan-genome by genome-wide identification of structural variation.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Véronique Jorge</w:t>
+                <w:t xml:space="preserve">Biomass traits and candidate genes for bioenergy revealed through association genetics in coppiced European &amp;lt;em&amp;gt;Populus nigra&amp;lt;/em&amp;gt; (L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Robert Allwright</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrienne Payne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Emiliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Milner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Viger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msw161⟩</w:t>
+              <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13068-016-0603-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02636741v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole-genome draft assembly of Populus tremula x P. alba clone INRA 717-1B4</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
+                <w:t xml:space="preserve">Characterization of the poplar pan-genome by genome-wide identification of structural variation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Pinosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Giacomello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia P. Faivre-Rampant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gail Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Silvae Genetica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/sg-2016-0019⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 33 (10), pp.2706-2719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msw161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637979v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomass traits and candidate genes for bioenergy revealed through association genetics in coppiced European &amp;lt;em&amp;gt;Populus nigra&amp;lt;/em&amp;gt; (L.)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maud Viger</w:t>
+                <w:t xml:space="preserve">Genome sequences of populus tremula chloroplast and mitochondrion: implications for holistic poplar breeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgit Kersten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malte Mader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Le Paslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bounon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13068-016-0603-1⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (1), pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0147209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02639196v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02641357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decoding the oak genome: public release of sequence data, assembly, annotation and publication strategies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Plomion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Aury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Amselem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tina Alaeitabar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 16 (1), pp.254-265. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1755-0998.12425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01579667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methylome of DNase I sensitive chromatin in Populus trichocarpa shoot apical meristematic cells: a simplified approach revealing characteristics of gene-body DNA methylation in open chromatin state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lafon-Placette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia P. Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathaniel Street</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck F. Brignolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 197 (2), pp.416 - 430. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/nph.12026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02648500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The obscure events contributing to the evolution of an incipient sex chromosome in Populus: a retrospective working hypothesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Tuskan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Difazio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Gaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Harfouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 8 (3), pp.559-571. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11295-012-0495-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01267797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of BAC end sequences in oak, a keystone forest tree species, providing insight into the composition of its genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia P. Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Boussardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Bitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 12, 13 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2164-12-292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02646702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualitative and quantitative resistances to leaf rust finely mapped within two nucleotide-binding site leucine-rich repeat (NBS-LRR)-rich genomic regions of chromosome 19 in poplar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alois Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bourgait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 192 (1), pp.151-163. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2011.03786.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02652374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does maternal environmental condition during reproductive development induce genotypic selection in Picea abies ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Acheré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jeandroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Øystein Johnsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Faivre Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 65 (1), pp.1-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/forest:2007081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00884152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced resources for plant genomics: a BAC library specific for the short arm of wheat chromosome 1B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslav J. Janda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan J. Safar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie M. Kubalakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan J. Bartos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavlina P. Kovarova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 47 (6), pp.977-986. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2006.02840.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct targeting and rapid isolation of BAC clones spanning a defined chromosome region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Isidore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Scherrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Budin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional and Integrative Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 5 (2), pp.97-103. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10142-004-0127-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04198548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic architecture of qualitative and quantitative Melampsora larici-populina leaf rust resistance in hybrid poplar: genetic mapping and QTL detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia P. Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bastien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 167 (1), pp.113-127. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2005.01424.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02678676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A full saturated linkage map of Picea abies including AFLP, SSR, ESTP, 5S rDNA and morphological markers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Acheré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jeandroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Markussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 108, pp.1602-1613. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00122-004-1587-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02676269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissecting large and complex genomes: flow sorting and BAC cloning of individual chromosomes from bread wheat</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amélioration génétique des peupliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc M. Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia P. Faivre-Rampant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biofutur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 23 (247), pp.33-37</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01881414v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02672140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration génétique des peupliers</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dissecting large and complex genomes: flow sorting and BAC cloning of individual chromosomes from bread wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Bartoš</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaroslav Janda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Kubaláková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miroslav Valárik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofutur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 39 (6), pp.960-968. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2004.02179.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02672140v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01881414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissecting large and complex genomes: flow sorting and BAC cloning of individual chromosomes from bread wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Šafář</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Bartoš</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslav Janda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Kubaláková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 39 (6), pp.960-968. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2004.02179.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04198557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloroplast and mitochondrial molecular tests identify European x Japanese larch hybrids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Acheré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia P. Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Pâques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Prat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 108 (8), pp.1643-1649. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00122-004-1595-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02675543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic diversity within and among populations of Diprion pini (Hym., Diprionidae) determinated by random amplified polymorphic DNA-polymerase chain reaction of haploid males</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Baumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Schubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Heitland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 127 (5), pp.258-264</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02677357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction and characterisation of a hexaploid wheat (Triticum aestivum L.) BAC library from the reference germplasm 'Chinese Spring</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
+                <w:t xml:space="preserve">Genetic diversity within and among populations of Diprion pini (Hym., Diprionidae) determined by random amplified polymorphic DNA‐polymerase chain reaction of haploid males</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Baumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Schubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Heitland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.‐A. Auger-Rozenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Faivre Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cereal Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/BF03543362⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 127 (5), pp.258-264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1439-0418.2003.00735.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02682150v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05151321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity within and among populations of Diprion pini (Hym., Diprionidae) determined by random amplified polymorphic DNA‐polymerase chain reaction of haploid males</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patricia Faivre Rampant</w:t>
+                <w:t xml:space="preserve">Construction and characterisation of a hexaploid wheat (Triticum aestivum L.) BAC library from the reference germplasm 'Chinese Spring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Allouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graham Moore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sharp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1046/j.1439-0418.2003.00735.x⟩</w:t>
+              <w:t xml:space="preserve">Cereal Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 31 (3-4), pp.331-338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF03543362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05151321v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localisation of genomic regions controlling microdensitometric parameters of wood characteristics in hybrid larches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Arcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Pâques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Prat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 59 (5-6), pp.607-615. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/forest:2002046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00881912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localisation of genomic regions controlling microdensitometric parameters of wood characteristics in hybrid larches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Arcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Pâques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Prat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 59 (5-6), pp.607-615</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02680888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards construction of an ultra high density linkage map for Pinus pinaster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Ritter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Aragonés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torsten Markussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Acheré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Espinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 59 (5-6), pp.637-643. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/forest:2002049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00881916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation in the ability to form ectomycorrhizas in the F1 progeny of an interspecific poplar (Populus spp.) cross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Tagu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lapeyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Frey-Klett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Vion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mycorrhiza</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 10 (5), pp.237-240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02670332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifier les cultivars de peupliers</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Marqueurs moléculaires pour l'analyse des ressources génétiques et l'amélioration des plantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Santoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Prado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Prat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forêt Entreprise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 136, pp.38-39</w:t>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 9 (4), pp.311-327</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02697543v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02685126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marqueurs moléculaires pour l'analyse des ressources génétiques et l'amélioration des plantes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Identifier les cultivars de peupliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Laurans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 9 (4), pp.311-327</w:t>
+              <w:t xml:space="preserve">Forêt Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 136, pp.38-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02685126v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02697543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of AFLP, RAPD and ISSR markers to genetic mapping of European and Japanese larch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Arcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Anselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Pâques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 100 (2), pp.299-307</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02694846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A single gene cluster controls incompatibility and partial resistance to various Melampsora larici-populina races in hybrid poplars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goué-Mourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytopathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 88 (2), pp.156-163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02685243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sexual and asexual reproduction in natural stands of Populus nigra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Botanica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 110 (3), pp.257-263</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02683769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterozygosity and hybrid performance in larch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Arcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Le Guerroué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc E. Pâques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Prat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 93, pp.1274-1281</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02687838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of a variable number of ribosomal DNA loci by fluorescent in situ hybridization in Populus species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.A. Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Darmency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 39, pp.1020-1026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02689225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composantes de la résistance aux rouilles chez les peupliers : utilisation en sélection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
+                <w:t xml:space="preserve">Perspectives d'amélioration génétique des peupliers en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc M. Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Françoise Laurans</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bonduelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Delplanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 81 (3), pp.111-121</w:t>
+              <w:t xml:space="preserve">, 1995, 81 (3), pp.137-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02582039v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02582037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives d'amélioration génétique des peupliers en France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
+                <w:t xml:space="preserve">Composantes de la résistance aux rouilles chez les peupliers : utilisation en sélection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">André Delplanque</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Goue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 81 (3), pp.137-152</w:t>
+              <w:t xml:space="preserve">, 1995, 81 (3), pp.111-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02582037v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02582039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organization of nuclear ribosomal DNA and species-specific polymorphism in closely related Fraxinus excelsior and F. oxyphylla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jeandroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bervillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 91, pp.885-892</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02706402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une methode moleculaire de classement des clones de peupliers (Populus) dans les sections Tacamahaca, Aigeiros, Leuce et Leucoides par des fragments de restriction des unites ribosomiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bodergat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bervillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 315, pp.133-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02700743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ribosomal DNA studies in poplars : Populus deltoides, P. nigra, P. trichocarpa, P. maximowiczii, and P. alba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jeandroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 35 (5), pp.733-740</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02700551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid control of purity for the cytoplasm of male-sterile seed stocks by means of a dot hybridization assay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Santoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bervillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and Cellular Probes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 5, pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02699481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation d'ADN total de graines seches : application au controle des semences par des sondes moleculaires sur des depots en taches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Santoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bervillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 308, pp.95-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02725878v1</w:t>
-              </w:r>
-[...502 lines deleted...]
-                <w:t xml:space="preserve">hal-04210059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (63)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7490,51 +7490,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The genome of G. fossarum: a genomic toolkit to investigate endocrine and metabolic disruption in amphipod sentinel species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Degli Esposti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Hinsinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joao Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7654,51 +7654,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Massire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dumeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Hinsinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque INRAE Genomics 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Clermont - Ferrand, France. 1 p</w:t>
@@ -7740,51 +7740,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The genome of G. fossarum: a genomic toolkit to investigate endocrine and metabolic disruption in amphipod sentinel species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Degli Esposti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Hinsinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joao Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7852,103 +7852,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resilience of genetic diversity in forest trees over the Quaternary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chedly Kastally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Cervantes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Bagnoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th IUFRO World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IUFRO, Jun 2024, Stockholm, Sweden</w:t>
@@ -8102,64 +8102,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution des technologies de séquençage et génotypage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Faivre Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Hinsinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">séminaire INRAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Orléans (45), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8236,51 +8236,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Goulnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Pollineco</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Montpellier, France</w:t>
@@ -8303,359 +8303,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic mapping of resistance factors to Melamspora sp in Populus sp: a review</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
+                <w:t xml:space="preserve">An integrated information system dedicated to oak genomics and genetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Amselem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Viguier</w:t>
+                <w:t xml:space="preserve">Nicolas Francillonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Michotey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Letellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire interne de l'Université d'Helsinki</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">PAG XXVI Plant and Animal Genome Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, San Diego, United States. pp.27 slides</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02787407v1</w:t>
+                <w:t xml:space="preserve">hal-01839185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated information system dedicated to oak genomics and genetics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Célia Michotey</w:t>
+                <w:t xml:space="preserve">Genetic mapping of resistance factors to Melamspora sp in Populus sp: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alois Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Letellier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
+                <w:t xml:space="preserve">Brigitte Viguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAG XXVI Plant and Animal Genome Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, San Diego, United States. pp.27 slides</w:t>
+              <w:t xml:space="preserve">Séminaire interne de l'Université d'Helsinki</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01839185v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02787407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survey of genetic diversity in European Populus breeding programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pegard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INUPRAG Meeting 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Barcelone, Spain</w:t>
@@ -8723,64 +8723,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bodenes-Brezard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Plomion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Fagaceae and Nothofagaceae genetics and genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8799,277 +8799,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Napoleonian legacy in Populus nigra populations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">A new Genomic resource for Populus nigra and its deployment for genetic studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia P. Faivre-Rampant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Aurélie A. Berard</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giusi Zaina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Giacomello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUFRO Genomics and Forest Tree Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742776v1</w:t>
+                <w:t xml:space="preserve">hal-02743801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new Genomic resource for Populus nigra and its deployment for genetic studies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Napoleonian legacy in Populus nigra populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia P. Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Vincent Segura</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanina Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Le Paslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie A. Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUFRO Genomics and Forest Tree Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743801v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oak genome sequencing and evolution</w:t>
               </w:r>
@@ -9081,51 +9081,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome J. Salse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Aury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9206,64 +9206,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle J. Amselem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Aury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Francillonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tina Alaeitabar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9305,103 +9305,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêts d’approches génomiques complémentaires pour l’analyse de la diversité génétique fonctionnelle de populations naturelles de Peuplier Noir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Aluome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque EPGV 2014 "Détection, Gestion et Analyse du Polymorphisme des Génomes Végétaux"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Evry, France. 17 p</w:t>
@@ -9430,103 +9430,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New genomic tools to enhance discovery of functional diversity in natural populations of Populus nigra L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia P. Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guisi Zaina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Scalabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest Tree Breeding Conference. IUFRO 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Prague, Czech Republic</w:t>
@@ -9555,77 +9555,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of genomic resources to study the structure, function and evolution of the oak genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Plomion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle J. Amselem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Aury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bodenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9680,51 +9680,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequencing allelic BACs for exploring the level of genome heterozygosity in oak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia P. Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Pavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9805,90 +9805,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide structural variation in poplar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Pinosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Marroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia P. Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoletta Felice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9930,103 +9930,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Peuplier noir (Populus nigra L.) espèce adaptée aux changements climatiques en Loire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chamaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Barbaroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck F. Brignolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire ZAL/CNRS/CITERES : La biodiversité du bassin versant de la Loire. Facteurs déterminants et interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LTER Zone Atelier Loire. FRA., Jun 2011, Tours, France</w:t>
@@ -10055,90 +10055,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breeding poplars with durable resistance to Melampsora larici-populina leaf rust : a multidisciplinary approach to understand and delay pathogen adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10180,64 +10180,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequence and polymorphism map of the populus Nigra genome from A de novo assembly approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Giacomello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giusi Zaina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Scalabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10305,90 +10305,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité moléculaire de la région chromosomique contrôlant la résistance à la rouille foliaire dans les collections de peupliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia P. Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alois Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane R. El-Malki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10424,859 +10424,859 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a bac library and bac end sequencing for pedunculate oak (Quercus robur L.) : new tools for oak genome studies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Comparative mapping in Salicaceae: a tool for identifying important genes controlling adaptive traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Fabbrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia P. Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Emilie E. Chancerel</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Fladung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Gaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Forest Ecosystem Genomics and Adaptation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">Forest ecosystem genomics and adaptation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, San Lorenzo de El Escorial, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753048v1</w:t>
+                <w:t xml:space="preserve">hal-02755815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative mapping in Salicaceae: a tool for identifying important genes controlling adaptive traits</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Development of a bac library and bac end sequencing for pedunculate oak (Quercus robur L.) : new tools for oak genome studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia P. Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Bitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Boussardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bodenes-Brezard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Fladung</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Muriel Gaudet</w:t>
+                <w:t xml:space="preserve">Emilie E. Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest ecosystem genomics and adaptation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, San Lorenzo de El Escorial, Spain</w:t>
+              <w:t xml:space="preserve">Conference on Forest Ecosystem Genomics and Adaptation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755815v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting next-generation sequencing to obtain a whole-genome SNP collection in black poplar (Populus nigra L.)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId308" w:history="1">
+                <w:t xml:space="preserve">Next-generation sequencing as source of SNP and structural variants information to improve breeding programs in Populus nigra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Giacomello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giusi Zaina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stefania Giacomello</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Marroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Pinosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian del Fabbro</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabio Marroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest ecosystem genomics and adaptation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, San Lorenzo de El Escorial, Spain</w:t>
+              <w:t xml:space="preserve">5. International Poplar Symposium;IPS V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Orvieto, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02758125v1</w:t>
+                <w:t xml:space="preserve">hal-02755743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Next-generation sequencing as source of SNP and structural variants information to improve breeding programs in Populus nigra</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Exploiting next-generation sequencing to obtain a whole-genome SNP collection in black poplar (Populus nigra L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giusi Zaina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Giacomello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Giusi Zaina</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian del Fabbro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Scalabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Marroni</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cristian del Fabbro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Poplar Symposium;IPS V</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Orvieto, Italy</w:t>
+              <w:t xml:space="preserve">Forest ecosystem genomics and adaptation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, San Lorenzo de El Escorial, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755743v1</w:t>
+                <w:t xml:space="preserve">hal-02758125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No resistance is sacrosanct: unveiling the genes controlling quantitative resistance to Melampsora larici-populina in interspecific hybrid poplars and quantifying potential adaptation of the pathogen</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">Towards broad-spectrum resistance to Melampsora larici-populina rust in poplar: new genetic constructions and potential adaptation of the pathogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alois Bresson</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanina Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Rusts of Forest Trees Conference. IUFRO Working Party 02.07.05</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Florence, Italy</w:t>
+              <w:t xml:space="preserve">5. International Poplar Symposium;IPS V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Orvieto, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754692v1</w:t>
+                <w:t xml:space="preserve">hal-02753480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards broad-spectrum resistance to Melampsora larici-populina rust in poplar: new genetic constructions and potential adaptation of the pathogen</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">No resistance is sacrosanct: unveiling the genes controlling quantitative resistance to Melampsora larici-populina in interspecific hybrid poplars and quantifying potential adaptation of the pathogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vanina Guérin</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia P. Faivre-Rampant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alois Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Poplar Symposium;IPS V</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Orvieto, Italy</w:t>
+              <w:t xml:space="preserve">4. International Rusts of Forest Trees Conference. IUFRO Working Party 02.07.05</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753480v1</w:t>
+                <w:t xml:space="preserve">hal-02754692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking nucleotide polymorphisms in candidate genes and quantitative resistance to Melampsora larici-populina Kleb. in Populus nigra L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabella Paolucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Bitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Rusts of Forest Trees Conference. IUFRO Working Party 02.07.05</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Florence, Italy</w:t>
@@ -11299,359 +11299,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic and physical mapping of RUS, a major QTL controlling rust resistance in poplar</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Joint transcriptomic and proteomic approaches to precise the molecular basis of a major QTL (RUS) controlling quantitative rust resistance in poplar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duplessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline C. Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alois Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vanina Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant genomics and beyond</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Evry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02758455v1</w:t>
+                <w:t xml:space="preserve">hal-02756173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint transcriptomic and proteomic approaches to precise the molecular basis of a major QTL (RUS) controlling quantitative rust resistance in poplar</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Genetic and physical mapping of RUS, a major QTL controlling rust resistance in poplar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alois Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bourgait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanina Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant genomics and beyond</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Evry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756173v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrated genetic and physical map of chromosome XIX in poplar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alois Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Bitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte C. Renne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Morcx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2009 IUFRO Tree Biotechnology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Whistler, BC, Canada</w:t>
@@ -11680,51 +11680,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of genomic resources in oak to study the structure, variability, evolution and functioning of its genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Plomion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Salin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11732,51 +11732,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Frigerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bodenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Faivre Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Plant &amp; Animal genomes XV Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2007, San Diego, United States</w:t>
@@ -11805,103 +11805,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular characterisation of a major QTL for rust resistance in poplar using a proteomic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline C. Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUFRO - Tree Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Ponta Delgada, Azores, Portugal</w:t>
@@ -11930,51 +11930,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of genomic resources in oak to study the structure, variability, evolution and functioning of its genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Plomion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Salin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11982,51 +11982,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Frigerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bodenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Faivre Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tree Biotechnology 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Ponta Delgada, Portugal. 33p</w:t>
@@ -12049,359 +12049,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00337729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association mapping of resistance to rust disease in poplar</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Remise en cause du potentiel du durabilité des résistances quantitatives à Melampsora larici-populina chez le peuplier hybride interamericain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia P. Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alois Bresson</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie N. Boudet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Abdelhafid A. Bendahmane</w:t>
+                <w:t xml:space="preserve">Jean Pinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Population genetics and genomics of forest trees : from gene function to evolutionary dynamics and conservation; A joint conference of IUFRO working groups 2.04.01 (population, ecological and conservation genetics) and 2.04.10 (genomics), and COST Action E-28 (genosilva : european forest genomics network)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">6. Rencontres de Phytopathologie / Mycologie de la Société Française de Phytopathologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02758391v1</w:t>
+                <w:t xml:space="preserve">hal-02756731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remise en cause du potentiel du durabilité des résistances quantitatives à Melampsora larici-populina chez le peuplier hybride interamericain</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Association mapping of resistance to rust disease in poplar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia P. Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Frey</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alois Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louisa Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Pinon</w:t>
+                <w:t xml:space="preserve">Abdelhafid A. Bendahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Rencontres de Phytopathologie / Mycologie de la Société Française de Phytopathologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2006, Aussois, France</w:t>
+              <w:t xml:space="preserve">Population genetics and genomics of forest trees : from gene function to evolutionary dynamics and conservation; A joint conference of IUFRO working groups 2.04.01 (population, ecological and conservation genetics) and 2.04.10 (genomics), and COST Action E-28 (genosilva : european forest genomics network)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756731v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linkage mapping and QTL analysis for growth of young Pseudotsuga menziesii plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalashikam Rajender Rao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Acheré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Forestry, Wood products and Biotechnology, BIOFOR 02</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2002, Vitoria-Gasteiz, Spain</w:t>
@@ -12430,103 +12430,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of hybrids between Larix Decidua and L. Kaempferi by molecular markers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Acheré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc E. Pâques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium : Improvement of larch (larix sp.) for better growth, stem form and wood quality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, Gap, France</w:t>
@@ -12555,90 +12555,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular dissection of quantitative traits in larch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Arcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc E. Pâques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Prat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium : Improvement of larch (larix sp.) for better growth, stem form and wood quality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, Gap, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12663,64 +12663,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation génétique et moléculaire de gènes de résistance aux rouilles chez les peupliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12782,359 +12782,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02769999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One cluster of genes governs qualitative resistance of four rust races in poplar</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M.C. Lesage</w:t>
+                <w:t xml:space="preserve">Comment surmonter les difficultés des espèces forestières pour la recherche de QTL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Arcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bodenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Faivre Rampant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Frigerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Plant and animal genome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 1997, San Diego, United States</w:t>
+              <w:t xml:space="preserve">Rencontres de m2ribel 1997</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02766829v1</w:t>
+                <w:t xml:space="preserve">hal-04666203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment surmonter les difficultés des espèces forestières pour la recherche de QTL</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Frigerio</w:t>
+                <w:t xml:space="preserve">One cluster of genes governs qualitative resistance of four rust races in poplar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Miot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres de m2ribel 1997</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, Versailles, France</w:t>
+              <w:t xml:space="preserve">5. Plant and animal genome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 1997, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04666203v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02766829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of a factorial mating design for the detection of relationships between quantitative traits and RAPD markers in larch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Arcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Le Guerroué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc E. Pâques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SRIEG Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1996, Houston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13172,90 +13172,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular and genetic approaches to rust resistance (Melampsora sp.) in poplar (Populus sp.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Goué-Mourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Le Guerroué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUFRO Working PartiesSomatic Cell Genetics S2.04-07. Molecular Genetics S2.04-06</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1995, Gent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13280,103 +13280,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative traits and genetic markers: analysis of a factorial mating design in larch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Arcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Le Guerroué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc E. Pâques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Prat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUFRO Working PartiesSomatic Cell Genetics S2.04-07. Molecular Genetics S2.04-06</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1995, Gent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13414,90 +13414,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of disease resistance genes by the use of mating designs in poplars and wild cherry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Muranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Goue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SRIEG Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1996, Houston, United States</w:t>
@@ -13526,90 +13526,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic diversity of European black poplar, Populus nigra L., in France and the role of vegetative reproduction in natural stands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Le Guerroué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International poplar symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1995, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13634,103 +13634,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation génétique et moléculaire de gènes de résistance aux rouilles chez les peupliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Goue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1995, Seillac, France</w:t>
@@ -13759,103 +13759,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composantes de la résistance aux rouilles chez les peupliers : utilisation en sélection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Goue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1995, Paris, France</w:t>
@@ -13884,103 +13884,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular approaches to the study of poplar systematics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Castiglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Le Guerroué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Bisoffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International poplar symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1995, Seattle, United States</w:t>
@@ -14009,103 +14009,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative traits and genetic markers : analysis of a factorial mating design in larch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Arcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Le Guerroué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc E. Pâques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Prat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint meeting of the IUFRO International Union of Forestry Research Organizations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1995, Gent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14130,77 +14130,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorescence in situ hybridization detects a variable number of ribosomal DNA loci in poplar species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Le Guerroué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona Darmency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14238,90 +14238,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular genetics of rust resistance in a factorial mating design involving Populus trichocarpa and P. deltoides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Goue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint meeting of the IUFRO International Union of Forestry Research Organizations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1995, Gent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14346,103 +14346,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du déterminisme génétique de l'incompatibilité race-spécifique du peuplier aux rouilles à Melampsora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Goue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pinon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion du groupe de travail Marqueurs moléculaires chez les végétaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1995, Méribel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14467,90 +14467,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular genetics of rust resistance in a factorial mating design involving Populus trichocarpa and P. deltoides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Goue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International poplar symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1995, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14575,77 +14575,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction d'une carte genetique chez le peuplier : marquage et localisation des genes de resistance a Melampsora sp.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.D. Bradschaw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14683,77 +14683,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic study of poplar resistance to rusts : first results from an intra and interspecific mating design.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Convegno Internazionale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1993, Viterbo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14778,90 +14778,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RDNA variation in 10 Populus species.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bervillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Convegno Internazionale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1993, Viterbo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14886,77 +14886,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conservation des ressources genetiques de Populus nigra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 1992, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14981,77 +14981,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations phylogenetiques etablies sur la base de marqueurs moleculaires : modeles de la betterave et du peuplier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bervillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Santoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meribel 91. Seminaire du Departement de Genetique et d'Amelioration des Plantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1991, Meribel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15134,51 +15134,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustapha Boubacar-Abdou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rittener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Mistral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Leyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15246,51 +15246,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pipeline for Haplotype Frequencies Estimation from Pooled Targeted Sequencing in Maize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minguella Raphaël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Canaguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Madur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15367,64 +15367,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A chromosome-level assembly of lavender ‘Maillette’ using long-reads and a newly generated linkage map</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Canaguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Hinsinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15514,77 +15514,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of Haplotype Frequencies from Pooled Targeted Sequencing in Maize Landraces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minguella Raphaël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Canaguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Madur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Hinsinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15674,64 +15674,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Hinsinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Faivre Rampant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AG France Génomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Evry courcouronnes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15750,368 +15750,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04670299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feedback on tGBS with Allegro : Does it hit the target ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Long Reads for Long-Term Goals : A Genome Resource for Lavander Genetic Improvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berline Fopa Fomeju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Le Clainche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Canaguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Le Paslier</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Belmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAG XXX. Plant and Animal Genome</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PAG XXX Plant and Animal Genome Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, San Diego (California), United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03937923v1</w:t>
+                <w:t xml:space="preserve">hal-03937877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long Reads for Long-Term Goals : A Genome Resource for Lavander Genetic Improvement</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Feedback on tGBS with Allegro : Does it hit the target ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Canaguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Le Clainche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elodie Belmonte</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Le Paslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAG XXX Plant and Animal Genome Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PAG XXX. Plant and Animal Genome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, San Diego (California), United States. , </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/4NYHD6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03937877v1</w:t>
+                <w:t xml:space="preserve">hal-03937923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration du génome du peuplier noir : identification de variations structurales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Rogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leopoldo Sanchez Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. colloque INRAE Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Orléans, France. </w:t>
@@ -16140,103 +16140,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude du polymorphisme des génomes végétaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Hinsinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Contenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Canaguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque INRAE Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Orléans, France. </w:t>
@@ -16265,77 +16265,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short reads et trios, un duo gagnant pour l'identification de variations structurales chez le peuplier noir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Rogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Duruflé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16390,103 +16390,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fibre génomique du Lin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Hinsinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Contenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Canaguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30ème édition du Festival du Lin et de la Fibre Artistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Saint-Pierre-Le-Viger, France. </w:t>
@@ -16515,51 +16515,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La génomique au service de la lavande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Faivre Rampant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Portes ouvertes Iteipmai</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Montboucher-sur-Jabron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16584,51 +16584,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a new tool (4TREE) for adapted genome selection in European tree species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Biselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16709,103 +16709,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LONG DNA TECHNOLOGIES EVALUATION FOR PLANT STRUCTURAL VARIATIONS DETECTION : NANOPORE ONT SEQUENCING vs BIONANO GENOMICS OPTICAL MAPPING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Canaguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Magdelenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Belser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Animal Genome XXVIII Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, San Diego, United States. </w:t>
@@ -16834,103 +16834,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long DNA technologies evaluation for plant structural variations detection: Nanopore ONT sequencing vs Bionano Genomics optical mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Canaguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Magdelenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Belser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">- Plant and Animal Genome XXVIII Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, San Diego, CA, United States</w:t>
@@ -16959,64 +16959,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude du Polymorphisme des Génomes Végétaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Canaguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17203,859 +17203,859 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flower-foraging insects and their pollen loads in french permanent grasslands</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandra Novak</w:t>
+                <w:t xml:space="preserve">BSA-Seq : An efficient tool to characterize loci involved in the Poplar leaf rust resistance.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Canaguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanina Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Rogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Le Clainche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAG XXVI - Plant and Animal Genome Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, San Diego, United States. , 1 p., 2018</w:t>
+              <w:t xml:space="preserve">7. International Poplar Symposium (IPS VII)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Buenos Aires, Brazil. , 2018, IPS VII Poster Presentations</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02789644v1</w:t>
+                <w:t xml:space="preserve">hal-02737648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BSA-Seq : an efficient method to decipher a complex trait on Poplar, a highly heterozygous diploid genome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Segura</w:t>
+                <w:t xml:space="preserve">Flower-foraging insects and their pollen loads in french permanent grasslands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Farruggia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Galliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Michelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Novak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAG XXVI - Plant and Animal Genome Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, San Diego, United States. , 1 p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736419v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02789644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BSA-Seq : An efficient tool to characterize loci involved in the Poplar leaf rust resistance.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">BSA-Seq : an efficient method to decipher a complex trait on Poplar, a highly heterozygous diploid genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Canaguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Rogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Le Clainche</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Poplar Symposium (IPS VII)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Buenos Aires, Brazil. , 2018, IPS VII Poster Presentations</w:t>
+              <w:t xml:space="preserve">PAG XXVI - Plant and Animal Genome Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, San Diego, United States. , 1 p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737648v1</w:t>
+                <w:t xml:space="preserve">hal-02736419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary training of a genomic evaluation in a breeding pedigree of Populus nigra L.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detection of WUE positional candidate genes by combining QTL maps and BAC sequencing with the annotated oak genome sequence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Francillonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Pégard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patricia P. Faivre-Rampant</w:t>
+                <w:t xml:space="preserve">Catherine Bodenes-Brezard Bodénès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facundo Munoz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Odile Rogier</w:t>
+                <w:t xml:space="preserve">François Ehrenmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Michotey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFRO Genomics and Forest Tree Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Arcachon, France. , 2016, Abstract Book. IUFRO Genomics and Forest Tree Genetics</w:t>
+              <w:t xml:space="preserve">Genomics and Forest Tree Genetics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Arcachon, France. , 134 p., 2016, Book of abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743230v1</w:t>
+                <w:t xml:space="preserve">hal-02741266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of WUE positional candidate genes by combining QTL maps and BAC sequencing with the annotated oak genome sequence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Bodenes-Brezard Bodénès</w:t>
+                <w:t xml:space="preserve">Performance of a multi-species-plant illumina beadchip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Le Paslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Berard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Ehrenmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Célia Michotey</w:t>
+                <w:t xml:space="preserve">Elodie Marquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Kremer</w:t>
+                <w:t xml:space="preserve">Anne Boland-Auge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genomics and Forest Tree Genetics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Arcachon, France. , 134 p., 2016, Book of abstracts</w:t>
+              <w:t xml:space="preserve">PAG XXIV - Plant and Animal Genome Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, San Diego, United States. 2016, PAG XXIV - Plant and Animal Genome Conference</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741266v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of a multi-species-plant illumina beadchip</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preliminary training of a genomic evaluation in a breeding pedigree of Populus nigra L.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Marquand</w:t>
+                <w:t xml:space="preserve">Marie Pégard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia P. Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Boland-Auge</w:t>
+                <w:t xml:space="preserve">Facundo Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Rogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAG XXIV - Plant and Animal Genome Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, San Diego, United States. 2016, PAG XXIV - Plant and Animal Genome Conference</w:t>
+              <w:t xml:space="preserve">IUFRO Genomics and Forest Tree Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Arcachon, France. , 2016, Abstract Book. IUFRO Genomics and Forest Tree Genetics</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01301786v1</w:t>
+                <w:t xml:space="preserve">hal-02743230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are patterns of Populus nigra geographical differentiation for resistance to Melampsora larici-populina dependent of genetic variation of the pathogen populations?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Workshop on the Genetics of Tree-Parasite Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Orléans, France. , 2015, 5th International Workshop on the Genetics of Tree-Parasite Interactions. Book of abstracts</w:t>
@@ -18084,90 +18084,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of Populus nigra L. genetic variation for partial resistance against the co-adapted pathogen Melampsora larici-populina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane El Malki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18209,103 +18209,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic architecture of quantitative Melampsora larici-populina leaf rust resistance in poplars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane El Malki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUFRO Joint conference: Genetics of Five-Needle Pines, Rusts of Forest Trees, &amp; Strobusphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Fort Collins, Colorado, United States. 2014</w:t>
@@ -18334,77 +18334,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification, cibles et diversité de régulateurs expressionnels majeurs impliqués dans la production de biomasse chez le peuplier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18481,90 +18481,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A case study in marker‐assisted breeding for disease resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Muranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Final Conference Noveltree project "Tree Breeding, Genomics and Evolutionary Biology"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Helsinki, Finland. , 2012, Final Conference Noveltree "Tree Breeding, Genomics and Evolutionary Biology : new synergies to tackle the impact of climate change in the 21st century"</w:t>
@@ -18587,484 +18587,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BAC libraries for structural genomic development in oak</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Clément Boussardon</w:t>
+                <w:t xml:space="preserve">Development and validation of a 12K SNP chip genotyping array for association genetics in Populus nigra using genome‐wide resequencing data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giusi Zaina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Scalabrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFRO working group “Genetics of Quercus and Nothofagus”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Bordeaux, France. 1 p., 2012</w:t>
+              <w:t xml:space="preserve">Final Conference Noveltree "Tree Breeding, Genomics and Evolutionary Biology"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Helsinki, Finland. , 2012, Final Conference Noveltree "Tree Breeding, Genomics and Evolutionary Biology : new synergies to tackle the impact of climate change in the 21st century"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02808373v1</w:t>
+                <w:t xml:space="preserve">hal-01268730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and validation of a 12K SNP chip genotyping array for association genetics in Populus nigra using genome‐wide resequencing data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId308" w:history="1">
+                <w:t xml:space="preserve">Genome-wide SNP detection and genetic population inferences on 52 P. nigra genotypes resequenced by next-generation sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Giacomello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giusi Zaina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele de Paoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Marroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Final Conference Noveltree "Tree Breeding, Genomics and Evolutionary Biology"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Helsinki, Finland. , 2012, Final Conference Noveltree "Tree Breeding, Genomics and Evolutionary Biology : new synergies to tackle the impact of climate change in the 21st century"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268730v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide SNP detection and genetic population inferences on 52 P. nigra genotypes resequenced by next-generation sequencing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giusi Zaina</w:t>
+                <w:t xml:space="preserve">BAC libraries for structural genomic development in oak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia P. Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emanuele de Paoli</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Véronique Jorge</w:t>
+                <w:t xml:space="preserve">Isabelle Lesur Kupin Lesur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Le Clainche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie A. Canaguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Boussardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Final Conference Noveltree "Tree Breeding, Genomics and Evolutionary Biology"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Helsinki, Finland. , 2012, Final Conference Noveltree "Tree Breeding, Genomics and Evolutionary Biology : new synergies to tackle the impact of climate change in the 21st century"</w:t>
+              <w:t xml:space="preserve">IUFRO working group “Genetics of Quercus and Nothofagus”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Bordeaux, France. 1 p., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01268721v1</w:t>
+                <w:t xml:space="preserve">hal-02808373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité moléculaire de la région chromosomique contrôlant la résistance à la rouille foliaire dans les collections de peupliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alois Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane R. El-Malki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque FRB : Les Ressources Génétiques (RG) face aux nouveaux enjeux environnementaux, économiques et sociétaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Montpellier, France. Fondation pour la Recherche sur la Biodiversité, 84 p., 2011, Les ressources génétiques face aux nouveaux enjeux environnementaux, économiques et sociaux</w:t>
@@ -19093,103 +19093,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resources and potential for candidate-gene association studies in European black poplar for leaf rust resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabella Paolucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Bitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia P. Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Rusts of Forest Trees Conference, IUFRO Working Party 7.02.05</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Florence, Italy. 1 p., 2010</w:t>
@@ -19257,51 +19257,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabella Paolucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Decourcelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Eveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19343,90 +19343,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INTERPOPGER: Interactions between natural and artificial poplar stands and selection pressures associated with their management in French landscape. Poster.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Juteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Poursat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19468,103 +19468,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candidate QTLs for durable resistance to Melampsora larici-populina leaf rust identified in hybrid poplars.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10.Plant and Animal Genome (PAG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2002, San Diego, United States. 2002</w:t>
@@ -19593,51 +19593,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary data on resistance of progenies of Populus Deltoides to a cerambicidae border : Apriona Germari hope under artificial and natural infestation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianjun Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19645,51 +19645,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jianjun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Delplanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Faivre Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Poplar Symposium II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1999, Orléans, France. 1999</w:t>
@@ -19731,77 +19731,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of QTLs in Populus Trichocarpa linked with partial resistance to foliar rust Melampsora larici populina (race E2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Faivre Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lacan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19856,77 +19856,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of QTLs by genotyping parents involved in a mating design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Muranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Arcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Faivre Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Le Guerroué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Paques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20000,51 +20000,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse et exploitation de séquences Sanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Canaguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20052,51 +20052,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Le Clainche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Cruaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École thématique. France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
@@ -20150,64 +20150,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic architecture of quantitative traits in trees: evolution of tools and methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Novel Tree Breeding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 24, </w:t>
             </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
@@ -20277,103 +20277,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of hybrids between Larix Decidua and L. Kaempferi by molecular markers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Acheré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Faivre Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc E. Pâques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRA. 2002, pp.99-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -20395,90 +20395,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résistance des peupliers aux rouilles foliaires. Recherche de marqueurs moléculaires de la résistance aux rouilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Le Guerroué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Goue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRA. 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20496,90 +20496,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compréhension de la dynamique des peuplements naturels de peupliers noirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DERF-INRA--61-21-10/94, 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20610,51 +20610,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La conservation des ressources génétiques forestières (chênes, sapin, merisier, peuplier noir). Rapport final sur la contribution de l'INRA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Arbez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ducousso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20760,77 +20760,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applications of molecular marker technologies in Populus breeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.T. Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Goue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc van Montagu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20897,51 +20897,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Project reference : AIR1 - CT92 - 0349 (IRPI). Third periodical progress report. Task 2.1. Molecular markers. Reference period : November 1st 1994 - October 31st 1995</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">4 p., 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20959,51 +20959,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Project reference : AIR1 - CT92 - 0349 (IRPI). Second periodical progress (Task 2.1). Reference period : November 1 1993 - October 1 1994</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">5 p., 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21053,51 +21053,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconnaissance d'especes, de clones et d'hybrides de peupliers grace au polymorphisme des genes nucleaires codant pour les ARN ribosomiques : Hypotheses sur l'evolution du genre Populus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Blaise Pascal (Clermont Ferrand 2), 1992. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -21214,51 +21214,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="01F97B66"/>
+    <w:nsid w:val="96664720"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21445,51 +21445,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patricia-faivre-rampant" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0777-6621" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606946v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Salson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lalanne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Cournol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hanteville" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hinsinger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkag104/8662901" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05193547v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Belinchon-Moreno" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Berard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Canaguier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le-Clainche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rittener-Ruff" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkaf098" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04957046v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Canaguier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chovelon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-11295-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363409v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris B Demenou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Ndar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P Pineau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien D Hinsinger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Marande" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-12248-8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746980v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Milesi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedly Kastally" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dauphin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cervantes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bagnoli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-52612-y" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598142v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer James" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina B Budde" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonzalez-Martinez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msad228" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04118477v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanna Olsson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grivet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Farsakoglou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2022.120748" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977388v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Guilbaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Denis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Magdelenat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Belser" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-08499-4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03216497v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Feriche-Linares" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barreau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Chadoeuf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Callot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41438-021-00507-0" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903152v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas R T Toda" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rustenholz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Baud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Le Paslier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Amselem" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11030333" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621320v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pegard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre-Rampant" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-5660-y" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820559v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0172-3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624096v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Dia Sow" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chamaillard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delaunay" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-018-1293-6" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cea-02291357v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rincent" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Charpentier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.118.200760" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641357v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Kersten" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Mader" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bounon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0147209" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636741v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Pinosio" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Giacomello" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Faivre-Rampant" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gail Taylor" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msw161" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637979v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie A. Berard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/sg-2016-0019" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639196v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Robert Allwright" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Payne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Emiliani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Milner" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Viger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-016-0603-1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579667v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Amselem" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Alaeitabar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12425" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GFLTVPKW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648500v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lafon-Placette" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Street" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Brignolas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12026" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267797v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Tuskan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Difazio" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gaudet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Harfouche" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-012-0495-6" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646702v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Boussardon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Bitton" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-292" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652374v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois Bresson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bourgait" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.03786.x" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884152v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Besnard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Acher&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jeandroz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;ystein Johnsen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre Rampant" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2007081" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964358v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav J. Janda" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan J. Safar" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Kubalakova" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan J. Bartos" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlina P. Kovarova" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2006.02840.x" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198548v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Isidore" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Scherrer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bellec" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Budin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10142-004-0127-9" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KSV0J2SX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678676v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2005.01424.x" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676269v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Acher&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Besnard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Markussen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-004-1587-y" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DKWDZP1V-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881414v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Barto&#353;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Janda" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kubal&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Val&#225;rik" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2004.02179.x" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672140v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Villar" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198557v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan &#352;af&#225;&#345;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675543v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc P&#226;ques" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Prat" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-004-1595-y" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QW0X1B51-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677357v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baumann" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Schubert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Heitland" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Auger-Rozenberg" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682150v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Allouis" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Moore" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sharp" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03543362" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05151321v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schubert" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.&#8208;A. Auger-Rozenberg" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1439-0418.2003.00735.x" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MG3SMN4J-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881912v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Arcade" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2002046" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680888v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arcade" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Prat" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881916v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Ritter" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Aragon&#233;s" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Markussen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Espinel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2002049" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670332v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tagu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lapeyrie" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Frey-Klett" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Vion" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697543v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Lallemand" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Germain" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Laurans" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Lesage" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685126v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Santoni" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prado" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694846v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Anselin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685243v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gou&#233;-Mourier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villar" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683769v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legionnet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687838v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Le Guerrou&#233;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689225v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Prado" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schneider" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Darmency" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582039v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chartier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Goue" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582037v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Augustin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonduelle" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Delplanque" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706402v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pugin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bousquet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bervill&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700743v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bodergat" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700551v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemoine" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699481v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moreau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725878v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599251v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Coindre" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Monnot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363423v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mistral" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670606v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Chovelon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210059v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05137926v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Degli Esposti" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Sousa" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Baa-Puyoulet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie B&#233;rard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05600409v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kritika Adhikari" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Elbelt" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Massire" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dumeaux" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05419622v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05118486v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248503v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Brendel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Thiec" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bur&#233;" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Gerardin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670356v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790276v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michelot" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Michel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Goulnik" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Brunel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787407v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Viguier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839185v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Francillonne" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Michotey" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Letellier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789044v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786594v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brachi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes-Brezard" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742776v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743801v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giusi Zaina" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741698v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Salse" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Aury" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faye" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741128v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Amselem" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801095v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Aluome" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741907v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guisi Zaina" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Scalabrin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019850v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964429v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Pavy" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Le Clainche" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Canaguier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile C. Guichard" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749593v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Marroni" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Felice" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748672v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barbaroux" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748005v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Voisin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750168v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian del Fabbro" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Zamboni" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750107v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane R. El-Malki" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753048v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie E. Chancerel" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755815v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Fabbrini" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Fladung" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758125v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755743v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754692v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753480v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751292v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Paolucci" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758455v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756173v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duplessis" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line C. Lalanne" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757493v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte C. Renne" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Morcx" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337980v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Salin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Frigerio" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754112v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337729v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758391v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Boudet" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Bataille" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid A. Bendahmane" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756731v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pinon" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762427v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalashikam Rajender Rao" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bastien" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764131v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Benoit" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760847v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769999v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Gou&#233;-Mourier" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lacan" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766829v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Miot" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666203v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764713v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769273v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771274v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768962v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Muranty" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Borel" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dufour" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775964v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777636v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852007v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779028v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Castiglione" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bisoffi" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777420v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774733v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Darmency" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777418v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771923v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775683v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773529v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.D. Bradschaw" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776462v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775141v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774732v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778568v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127001v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Boubacar-Abdou" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rittener" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Leyre" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lagnel" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670307v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minguella Rapha&#235;l" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Madur" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Clainche" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mst016" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670399v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berline Fopa Fomeju" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0243853" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670321v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Nicolas" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670299v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mesnil" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03937923v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/4NYHD6" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03937877v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Belmonte" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03937688v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez Rodriguez" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03935707v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Contenot" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03937654v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Durufl&#233;" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03937438v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03457421v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928391v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Biselli" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joukje Buiteveld" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Cattivelli" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Copini" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02925940v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331757v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930070v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Chauveau" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737584v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Tayeh" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fantin" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Steinberg" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Riquet" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Kergoat" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789644v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Farruggia" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Galliot" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Novak" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736419v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737648v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743230v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;gard" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Facundo Munoz" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741266v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes-Brezard Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ehrenmann" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301786v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Marquand" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boland-Auge" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269242v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Albert" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268616v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane El Malki" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268622v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807304v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage Descauses" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.3449.0403" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268642v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808373v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur Kupin Lesur" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268730v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268721v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele de Paoli" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749127v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818661v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821517v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Garnier&#8208;g&#233;r&#233;" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Decourcelle" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Eveno" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755567v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Juteau" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poursat" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762337v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662757v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianjun Hu" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jianjun" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delplanque" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662770v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacan" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662882v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Paques" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03507412v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268434v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://libros.inia.es/libros/product_info.php?cPath=12&amp;amp;products_id=709" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668813v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849382v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848034v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847446v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Arbez" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ducousso" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Petit" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baradat" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836881v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Cervera" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc van Montagu" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845213v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845417v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02851594v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patricia-faivre-rampant" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0777-6621" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599251v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Belinchon-Moreno" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Coindre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Monnot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Berard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Canaguier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363423v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le-Clainche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mistral" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210059v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Milesi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedly Kastally" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dauphin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cervantes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bagnoli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670606v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Chovelon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606946v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Salson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lalanne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Cournol" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hanteville" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hinsinger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkag104/8662901" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05193547v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rittener-Ruff" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkaf098" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04957046v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Canaguier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chovelon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-11295-5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363409v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris B Demenou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Ndar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P Pineau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien D Hinsinger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Marande" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-12248-8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746980v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-52612-y" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598142v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer James" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina B Budde" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonzalez-Martinez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msad228" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04118477v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanna Olsson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grivet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Farsakoglou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2022.120748" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977388v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Guilbaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Denis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Magdelenat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Belser" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-08499-4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03216497v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Feriche-Linares" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barreau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Chadoeuf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Callot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41438-021-00507-0" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903152v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas R T Toda" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rustenholz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Baud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Le Paslier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Amselem" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11030333" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621320v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pegard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre-Rampant" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-5660-y" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820559v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0172-3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624096v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Dia Sow" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chamaillard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delaunay" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-018-1293-6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cea-02291357v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rincent" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Charpentier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.118.200760" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637979v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Mader" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bounon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie A. Berard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/sg-2016-0019" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639196v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Robert Allwright" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Payne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Emiliani" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Milner" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Viger" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-016-0603-1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636741v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Pinosio" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Giacomello" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Faivre-Rampant" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gail Taylor" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msw161" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641357v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Kersten" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0147209" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579667v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Amselem" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Alaeitabar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12425" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GFLTVPKW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648500v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lafon-Placette" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Street" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Brignolas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12026" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267797v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Tuskan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Difazio" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gaudet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Harfouche" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-012-0495-6" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646702v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Boussardon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Bitton" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-292" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652374v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois Bresson" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bourgait" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.03786.x" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884152v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Besnard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Acher&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jeandroz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;ystein Johnsen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre Rampant" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2007081" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964358v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav J. Janda" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan J. Safar" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Kubalakova" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan J. Bartos" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlina P. Kovarova" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2006.02840.x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198548v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Isidore" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Scherrer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bellec" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Budin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10142-004-0127-9" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KSV0J2SX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678676v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2005.01424.x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676269v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Acher&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Besnard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Markussen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-004-1587-y" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DKWDZP1V-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672140v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Villar" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881414v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Barto&#353;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Janda" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kubal&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Val&#225;rik" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2004.02179.x" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198557v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan &#352;af&#225;&#345;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675543v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc P&#226;ques" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Prat" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-004-1595-y" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QW0X1B51-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677357v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baumann" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Schubert" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Heitland" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Auger-Rozenberg" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05151321v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schubert" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.&#8208;A. Auger-Rozenberg" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1439-0418.2003.00735.x" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MG3SMN4J-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682150v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Allouis" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Moore" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sharp" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03543362" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881912v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Arcade" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2002046" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680888v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arcade" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Prat" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881916v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Ritter" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Aragon&#233;s" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Markussen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Espinel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2002049" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670332v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tagu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lapeyrie" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Frey-Klett" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Vion" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685126v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Santoni" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prado" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697543v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Lallemand" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Germain" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Laurans" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Lesage" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694846v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Anselin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685243v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gou&#233;-Mourier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villar" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683769v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legionnet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687838v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Le Guerrou&#233;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689225v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Prado" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schneider" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Darmency" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582037v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Augustin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonduelle" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Delplanque" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582039v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chartier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Goue" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706402v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pugin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bousquet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bervill&#233;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700743v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bodergat" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700551v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemoine" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699481v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moreau" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725878v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05137926v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Degli Esposti" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Sousa" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Baa-Puyoulet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie B&#233;rard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05600409v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kritika Adhikari" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Elbelt" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Massire" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dumeaux" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05419622v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05118486v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248503v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Brendel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Thiec" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bur&#233;" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Gerardin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670356v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790276v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michelot" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Michel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Goulnik" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Brunel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839185v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Francillonne" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Michotey" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Letellier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787407v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Viguier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789044v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786594v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brachi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes-Brezard" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743801v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giusi Zaina" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742776v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741698v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Salse" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Aury" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faye" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741128v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Amselem" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801095v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Aluome" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741907v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guisi Zaina" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Scalabrin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019850v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964429v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Pavy" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Le Clainche" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Canaguier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile C. Guichard" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749593v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Marroni" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Felice" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748672v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barbaroux" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748005v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Voisin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750168v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian del Fabbro" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Zamboni" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750107v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane R. El-Malki" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755815v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Fabbrini" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Fladung" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753048v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie E. Chancerel" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755743v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758125v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753480v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754692v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751292v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Paolucci" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756173v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duplessis" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line C. Lalanne" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758455v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757493v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte C. Renne" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Morcx" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337980v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Salin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Frigerio" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754112v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337729v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756731v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pinon" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758391v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Boudet" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Bataille" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid A. Bendahmane" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762427v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalashikam Rajender Rao" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bastien" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764131v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Benoit" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760847v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769999v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Gou&#233;-Mourier" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lacan" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666203v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766829v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Miot" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764713v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769273v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771274v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768962v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Muranty" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Borel" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dufour" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775964v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777636v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852007v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779028v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Castiglione" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bisoffi" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777420v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774733v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Darmency" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777418v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771923v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775683v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773529v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.D. Bradschaw" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776462v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775141v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774732v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778568v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127001v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Boubacar-Abdou" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rittener" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Leyre" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lagnel" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670307v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minguella Rapha&#235;l" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Madur" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Clainche" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mst016" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670399v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berline Fopa Fomeju" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0243853" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670321v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Nicolas" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670299v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mesnil" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03937877v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Belmonte" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03937923v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/4NYHD6" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03937688v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez Rodriguez" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03935707v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Contenot" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03937654v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Durufl&#233;" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03937438v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03457421v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928391v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Biselli" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joukje Buiteveld" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Cattivelli" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Copini" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02925940v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331757v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930070v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Chauveau" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737584v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Tayeh" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fantin" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Steinberg" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Riquet" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Kergoat" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737648v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789644v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Farruggia" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Galliot" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Novak" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736419v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741266v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes-Brezard Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ehrenmann" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301786v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Marquand" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boland-Auge" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743230v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;gard" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Facundo Munoz" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269242v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Albert" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268616v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane El Malki" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268622v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807304v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage Descauses" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.3449.0403" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268642v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268730v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268721v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele de Paoli" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808373v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur Kupin Lesur" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749127v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818661v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821517v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Garnier&#8208;g&#233;r&#233;" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Decourcelle" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Eveno" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755567v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Juteau" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poursat" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762337v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662757v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianjun Hu" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jianjun" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delplanque" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662770v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacan" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662882v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Paques" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03507412v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268434v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://libros.inia.es/libros/product_info.php?cPath=12&amp;amp;products_id=709" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668813v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849382v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848034v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847446v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Arbez" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ducousso" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Petit" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baradat" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836881v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Cervera" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc van Montagu" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845213v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845417v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02851594v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>