--- v0 (2026-03-16)
+++ v1 (2026-04-29)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Patricia Franco </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (76)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apnées obstructives du sommeil et insomnie concomitante (COMISA) chez l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Putois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Thieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Coutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Pédiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrans et sommeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycles de conferences de la Société de Sommeil Calédonienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Nouméa, New Caledonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspect pratique des recommandations sur le SAHOS chez l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Aladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première Journée Internationale des Antilles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Point à Pitre, Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Est-ce que le COMISA existe chez les enfants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOMNOFORUM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Majorque, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveautés dans le sommeil de l’enfant (modération)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Française de Pédiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narcolepsie chez l’ enfant : diagnostic & nouveautés thérapeutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première Journée Internationale des Antilles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Point à Pitre, Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès aux soins du SAS de l’enfant : Controverse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOMNOFORUM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Majorque, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dyslexie et troubles du sommeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SFORL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indications de la PPC chez l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycles de conferences de la Société de Sommeil Calédonienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Nouméa, New Caledonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveautés sur la Narcolepsie de l’enfant (annulé)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Européenne de la Narcolepsie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TROS de l’enfant et troubles des apprentissages (modération)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SFORL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of an intervention program on physical activity in children with narcolepsy type 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzo Brossaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lioret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Jaffiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louison Vanderghote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPSA 2024 Glasgow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioprojet symposium : Parcours d’un enfant narcoleptique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th congress of the International Pediatric Sleep Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the OAHI mandatory fo the diagnosis of OSAS in children?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Sleep Disorder Academy Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Panama, Panama</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narcolepsie de l’enfant : aspects cliniques et thérapeutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du sommeil Région de Piémont</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to make the diagnosis of OSA in children? Could the new technologies help?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Sleep Disorder Academy Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Panama, Panama</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apnées obstructives du sommeil et insomnie concomitante (COMISA) chez l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Putois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Thieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Coutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du sommeil 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFRMS, Nov 2024, LILLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of regular physical activity on symptoms and comorbidities in narcolepsy type 1: a prospective interventional study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ricordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Stauffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Putois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Jaffiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Pouilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Congress of the European Sleep Research Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Seville, Spain. pp.O82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narcolepsie chez l’enfant : données cliniques et nouveautés thérapeutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Française de Pédiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux d’un sommeil de qualité du jeune enfant sur son développement futur et sur ses parents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès FHU 1000 premiers jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAOS de l’enfant: Quand y penser? Quels bilans? Quelles prises en charge?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycles de conferences de la Société de Sommeil Calédonienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Nouméa, New Caledonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAOS de type 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7eme Congrès de la Société Tunisienne du sommeil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024-10-11, Oct 2024, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets d’un programme interventionnel sur l’activité physique des enfants avec narcolepsie de type 1 (étude NARCAPA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzo Brossaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lioret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Jaffiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louison Vanderghote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Pédiatrie 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Pédiatrie, May 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obésité et sommeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycles de conferences de la Société de Sommeil Calédonienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Nouméa, New Caledonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Congrès de la mort inattendue du nourrisson</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of Sleep duration on obesity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Nutrition &amp; Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostics différentiels Hypersomnolence de l'enfant obese et SAOS d'origine génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises ORL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term complications of OSAS in children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Franco-Israeli Congress on Sleep &amp; Sleep Apnea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Jerusalem, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'IAH est il un bon marqueur du TROS de l'enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allali L</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de SFORL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vertus de la tétine sur le sommeil et les rythmes respiratoires du nourrisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Congrès de la mort inattendue du nourrisson</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le SAOS de l'enfant: Signes Cliniques au Diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58éme Congrès de la société Française de Stomatologie Chirurgie Maxillo-Faciale et chirurgie Orale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAOS: différence Fille-Garçon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Somnoforum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Athens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveautés sur les traitements de la narcolepsie chez l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mardi ESEFNP de l’HFME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Bron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marqueurs cliniques, biologiques, électrophysiologiques de la somnolence chez l’enfant narcoleptique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première journée du Printemps du groupe du sommeil de l’enfant et de l’adolescent (GSEA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quizz sur les tracés de saturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée régionale du SAOS et du sommeil de l’enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAOS: Différence fille garçon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès d’orthodontie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sommeil de l’enfant trisomique et sommeil : faut il proposer un enregistrement polysomnographique au cours de la première année de vie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Trisomie 21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sommeil de l’enfant trisomique et sommeil : faut il proposer un enregistrement polysomnographique au cours de la première année de vie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Trisomie 21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système nerveux autonome chez le nourrisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Journée de Neurophysiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualities on SIDS/SUDI research. It’s a story of the sleep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European congress on Sudden Infant Death Syndrome (SIDS) and Sudden Unexpected Death of Infancy (SUDI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répercussions métaboliques et cardio-vasculaires à long terme du SAOS de l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de la Société Française de Recherche sur le Sommeil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des écrans sur le sommeil de l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mardi ESEFNP de l’HFME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Bron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils cliniques pour le diagnostic de l’hypersomnie chez l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Narcolepsie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques cliniques de la narcolepsie de l’enfant (symposium Bioprojet)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de la Société Française de Recherche sur le Sommeil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential Diagnoses of hypersomnolence in children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Congress of Sleep Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Cap Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somnolence diurne chez un enfant obèse : diagnostics différentiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème J Régionale sur le sommeil et SAOS de l’enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAOS en pédiatrie : phénotypes en fonction de l’âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès AFSORL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place de la PV/PSG dans le diagnostic du SAOS de l’enfant - Débat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jean Monteyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SFORL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sommeil de l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22 eme Journées Interactives de Réalités Pédiatriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénotypes des SAOS de l'enfant en fonction de l'âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées du primptemps de la SFORL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical case discussion: sleepy and sleepless children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Plazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gringras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Sleep</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somnolence diurne chez un enfant obèse : diagnostics différentiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mardi ESEFNP de l’HFME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Patricia Franco, Feb 2021, Bron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAOS et enfant et implications pour le médecin anesthésiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4éme congrès Anesth Réa Sleep</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cas clinique complexe d’insomnie -d’hypersomnie chez l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SFRMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maladies de Kleine-Levin et Epilepsie-Absence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la SNCLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narcolepsie et troubles du spectre autistique chez l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JN narcolepsie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des troubles du sommeil chez les personnes concernées par les TND et leur entourage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Thomas-Vialettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er journée participative GIS et Autisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Childhood narcolepsy, clinical characteristics & treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3nd Congress of Asia Society of Sleep Medicine (ASSM 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, online beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complications neurocognitives du SAOS de l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Algérien du sommeil « Que faire face à un enfant et adolescent somnolent ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Alger, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAOS de l’enfant : résultats de l’amygdalectomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès national SFORL 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répercussions cognitives du SAOS de l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de la Société Française de Recherche sur le Sommeil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt et indications d’explorations électrophysiologies en période néonatale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Régionale des unités néonatales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Lyon (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le SAOS de l’enfant peut-il guérir spontanément ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès national SFORL 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurocognitive Complications of sleep troubles during the first years of life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVII Congresso Brasileiro de Neurofisiologia clinica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sourires chez le nouveau-né endormi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-J. Challamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hartley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debilly G</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de la Société Française de Recherche sur le Sommeil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSA from infancy to adolescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Franco-Israeli Congress on Sleep &amp; Sleep Apnea. OSAS : younger and Older</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Patricia Franco; Riva Tauman, Oct 2019, Jerusalem, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consensus sur l’insomnie de l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Schroder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Putois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lecuelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de la Société Française de Recherche sur le Sommeil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sleep habits and sleep characteristics at 1 year-old in the ELFE birth cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Messayke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Forhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Dufourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Aline Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Public Health Conference Building bridges for solidarity and public health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Marseille, France. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckz185.607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le collégien en danger : petite nuit et asthénie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès journée de l’urgence pédiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sommeil est-il le même chez les filles et les garçons ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée SFODF/SFMDS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of arousals in SIDS : from physiopathology to prevention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Congress SUID, SIDS, Stillbirth « Conoscere per prevenire »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAOS de l’enfant : phenotypes en fonction de l’âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sleep Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Moscou, Russie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic treatment of narcoleptic children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVII Congresso Brasileiro de Neurofisiologia clinica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sommeil pathologique chez l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée SFODF/SFMDS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sommeil au féminin Chez l’enfant : fille vs garçon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de la Société Française de Recherche sur le Sommeil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral sessions moderator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Pediatric Sleep Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Naples FL, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId111"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Patricia Franco </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (76)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apnées obstructives du sommeil et insomnie concomitante (COMISA) chez l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Putois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Thieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Coutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Pédiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obésité et sommeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycles de conferences de la Société de Sommeil Calédonienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Nouméa, New Caledonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Est-ce que le COMISA existe chez les enfants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOMNOFORUM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Majorque, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspect pratique des recommandations sur le SAHOS chez l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Aladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première Journée Internationale des Antilles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Point à Pitre, Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrans et sommeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycles de conferences de la Société de Sommeil Calédonienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Nouméa, New Caledonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès aux soins du SAS de l’enfant : Controverse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOMNOFORUM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Majorque, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dyslexie et troubles du sommeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SFORL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TROS de l’enfant et troubles des apprentissages (modération)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SFORL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveautés sur la Narcolepsie de l’enfant (annulé)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Européenne de la Narcolepsie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of an intervention program on physical activity in children with narcolepsy type 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzo Brossaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lioret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Jaffiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louison Vanderghote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPSA 2024 Glasgow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indications de la PPC chez l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycles de conferences de la Société de Sommeil Calédonienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Nouméa, New Caledonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveautés dans le sommeil de l’enfant (modération)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Française de Pédiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narcolepsie chez l’ enfant : diagnostic & nouveautés thérapeutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première Journée Internationale des Antilles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Point à Pitre, Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to make the diagnosis of OSA in children? Could the new technologies help?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Sleep Disorder Academy Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Panama, Panama</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioprojet symposium : Parcours d’un enfant narcoleptique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th congress of the International Pediatric Sleep Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narcolepsie de l’enfant : aspects cliniques et thérapeutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du sommeil Région de Piémont</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the OAHI mandatory fo the diagnosis of OSAS in children?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Sleep Disorder Academy Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Panama, Panama</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apnées obstructives du sommeil et insomnie concomitante (COMISA) chez l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Putois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Thieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Coutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du sommeil 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFRMS, Nov 2024, LILLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of regular physical activity on symptoms and comorbidities in narcolepsy type 1: a prospective interventional study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ricordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Stauffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Putois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Jaffiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Pouilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Congress of the European Sleep Research Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Seville, Spain. pp.O82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAOS de type 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7eme Congrès de la Société Tunisienne du sommeil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024-10-11, Oct 2024, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAOS de l’enfant: Quand y penser? Quels bilans? Quelles prises en charge?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycles de conferences de la Société de Sommeil Calédonienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Nouméa, New Caledonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux d’un sommeil de qualité du jeune enfant sur son développement futur et sur ses parents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès FHU 1000 premiers jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narcolepsie chez l’enfant : données cliniques et nouveautés thérapeutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Française de Pédiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets d’un programme interventionnel sur l’activité physique des enfants avec narcolepsie de type 1 (étude NARCAPA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzo Brossaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lioret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Jaffiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louison Vanderghote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Pédiatrie 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Pédiatrie, May 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAOS: Différence fille garçon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès d’orthodontie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sommeil de l’enfant trisomique et sommeil : faut il proposer un enregistrement polysomnographique au cours de la première année de vie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Trisomie 21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sommeil de l’enfant trisomique et sommeil : faut il proposer un enregistrement polysomnographique au cours de la première année de vie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Trisomie 21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of Sleep duration on obesity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Nutrition &amp; Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Congrès de la mort inattendue du nourrisson</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term complications of OSAS in children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Franco-Israeli Congress on Sleep &amp; Sleep Apnea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Jerusalem, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'IAH est il un bon marqueur du TROS de l'enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allali L</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de SFORL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAOS: différence Fille-Garçon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Somnoforum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Athens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vertus de la tétine sur le sommeil et les rythmes respiratoires du nourrisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Congrès de la mort inattendue du nourrisson</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le SAOS de l'enfant: Signes Cliniques au Diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58éme Congrès de la société Française de Stomatologie Chirurgie Maxillo-Faciale et chirurgie Orale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostics différentiels Hypersomnolence de l'enfant obese et SAOS d'origine génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises ORL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveautés sur les traitements de la narcolepsie chez l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mardi ESEFNP de l’HFME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Bron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marqueurs cliniques, biologiques, électrophysiologiques de la somnolence chez l’enfant narcoleptique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première journée du Printemps du groupe du sommeil de l’enfant et de l’adolescent (GSEA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quizz sur les tracés de saturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée régionale du SAOS et du sommeil de l’enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répercussions métaboliques et cardio-vasculaires à long terme du SAOS de l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de la Société Française de Recherche sur le Sommeil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des écrans sur le sommeil de l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mardi ESEFNP de l’HFME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Bron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualities on SIDS/SUDI research. It’s a story of the sleep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European congress on Sudden Infant Death Syndrome (SIDS) and Sudden Unexpected Death of Infancy (SUDI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système nerveux autonome chez le nourrisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Journée de Neurophysiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils cliniques pour le diagnostic de l’hypersomnie chez l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Narcolepsie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential Diagnoses of hypersomnolence in children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Congress of Sleep Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Cap Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques cliniques de la narcolepsie de l’enfant (symposium Bioprojet)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de la Société Française de Recherche sur le Sommeil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des troubles du sommeil chez les personnes concernées par les TND et leur entourage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Thomas-Vialettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er journée participative GIS et Autisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Childhood narcolepsy, clinical characteristics & treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3nd Congress of Asia Society of Sleep Medicine (ASSM 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, online beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somnolence diurne chez un enfant obèse : diagnostics différentiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème J Régionale sur le sommeil et SAOS de l’enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAOS en pédiatrie : phénotypes en fonction de l’âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès AFSORL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place de la PV/PSG dans le diagnostic du SAOS de l’enfant - Débat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jean Monteyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SFORL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénotypes des SAOS de l'enfant en fonction de l'âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées du primptemps de la SFORL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical case discussion: sleepy and sleepless children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Plazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gringras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Sleep</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sommeil de l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22 eme Journées Interactives de Réalités Pédiatriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAOS et enfant et implications pour le médecin anesthésiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4éme congrès Anesth Réa Sleep</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somnolence diurne chez un enfant obèse : diagnostics différentiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mardi ESEFNP de l’HFME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Patricia Franco, Feb 2021, Bron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cas clinique complexe d’insomnie -d’hypersomnie chez l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SFRMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narcolepsie et troubles du spectre autistique chez l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JN narcolepsie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maladies de Kleine-Levin et Epilepsie-Absence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la SNCLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complications neurocognitives du SAOS de l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Algérien du sommeil « Que faire face à un enfant et adolescent somnolent ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Alger, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAOS de l’enfant : résultats de l’amygdalectomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès national SFORL 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répercussions cognitives du SAOS de l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de la Société Française de Recherche sur le Sommeil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt et indications d’explorations électrophysiologies en période néonatale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Régionale des unités néonatales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Lyon (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le SAOS de l’enfant peut-il guérir spontanément ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès national SFORL 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sommeil au féminin Chez l’enfant : fille vs garçon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de la Société Française de Recherche sur le Sommeil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral sessions moderator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Pediatric Sleep Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Naples FL, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sourires chez le nouveau-né endormi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-J. Challamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hartley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debilly G</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de la Société Française de Recherche sur le Sommeil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurocognitive Complications of sleep troubles during the first years of life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVII Congresso Brasileiro de Neurofisiologia clinica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sommeil est-il le même chez les filles et les garçons ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée SFODF/SFMDS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le collégien en danger : petite nuit et asthénie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès journée de l’urgence pédiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of arousals in SIDS : from physiopathology to prevention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Congress SUID, SIDS, Stillbirth « Conoscere per prevenire »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAOS de l’enfant : phenotypes en fonction de l’âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sleep Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Moscou, Russie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consensus sur l’insomnie de l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Schroder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Putois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lecuelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de la Société Française de Recherche sur le Sommeil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSA from infancy to adolescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Franco-Israeli Congress on Sleep &amp; Sleep Apnea. OSAS : younger and Older</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Patricia Franco; Riva Tauman, Oct 2019, Jerusalem, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sleep habits and sleep characteristics at 1 year-old in the ELFE birth cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Messayke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Forhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Dufourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Aline Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Public Health Conference Building bridges for solidarity and public health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Marseille, France. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckz185.607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic treatment of narcoleptic children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVII Congresso Brasileiro de Neurofisiologia clinica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sommeil pathologique chez l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée SFODF/SFMDS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId111"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401058v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Brunel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Putois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Thieux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Coutier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Franco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941312v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941325v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Aladin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941893v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947182v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941322v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941895v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940898v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941309v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947159v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947179v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819046v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Brossaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lioret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jaffiol" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Vanderghote" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941884v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941874v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941879v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941871v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819140v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385905v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ricordeau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Stauffer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Pouilloux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940904v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940908v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941316v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941889v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819107v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941311v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940880v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941286v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947172v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941297v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940890v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allali L" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940877v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940885v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941306v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940838v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940861v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940874v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940895v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940871v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940868v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940813v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941275v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940823v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940802v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940809v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940830v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941281v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947169v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940780v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940785v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jean Monteyrol" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940789v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940669v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924296v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Plazzi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gringras" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940702v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940721v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940796v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940711v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947162v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940739v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Thomas-Vialettes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924263v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924230v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940682v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940696v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940691v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940687v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924062v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940662v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-J. Challamel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hartley" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debilly G" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924192v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940666v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Schroder" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lecuelle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914026v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Messayke" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Forhan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Dufourg" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Aline Charles" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz185.607" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923967v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940650v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924147v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923973v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924005v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940643v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940657v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947152v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401058v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Brunel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Putois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Thieux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Coutier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Franco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941311v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941893v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941325v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Aladin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941312v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941895v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940898v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947179v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947159v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819046v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Brossaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lioret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jaffiol" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Vanderghote" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941309v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947182v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941322v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941871v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941884v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941879v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941874v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819140v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385905v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ricordeau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Stauffer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Pouilloux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941889v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941316v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940908v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940904v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819107v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940895v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940868v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940871v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941286v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940880v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941297v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940890v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allali L" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941306v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940877v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940885v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947172v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940838v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940861v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940874v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940823v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940802v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941275v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940813v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940809v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941281v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940830v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940739v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Thomas-Vialettes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924263v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947169v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940780v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940785v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jean Monteyrol" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940669v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924296v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Plazzi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gringras" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940789v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940721v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940702v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940796v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947162v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940711v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924230v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940682v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940696v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940691v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940687v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940657v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947152v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940662v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-J. Challamel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hartley" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debilly G" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924062v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940650v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923967v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924147v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923973v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940666v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Schroder" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lecuelle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924192v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914026v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Messayke" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Forhan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Dufourg" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Aline Charles" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz185.607" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924005v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940643v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>