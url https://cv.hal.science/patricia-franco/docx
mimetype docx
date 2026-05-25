--- v1 (2026-04-29)
+++ v2 (2026-05-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Patricia Franco </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (76)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apnées obstructives du sommeil et insomnie concomitante (COMISA) chez l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Putois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Thieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Coutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Pédiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obésité et sommeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycles de conferences de la Société de Sommeil Calédonienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Nouméa, New Caledonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Est-ce que le COMISA existe chez les enfants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOMNOFORUM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Majorque, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspect pratique des recommandations sur le SAHOS chez l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Aladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première Journée Internationale des Antilles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Point à Pitre, Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrans et sommeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycles de conferences de la Société de Sommeil Calédonienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Nouméa, New Caledonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès aux soins du SAS de l’enfant : Controverse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOMNOFORUM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Majorque, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dyslexie et troubles du sommeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SFORL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TROS de l’enfant et troubles des apprentissages (modération)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SFORL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveautés sur la Narcolepsie de l’enfant (annulé)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Européenne de la Narcolepsie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of an intervention program on physical activity in children with narcolepsy type 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzo Brossaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lioret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Jaffiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louison Vanderghote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPSA 2024 Glasgow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indications de la PPC chez l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycles de conferences de la Société de Sommeil Calédonienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Nouméa, New Caledonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveautés dans le sommeil de l’enfant (modération)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Française de Pédiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narcolepsie chez l’ enfant : diagnostic & nouveautés thérapeutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première Journée Internationale des Antilles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Point à Pitre, Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to make the diagnosis of OSA in children? Could the new technologies help?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Sleep Disorder Academy Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Panama, Panama</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioprojet symposium : Parcours d’un enfant narcoleptique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th congress of the International Pediatric Sleep Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narcolepsie de l’enfant : aspects cliniques et thérapeutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du sommeil Région de Piémont</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the OAHI mandatory fo the diagnosis of OSAS in children?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Sleep Disorder Academy Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Panama, Panama</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apnées obstructives du sommeil et insomnie concomitante (COMISA) chez l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Putois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Thieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Coutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du sommeil 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFRMS, Nov 2024, LILLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of regular physical activity on symptoms and comorbidities in narcolepsy type 1: a prospective interventional study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ricordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Stauffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Putois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Jaffiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Pouilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Congress of the European Sleep Research Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Seville, Spain. pp.O82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAOS de type 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7eme Congrès de la Société Tunisienne du sommeil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024-10-11, Oct 2024, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAOS de l’enfant: Quand y penser? Quels bilans? Quelles prises en charge?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycles de conferences de la Société de Sommeil Calédonienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Nouméa, New Caledonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux d’un sommeil de qualité du jeune enfant sur son développement futur et sur ses parents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès FHU 1000 premiers jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narcolepsie chez l’enfant : données cliniques et nouveautés thérapeutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Française de Pédiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets d’un programme interventionnel sur l’activité physique des enfants avec narcolepsie de type 1 (étude NARCAPA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzo Brossaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lioret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Jaffiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louison Vanderghote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Pédiatrie 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Pédiatrie, May 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAOS: Différence fille garçon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès d’orthodontie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sommeil de l’enfant trisomique et sommeil : faut il proposer un enregistrement polysomnographique au cours de la première année de vie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Trisomie 21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sommeil de l’enfant trisomique et sommeil : faut il proposer un enregistrement polysomnographique au cours de la première année de vie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Trisomie 21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of Sleep duration on obesity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Nutrition &amp; Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Congrès de la mort inattendue du nourrisson</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term complications of OSAS in children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Franco-Israeli Congress on Sleep &amp; Sleep Apnea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Jerusalem, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'IAH est il un bon marqueur du TROS de l'enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allali L</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de SFORL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAOS: différence Fille-Garçon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Somnoforum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Athens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vertus de la tétine sur le sommeil et les rythmes respiratoires du nourrisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Congrès de la mort inattendue du nourrisson</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le SAOS de l'enfant: Signes Cliniques au Diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58éme Congrès de la société Française de Stomatologie Chirurgie Maxillo-Faciale et chirurgie Orale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostics différentiels Hypersomnolence de l'enfant obese et SAOS d'origine génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises ORL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveautés sur les traitements de la narcolepsie chez l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mardi ESEFNP de l’HFME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Bron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marqueurs cliniques, biologiques, électrophysiologiques de la somnolence chez l’enfant narcoleptique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première journée du Printemps du groupe du sommeil de l’enfant et de l’adolescent (GSEA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quizz sur les tracés de saturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée régionale du SAOS et du sommeil de l’enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répercussions métaboliques et cardio-vasculaires à long terme du SAOS de l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de la Société Française de Recherche sur le Sommeil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des écrans sur le sommeil de l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mardi ESEFNP de l’HFME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Bron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualities on SIDS/SUDI research. It’s a story of the sleep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European congress on Sudden Infant Death Syndrome (SIDS) and Sudden Unexpected Death of Infancy (SUDI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système nerveux autonome chez le nourrisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Journée de Neurophysiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils cliniques pour le diagnostic de l’hypersomnie chez l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Narcolepsie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential Diagnoses of hypersomnolence in children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Congress of Sleep Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Cap Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques cliniques de la narcolepsie de l’enfant (symposium Bioprojet)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de la Société Française de Recherche sur le Sommeil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des troubles du sommeil chez les personnes concernées par les TND et leur entourage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Thomas-Vialettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er journée participative GIS et Autisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Childhood narcolepsy, clinical characteristics & treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3nd Congress of Asia Society of Sleep Medicine (ASSM 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, online beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somnolence diurne chez un enfant obèse : diagnostics différentiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème J Régionale sur le sommeil et SAOS de l’enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAOS en pédiatrie : phénotypes en fonction de l’âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès AFSORL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place de la PV/PSG dans le diagnostic du SAOS de l’enfant - Débat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jean Monteyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SFORL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénotypes des SAOS de l'enfant en fonction de l'âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées du primptemps de la SFORL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical case discussion: sleepy and sleepless children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Plazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gringras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Sleep</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sommeil de l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22 eme Journées Interactives de Réalités Pédiatriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAOS et enfant et implications pour le médecin anesthésiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4éme congrès Anesth Réa Sleep</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somnolence diurne chez un enfant obèse : diagnostics différentiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mardi ESEFNP de l’HFME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Patricia Franco, Feb 2021, Bron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cas clinique complexe d’insomnie -d’hypersomnie chez l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SFRMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narcolepsie et troubles du spectre autistique chez l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JN narcolepsie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maladies de Kleine-Levin et Epilepsie-Absence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la SNCLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complications neurocognitives du SAOS de l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Algérien du sommeil « Que faire face à un enfant et adolescent somnolent ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Alger, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAOS de l’enfant : résultats de l’amygdalectomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès national SFORL 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répercussions cognitives du SAOS de l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de la Société Française de Recherche sur le Sommeil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt et indications d’explorations électrophysiologies en période néonatale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Régionale des unités néonatales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Lyon (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le SAOS de l’enfant peut-il guérir spontanément ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès national SFORL 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sommeil au féminin Chez l’enfant : fille vs garçon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de la Société Française de Recherche sur le Sommeil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral sessions moderator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Pediatric Sleep Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Naples FL, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sourires chez le nouveau-né endormi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-J. Challamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hartley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debilly G</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de la Société Française de Recherche sur le Sommeil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurocognitive Complications of sleep troubles during the first years of life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVII Congresso Brasileiro de Neurofisiologia clinica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sommeil est-il le même chez les filles et les garçons ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée SFODF/SFMDS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le collégien en danger : petite nuit et asthénie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès journée de l’urgence pédiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of arousals in SIDS : from physiopathology to prevention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Congress SUID, SIDS, Stillbirth « Conoscere per prevenire »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAOS de l’enfant : phenotypes en fonction de l’âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sleep Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Moscou, Russie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consensus sur l’insomnie de l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Schroder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Putois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lecuelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de la Société Française de Recherche sur le Sommeil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSA from infancy to adolescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Franco-Israeli Congress on Sleep &amp; Sleep Apnea. OSAS : younger and Older</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Patricia Franco; Riva Tauman, Oct 2019, Jerusalem, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sleep habits and sleep characteristics at 1 year-old in the ELFE birth cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Messayke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Forhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Dufourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Aline Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Public Health Conference Building bridges for solidarity and public health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Marseille, France. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckz185.607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic treatment of narcoleptic children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVII Congresso Brasileiro de Neurofisiologia clinica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sommeil pathologique chez l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée SFODF/SFMDS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId111"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Patricia Franco </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (76)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apnées obstructives du sommeil et insomnie concomitante (COMISA) chez l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Putois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Thieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Coutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Pédiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obésité et sommeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycles de conferences de la Société de Sommeil Calédonienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Nouméa, New Caledonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveautés dans le sommeil de l’enfant (modération)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Française de Pédiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narcolepsie chez l’ enfant : diagnostic & nouveautés thérapeutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première Journée Internationale des Antilles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Point à Pitre, Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Est-ce que le COMISA existe chez les enfants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOMNOFORUM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Majorque, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspect pratique des recommandations sur le SAHOS chez l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Aladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première Journée Internationale des Antilles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Point à Pitre, Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrans et sommeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycles de conferences de la Société de Sommeil Calédonienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Nouméa, New Caledonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès aux soins du SAS de l’enfant : Controverse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOMNOFORUM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Majorque, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dyslexie et troubles du sommeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SFORL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of an intervention program on physical activity in children with narcolepsy type 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzo Brossaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lioret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Jaffiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louison Vanderghote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPSA 2024 Glasgow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveautés sur la Narcolepsie de l’enfant (annulé)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Européenne de la Narcolepsie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TROS de l’enfant et troubles des apprentissages (modération)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SFORL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indications de la PPC chez l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycles de conferences de la Société de Sommeil Calédonienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Nouméa, New Caledonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioprojet symposium : Parcours d’un enfant narcoleptique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th congress of the International Pediatric Sleep Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narcolepsie de l’enfant : aspects cliniques et thérapeutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du sommeil Région de Piémont</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the OAHI mandatory fo the diagnosis of OSAS in children?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Sleep Disorder Academy Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Panama, Panama</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to make the diagnosis of OSA in children? Could the new technologies help?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Sleep Disorder Academy Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Panama, Panama</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apnées obstructives du sommeil et insomnie concomitante (COMISA) chez l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Putois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Thieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Coutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du sommeil 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFRMS, Nov 2024, LILLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of regular physical activity on symptoms and comorbidities in narcolepsy type 1: a prospective interventional study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ricordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Stauffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Putois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Jaffiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Pouilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Congress of the European Sleep Research Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Seville, Spain. pp.O82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets d’un programme interventionnel sur l’activité physique des enfants avec narcolepsie de type 1 (étude NARCAPA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzo Brossaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lioret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Jaffiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louison Vanderghote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Pédiatrie 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Pédiatrie, May 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux d’un sommeil de qualité du jeune enfant sur son développement futur et sur ses parents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès FHU 1000 premiers jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narcolepsie chez l’enfant : données cliniques et nouveautés thérapeutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Française de Pédiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAOS de type 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7eme Congrès de la Société Tunisienne du sommeil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024-10-11, Oct 2024, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAOS de l’enfant: Quand y penser? Quels bilans? Quelles prises en charge?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycles de conferences de la Société de Sommeil Calédonienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Nouméa, New Caledonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAOS: Différence fille garçon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès d’orthodontie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sommeil de l’enfant trisomique et sommeil : faut il proposer un enregistrement polysomnographique au cours de la première année de vie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Trisomie 21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sommeil de l’enfant trisomique et sommeil : faut il proposer un enregistrement polysomnographique au cours de la première année de vie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Trisomie 21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostics différentiels Hypersomnolence de l'enfant obese et SAOS d'origine génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises ORL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of Sleep duration on obesity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Nutrition &amp; Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Congrès de la mort inattendue du nourrisson</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term complications of OSAS in children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Franco-Israeli Congress on Sleep &amp; Sleep Apnea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Jerusalem, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'IAH est il un bon marqueur du TROS de l'enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allali L</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de SFORL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAOS: différence Fille-Garçon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Somnoforum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Athens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le SAOS de l'enfant: Signes Cliniques au Diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58éme Congrès de la société Française de Stomatologie Chirurgie Maxillo-Faciale et chirurgie Orale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vertus de la tétine sur le sommeil et les rythmes respiratoires du nourrisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Congrès de la mort inattendue du nourrisson</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveautés sur les traitements de la narcolepsie chez l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mardi ESEFNP de l’HFME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Bron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marqueurs cliniques, biologiques, électrophysiologiques de la somnolence chez l’enfant narcoleptique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première journée du Printemps du groupe du sommeil de l’enfant et de l’adolescent (GSEA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quizz sur les tracés de saturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée régionale du SAOS et du sommeil de l’enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système nerveux autonome chez le nourrisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Journée de Neurophysiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des écrans sur le sommeil de l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mardi ESEFNP de l’HFME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Bron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualities on SIDS/SUDI research. It’s a story of the sleep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European congress on Sudden Infant Death Syndrome (SIDS) and Sudden Unexpected Death of Infancy (SUDI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répercussions métaboliques et cardio-vasculaires à long terme du SAOS de l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de la Société Française de Recherche sur le Sommeil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils cliniques pour le diagnostic de l’hypersomnie chez l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Narcolepsie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential Diagnoses of hypersomnolence in children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Congress of Sleep Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Cap Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques cliniques de la narcolepsie de l’enfant (symposium Bioprojet)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de la Société Française de Recherche sur le Sommeil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Childhood narcolepsy, clinical characteristics & treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3nd Congress of Asia Society of Sleep Medicine (ASSM 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, online beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des troubles du sommeil chez les personnes concernées par les TND et leur entourage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Thomas-Vialettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er journée participative GIS et Autisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somnolence diurne chez un enfant obèse : diagnostics différentiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème J Régionale sur le sommeil et SAOS de l’enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAOS en pédiatrie : phénotypes en fonction de l’âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès AFSORL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place de la PV/PSG dans le diagnostic du SAOS de l’enfant - Débat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jean Monteyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SFORL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical case discussion: sleepy and sleepless children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Plazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gringras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Sleep</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sommeil de l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22 eme Journées Interactives de Réalités Pédiatriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénotypes des SAOS de l'enfant en fonction de l'âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées du primptemps de la SFORL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAOS et enfant et implications pour le médecin anesthésiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4éme congrès Anesth Réa Sleep</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somnolence diurne chez un enfant obèse : diagnostics différentiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mardi ESEFNP de l’HFME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Patricia Franco, Feb 2021, Bron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cas clinique complexe d’insomnie -d’hypersomnie chez l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SFRMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narcolepsie et troubles du spectre autistique chez l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JN narcolepsie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maladies de Kleine-Levin et Epilepsie-Absence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la SNCLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complications neurocognitives du SAOS de l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Algérien du sommeil « Que faire face à un enfant et adolescent somnolent ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Alger, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAOS de l’enfant : résultats de l’amygdalectomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès national SFORL 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répercussions cognitives du SAOS de l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de la Société Française de Recherche sur le Sommeil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt et indications d’explorations électrophysiologies en période néonatale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Régionale des unités néonatales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Lyon (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le SAOS de l’enfant peut-il guérir spontanément ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès national SFORL 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral sessions moderator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Pediatric Sleep Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Naples FL, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sommeil au féminin Chez l’enfant : fille vs garçon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de la Société Française de Recherche sur le Sommeil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSA from infancy to adolescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Franco-Israeli Congress on Sleep &amp; Sleep Apnea. OSAS : younger and Older</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Patricia Franco; Riva Tauman, Oct 2019, Jerusalem, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consensus sur l’insomnie de l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Schroder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Putois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lecuelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de la Société Française de Recherche sur le Sommeil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sleep habits and sleep characteristics at 1 year-old in the ELFE birth cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Messayke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Forhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Dufourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Aline Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Public Health Conference Building bridges for solidarity and public health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Marseille, France. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckz185.607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurocognitive Complications of sleep troubles during the first years of life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVII Congresso Brasileiro de Neurofisiologia clinica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sourires chez le nouveau-né endormi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-J. Challamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hartley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debilly G</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de la Société Française de Recherche sur le Sommeil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le collégien en danger : petite nuit et asthénie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès journée de l’urgence pédiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sommeil est-il le même chez les filles et les garçons ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée SFODF/SFMDS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of arousals in SIDS : from physiopathology to prevention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Congress SUID, SIDS, Stillbirth « Conoscere per prevenire »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAOS de l’enfant : phenotypes en fonction de l’âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sleep Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Moscou, Russie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic treatment of narcoleptic children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVII Congresso Brasileiro de Neurofisiologia clinica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sommeil pathologique chez l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée SFODF/SFMDS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId111"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401058v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Brunel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Putois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Thieux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Coutier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Franco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941311v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941893v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941325v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Aladin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941312v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941895v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940898v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947179v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947159v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819046v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Brossaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lioret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jaffiol" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Vanderghote" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941309v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947182v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941322v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941871v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941884v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941879v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941874v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819140v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385905v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ricordeau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Stauffer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Pouilloux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941889v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941316v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940908v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940904v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819107v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940895v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940868v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940871v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941286v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940880v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941297v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940890v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allali L" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941306v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940877v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940885v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947172v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940838v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940861v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940874v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940823v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940802v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941275v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940813v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940809v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941281v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940830v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940739v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Thomas-Vialettes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924263v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947169v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940780v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940785v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jean Monteyrol" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940669v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924296v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Plazzi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gringras" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940789v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940721v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940702v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940796v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947162v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940711v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924230v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940682v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940696v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940691v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940687v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940657v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947152v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940662v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-J. Challamel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hartley" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debilly G" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924062v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940650v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923967v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924147v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923973v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940666v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Schroder" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lecuelle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924192v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914026v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Messayke" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Forhan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Dufourg" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Aline Charles" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz185.607" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924005v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940643v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401058v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Brunel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Putois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Thieux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Coutier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Franco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941311v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947182v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941322v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941893v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941325v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Aladin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941312v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941895v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940898v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819046v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Brossaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lioret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jaffiol" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Vanderghote" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947159v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947179v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941309v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941884v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941879v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941874v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941871v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819140v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385905v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ricordeau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Stauffer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Pouilloux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819107v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940908v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940904v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941889v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941316v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940895v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940871v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940868v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947172v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941286v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940880v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941297v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940890v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allali L" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941306v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940885v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940877v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940838v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940861v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940874v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940813v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940802v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941275v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940823v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940809v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941281v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940830v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924263v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940739v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Thomas-Vialettes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947169v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940780v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940785v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jean Monteyrol" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924296v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Plazzi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gringras" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940789v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940669v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940721v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940702v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940796v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947162v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940711v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924230v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940682v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940696v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940691v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940687v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947152v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940657v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924192v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940666v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Schroder" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lecuelle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914026v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Messayke" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Forhan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Dufourg" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Aline Charles" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz185.607" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924062v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940662v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-J. Challamel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hartley" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debilly G" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923967v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940650v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924147v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923973v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924005v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940643v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>