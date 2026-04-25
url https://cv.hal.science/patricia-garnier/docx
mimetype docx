--- v0 (2026-03-09)
+++ v1 (2026-04-25)
@@ -615,377 +615,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04106589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competition within low-density bacterial populations as an unexpected factor regulating carbon decomposition in bulk soil</w:t>
+                <w:t xml:space="preserve">Understanding the joint impacts of soil architecture and microbial dynamics on soil functions: Insights derived from microscale models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Coche</w:t>
+                <w:t xml:space="preserve">Valérie Pot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Babey</w:t>
+                <w:t xml:space="preserve">Xavier Portell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Rapaport</w:t>
+                <w:t xml:space="preserve">Wilfred Otten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Vieublé Gonod</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patricia Garnier</w:t>
+                <w:t xml:space="preserve">Olivier Monga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 164 (108423), </w:t>
+              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 73 (3), pp.e13256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2021.108423⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ejss.13256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03347522v3</w:t>
+                <w:t xml:space="preserve">hal-04031073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the joint impacts of soil architecture and microbial dynamics on soil functions: Insights derived from microscale models</w:t>
+                <w:t xml:space="preserve">Competition within low-density bacterial populations as an unexpected factor regulating carbon decomposition in bulk soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Pot</w:t>
+                <w:t xml:space="preserve">Alexandre Coche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Portell</w:t>
+                <w:t xml:space="preserve">Tristan Babey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilfred Otten</w:t>
+                <w:t xml:space="preserve">Alain Rapaport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vieublé Gonod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Garnier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Monga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 73 (3), pp.e13256. </w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 164 (108423), </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ejss.13256⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2021.108423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04031073v1</w:t>
+                <w:t xml:space="preserve">insu-03347522v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accounting for soil architecture and microbial dynamics in microscale models: Current practices in soil science and the path ahead</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Portell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfred Otten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Monga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Soil Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 73 (1), pp.e13142. </w:t>
@@ -1151,1464 +1151,1464 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03544634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in soil carbon mineralization related to earthworm activity depend on the time since inoculation and their density in soil</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scenario modelling of carbon mineralization in 3D soil architecture at the microscale: Toward an accessibility coefficient of organic matter for bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Makowski</w:t>
+                <w:t xml:space="preserve">Bruno Mbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Monga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfred Otten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Hedde</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Hecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-17855-z⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 73, pp.e13144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ejss.13144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03749765v1</w:t>
+                <w:t xml:space="preserve">hal-03365963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scenario modelling of carbon mineralization in 3D soil architecture at the microscale: Toward an accessibility coefficient of organic matter for bacteria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Changes in soil carbon mineralization related to earthworm activity depend on the time since inoculation and their density in soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Makowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Mbé</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Wilfred Otten</w:t>
+                <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Hecht</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 73, pp.e13144. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.13616. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ejss.13144⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-17855-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03365963v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03749765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscale heterogeneity of the spatial distribution of organic matter can promote bacterial biodiversity in soils: Insights from computer simulations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In situ long-term modeling of phenanthrene dynamics in an aged contaminated soil using the VSOIL platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Pot</w:t>
+                <w:t xml:space="preserve">Khaled Brimo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Baveye</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lafolie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Séré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Ouvrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.01583⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 619-620, pp.239-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.11.089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01840945v1</w:t>
+                <w:t xml:space="preserve">hal-01727153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pore-scale monitoring of the effect of microarchitecture on fungal growth in a two-dimensional soil-like micromodel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raghad Soufan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolaine Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vieublé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Shor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 6 (68), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fenvs.2018.00068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01819027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of sludge treatments on the extractability and fate of acetyl sulfamethoxazole residues in amended soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chunnu Geng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bergheaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong-Guan Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Sophie Haudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 194, pp.828-836. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2017.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01663293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water flow drives small scale biogeography of pesticides and bacterial pesticide degraders - A microcosm study using 2,4-D as a model compound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Pagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Poll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Ditterich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 127, pp.137-147. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.soilbio.2018.09.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01904410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ long-term modeling of phenanthrene dynamics in an aged contaminated soil using the VSOIL platform</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Modelling the fate of PAH added with composts in amended soil according to the origin of the exogenous organic matter.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Brimo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Ouvrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lafolie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Garnier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Ouvrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 619-620, pp.239-248. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.11.089⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 616-617, pp.658-668. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.10.269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01727153v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the fate of PAH added with composts in amended soil according to the origin of the exogenous organic matter.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Mulch of plant residues at the soil surface impact the leaching and persistence of pesticides: A modelling study from soil columns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sohaib Aslam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akhtar Iqbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lafolie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Recous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.10.269⟩</w:t>
+              <w:t xml:space="preserve">Journal of Contaminant Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 214, pp.54-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jconhyd.2018.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01652058v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01818263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mulch of plant residues at the soil surface impact the leaching and persistence of pesticides: A modelling study from soil columns</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">To what extent do uncertainty and sensitivity analyses help unravel the influence of microscale physical and biological drivers in soil carbon dynamics models?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Benoit</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laure Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Pot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Makowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baveye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Contaminant Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jconhyd.2018.05.008⟩</w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 383, pp.10-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2018.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01818263v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01800383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To what extent do uncertainty and sensitivity analyses help unravel the influence of microscale physical and biological drivers in soil carbon dynamics models?</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emergent properties of microbial activity in heterogeneous soil microenvironments: Different research approaches are slowly converging, yet major challenges remain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Baveye</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfred Otten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Kravchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Balseiro Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonore Beckers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2018.05.007⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1929), pp.1929. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.01929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01800383v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01857291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergent properties of microbial activity in heterogeneous soil microenvironments: Different research approaches are slowly converging, yet major challenges remain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microscale heterogeneity of the spatial distribution of organic matter can promote bacterial biodiversity in soils: Insights from computer simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Portell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Pot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfred Otten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Baveye</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 9 (1929), pp.1929. </w:t>
+              <w:t xml:space="preserve">, 2018, 9 (Article 1583), pp.1583. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.01929⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.01583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01857291v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing soil carbon storage: mechanisms, effects of agricultural practices and proxies. A review</w:t>
               </w:r>
@@ -2858,51 +2858,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babacar Lèye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doanh Nguyen-Ngoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Monga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3014,51 +3014,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lafolie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 65, pp.144-157. </w:t>
@@ -3122,51 +3122,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doanh Nguyen-Ngoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babacar Leye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Monga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3239,51 +3239,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remediation of polycyclic aromatic hydrocarbon (PAH) contaminated soil through composting with fresh organic wastes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong-Guan Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3366,302 +3366,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">bioemco-00640498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the influence of soil-plant residue contact on carbon mineralization: Comparison of a compartmental approach and a 3D spatial approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D geometric structures and biological activity: Application to microbial soil organic matter decomposition in pore space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Monga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Bousso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Pot-Genty</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2008.07.032⟩</w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 216 (3-4), pp.291-302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2008.04.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01192094v1</w:t>
+                <w:t xml:space="preserve">hal-01191998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D geometric structures and biological activity: Application to microbial soil organic matter decomposition in pore space</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Monga</w:t>
+                <w:t xml:space="preserve">Modeling the influence of soil-plant residue contact on carbon mineralization: Comparison of a compartmental approach and a 3D spatial approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cambier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bousso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mamadou Bousso</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Masse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 216 (3-4), pp.291-302. </w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 40 (11), pp.2754-2761. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2008.04.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2008.07.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01191998v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the Soil Shrinkage and Water Retention Curves with the Same Equations</w:t>
               </w:r>
@@ -3917,51 +3917,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of agricultural practices on soil structural stability and organic matter deprotection during drying-rewetting cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Chirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4023,70 +4023,70 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05195609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying the relationship between soil organic matter decomposition and soil structure</w:t>
+                <w:t xml:space="preserve">Effet des pratiques de gestion agricole sur la stabilité structurale du sol et la déprotection des matières organiques lors des cycles de dessication-réhumectation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Chirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4102,608 +4102,608 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Plessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MicroSoil 2023 : Feedback between Soil Microstructures / the Microhabitat and Soil Biota</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Saint Loup Lamairé, France</w:t>
+              <w:t xml:space="preserve">12èmes Journées Scientifiques et Techniques du réseau des microscopistes INRAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04321216v1</w:t>
+                <w:t xml:space="preserve">hal-04321237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet des pratiques de gestion agricole sur la stabilité structurale du sol et la déprotection des matières organiques lors des cycles de dessication-réhumectation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Pot</w:t>
+                <w:t xml:space="preserve">Effect of bio-based fertilisers on cherry tomato productivity and trace element uptake: A greenhouse study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lelenda Florent Kebalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vieublé-Gonod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes Journées Scientifiques et Techniques du réseau des microscopistes INRAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">18th International Conference RAMIRAN 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Municipal and Industrial Residues in Agriculture Network (RAMIRAN), Sep 2023, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04321237v1</w:t>
+                <w:t xml:space="preserve">hal-04706223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of bio-based fertilisers on cherry tomato productivity and trace element uptake: A greenhouse study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lelenda Florent Kebalo</w:t>
+                <w:t xml:space="preserve">Quantifying the relationship between soil organic matter decomposition and soil structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Chirol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Plessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference RAMIRAN 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Municipal and Industrial Residues in Agriculture Network (RAMIRAN), Sep 2023, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">MicroSoil 2023 : Feedback between Soil Microstructures / the Microhabitat and Soil Biota</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Saint Loup Lamairé, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04706223v1</w:t>
+                <w:t xml:space="preserve">hal-04321216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of switching spatial scales on soil-based ecosystem services levels and patterns: a case study at the patch scale</w:t>
+                <w:t xml:space="preserve">ImageSoil: a new database to boost explorations of the links between soil structure and soil functioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ottone Scammacca</w:t>
+                <w:t xml:space="preserve">Marine Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Choquet</w:t>
+                <w:t xml:space="preserve">Isabelle Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Gabrielle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Joel Michelin</w:t>
+                <w:t xml:space="preserve">Nicolas Moitrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">22nd World Congress of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03652879v1</w:t>
+                <w:t xml:space="preserve">hal-03776068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ImageSoil: a new database to boost explorations of the links between soil structure and soil functioning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The effects of switching spatial scales on soil-based ecosystem services levels and patterns: a case study at the patch scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ottone Scammacca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Choquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gabrielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Lacoste</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+                <w:t xml:space="preserve">Ophélie Sauzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Cousin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Moitrier</w:t>
+                <w:t xml:space="preserve">Joel Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd World Congress of Soil Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Vienne, Austria. pp.EGU22-11834, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-11834⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03776068v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03652879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of soil microstructure on the emission of N2O in intact small soil columns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Ortega-Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4780,64 +4780,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction du Workshop Imagerie des Sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4918,77 +4918,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil organic matter mineralization by earthworms : a meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Symposium on Soil Organic Matter - SOM2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSIRO, Oct 2019, Adelaide, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5138,77 +5138,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computer simulation of the activity of bacteria in soils: role of soil architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Portell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5259,77 +5259,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction of porosity structures and microbial uptake dynamics in the degradation of pesticides at µm and mm scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Babey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rapaport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vieublé-Gonod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5384,90 +5384,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction des processus spatiaux et des dynamiques microbiennes dans la dégradation des pesticides dans les sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rapaport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Babey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vieublé-Gonod Laure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5503,609 +5503,609 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01717982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling complexity of biophysical interactions in soil: linking fungal traits, pore geometry and distribution of soil organic matter hotspots to explain evolution of CO2</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing the environmental availability of sulfamethoxazole and its acetylated metabolite in agricultural soils amended with compost and manure: an experimental and modeling study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruth Falconer</w:t>
+                <w:t xml:space="preserve">Anais Goulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Portell-Canal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Baveye</w:t>
+                <w:t xml:space="preserve">Nicolas Sertillanges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Dumeny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Bergheaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Symposium on Soil Organic Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Harpenden, United Kingdom. pp.30</w:t>
+              <w:t xml:space="preserve">EGU 2017, European Geophysical Union General Assembly 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienna, Austria. pp.EGU2017-6782-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607082v1</w:t>
+                <w:t xml:space="preserve">hal-01535208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic des risques liés à la présence de contaminants organiques. In: Rencontre Recyclage des produits résiduaires organiques en agriculture</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claire-Sophie Haudin</w:t>
+                <w:t xml:space="preserve">Unravelling complexity of biophysical interactions in soil: linking fungal traits, pore geometry and distribution of soil organic matter hotspots to explain evolution of CO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfred Otten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Nelieu</w:t>
+                <w:t xml:space="preserve">Ruth Falconer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Crouzet</w:t>
+                <w:t xml:space="preserve">Xavier Portell-Canal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baveye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Transfert Environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">6th International Symposium on Soil Organic Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Harpenden, United Kingdom. pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734010v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ modeling of PAH dynamics in agricultural soils amended with composts using the “VSOIL” platform</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+                <w:t xml:space="preserve">Diagnostic des risques liés à la présence de contaminants organiques. In: Rencontre Recyclage des produits résiduaires organiques en agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Sophie Haudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Nelieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2017, European Geophysical Union General Assembly 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">INRA Transfert Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01535211v1</w:t>
+                <w:t xml:space="preserve">hal-02734010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the environmental availability of sulfamethoxazole and its acetylated metabolite in agricultural soils amended with compost and manure: an experimental and modeling study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valerie Bergheaud</w:t>
+                <w:t xml:space="preserve">In situ modeling of PAH dynamics in agricultural soils amended with composts using the “VSOIL” platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Brimo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Ouvrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lafolie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2017, European Geophysical Union General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2017, Vienna, Austria. pp.EGU2017-6782-1</w:t>
+              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01535208v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation des teneurs en carbone organique des sols agricoles par télédétection par drone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Brimo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Ouvrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lafolie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2017, European Geophysical Union General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Vienne, Austria</w:t>
@@ -6259,64 +6259,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polycyclic aromatic hydrocarbons in the environment, the key role of soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Ouvrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Brimo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6348,562 +6348,562 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01622976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment une meilleure prise en compte des mécanismes de stabilisation des matières organiques des sols (via des indicateurs ou via la modélisation) peut permettre d’améliorer les prévisions d’évolution de stock de carbone du sol ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Barre</w:t>
+                <w:t xml:space="preserve">The dynamic of polycyclic aromatic hydrocarbons (PAHs) in an aged contaminated soil: Modeling and scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Brimo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Guenet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Katja Klumpp</w:t>
+                <w:t xml:space="preserve">S. Ouvrad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Atelier du collectif « SoilMécaSeqC »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Austin International conference on soil modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Austin, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604673v1</w:t>
+                <w:t xml:space="preserve">hal-01608191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accounting for microbial habitats in modelling soil organic matter dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Chenu</w:t>
+                <w:t xml:space="preserve">Comment une meilleure prise en compte des mécanismes de stabilisation des matières organiques des sols (via des indicateurs ou via la modélisation) peut permettre d’améliorer les prévisions d’évolution de stock de carbone du sol ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauric Cécillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Guenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katja Klumpp</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOMmic Conference, Microbial contribution and impact on soil organic matter structure and genesis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Leipzig, Germany</w:t>
+              <w:t xml:space="preserve">Journée Atelier du collectif « SoilMécaSeqC »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01580643v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new individual based approach to deal with soil complexity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Portell Canal</w:t>
+                <w:t xml:space="preserve">Accounting for microbial habitats in modelling soil organic matter dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoise Nunan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Pot-Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Claire Chenu</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Austin International Conference on Soil Modeling, International Soil Modeling Consortium (ISMC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Austin, United States</w:t>
+              <w:t xml:space="preserve">SOMmic Conference, Microbial contribution and impact on soil organic matter structure and genesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01591739v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01580643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dynamic of polycyclic aromatic hydrocarbons (PAHs) in an aged contaminated soil: Modeling and scenarios</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khaled Brimo</w:t>
+                <w:t xml:space="preserve">A new individual based approach to deal with soil complexity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Portell Canal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Pot-Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baveye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Austin International conference on soil modeling</w:t>
+              <w:t xml:space="preserve">Austin International Conference on Soil Modeling, International Soil Modeling Consortium (ISMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Austin, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608191v1</w:t>
+                <w:t xml:space="preserve">hal-01591739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des flux d'eau sur la biogéographie du 2,4-D et des microorganismes dégradants dans le sol : une étude en microcosmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Ditterich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Pagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Poll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6945,51 +6945,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASSETS - ASsessing Ecosystem services in Transitioning agro-ecosystemS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gabrielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7053,103 +7053,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D modeling pesticide biodegradation at centimeter scale: Impact of spatial connection between microorganisms and substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Babey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vieublé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rapaport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Austin International conference on soil modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Austin, United States</w:t>
@@ -7303,90 +7303,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water flow drives small scale biogeography of pesticides and soil microorganisms - A microcosm study using 2,4-D as a model compound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Pagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Ditterich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Poll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7422,402 +7422,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01830318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Living in soil pores: physical and nutritional constraints for microbial decomposers of soil organic matter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling carbon dynamics in unsaturated soil pore space or how diffusion regulates decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vieublé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoise Nunan</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Léo Ruamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Florence, Italy</w:t>
+              <w:t xml:space="preserve">Porous Media Process Modelling Workshop: 3D Imaging and Applications in Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Abertay. GBR., Oct 2013, Dundee, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01619008v1</w:t>
+                <w:t xml:space="preserve">hal-01620712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling carbon dynamics in unsaturated soil pore space or how diffusion regulates decomposition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Naoise Nunan</w:t>
+                <w:t xml:space="preserve">Modelling the dissipation and leaching of two herbicides in decomposing mulch of crop residues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sohaib Aslam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iqbal Akhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lafolie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Recous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Porous Media Process Modelling Workshop: 3D Imaging and Applications in Geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Abertay. GBR., Oct 2013, Dundee, United Kingdom</w:t>
+              <w:t xml:space="preserve"> EPSC2013 – European Planetary Science Congress 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01620712v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01314510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the dissipation and leaching of two herbicides in decomposing mulch of crop residues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sohaib Aslam</w:t>
+                <w:t xml:space="preserve">Living in soil pores: physical and nutritional constraints for microbial decomposers of soil organic matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoise Nunan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Juarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Moyano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iqbal Akhtar</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre Benoit</w:t>
+                <w:t xml:space="preserve">Léo Ruamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> EPSC2013 – European Planetary Science Congress 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Goldschmidt 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01314510v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01619008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of synchrotron radiation to visualize water/air menisci in small soil samples at different water potentials</w:t>
               </w:r>
@@ -7829,77 +7829,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Pot-Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Peth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurosoil 2012, Soil science for the benefit of mankind and environment, 4th International Congress of ECSSS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2696 p</w:t>
@@ -8053,64 +8053,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of the dynamics of organic pollutants in soil following the spreading of sludge-green waste composts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chunnu Geng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Sophie Haudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8161,64 +8161,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of spatial connection vs disconnection between soil microorganisms and 2,4-d on the 2,4-d biodegradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vieublé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8256,103 +8256,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling organic matter decomposition in heterogeneous soil structure at microbial habitats scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Pot-Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vieublé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurosoil 2012, Soil science for the benefit of mankind and environment, 4th International Congress of ECSSS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2696 p</w:t>
@@ -8500,381 +8500,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00939539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation du modèle CANTIS pour la simulation de la minéralisation du carbone et de l'azote de produits résiduaires organiques</w:t>
+                <w:t xml:space="preserve">Mesure des propriétés hydrodynamiques des sols et engrais organiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Caubel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabine Houot</w:t>
+                <w:t xml:space="preserve">Nadler Nahindy Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Doublet</w:t>
+                <w:t xml:space="preserve">Sophie Génermont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire</w:t>
+              <w:t xml:space="preserve">Séminaire : "Matières organiques et environnement", Séminaire ResMO INRA.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Sainte-Maxime, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01192081v1</w:t>
+                <w:t xml:space="preserve">hal-01192124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la dynamique de la matière organique pendant le processus de compostage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Zhang</w:t>
+                <w:t xml:space="preserve">Adaptation du modèle CANTIS pour la simulation de la minéralisation du carbone et de l'azote de produits résiduaires organiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Caubel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Garnier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Sainte-Maxime, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01192088v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure des propriétés hydrodynamiques des sols et engrais organiques</w:t>
+                <w:t xml:space="preserve">Modélisation de la dynamique de la matière organique pendant le processus de compostage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadler Nahindy Simon</w:t>
+                <w:t xml:space="preserve">Y. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Génermont</w:t>
+                <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Garcia</w:t>
+                <w:t xml:space="preserve">J. Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Labat</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Francou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire : "Matières organiques et environnement", Séminaire ResMO INRA.</w:t>
+              <w:t xml:space="preserve">Séminaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Sainte-Maxime, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01192124v1</w:t>
+                <w:t xml:space="preserve">hal-01192088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of soil water potential on isoproturon dynamic in laboratory</w:t>
               </w:r>
@@ -8886,51 +8886,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiorella Fabra Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bergheaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8994,77 +8994,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cambier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les matières organiques en France.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2006, Carqueiranne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9134,51 +9134,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trace contaminants in the environmental assessment of organic waste recycling in agriculture: Gaps between methods and knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Avadí</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bravin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9281,51 +9281,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoise Nunan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vieublé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9438,51 +9438,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soilμ3d project: emergent properties of soil microbial functions from 3d modelling and spatial descriptors of pore scale heterogeneity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9550,103 +9550,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of encounter between pesticide and bacteria on pesticide degradation in soil at mm-to-cm scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Babey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Raynald De Dreuzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rapaport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vieublé Gonod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vienne, Austria. , 21 (EGU2019-18060-2), 2019, Geophysical Research Abstracts</w:t>
@@ -9701,51 +9701,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladislav Kyulavski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Thuriès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Paillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9796,103 +9796,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of encounter frequency on microbial dynamics and pesticide degradation from μm to cm scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Babey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rapaport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vieublé Gonod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Soil Modeling Consortium Conference. ISMC 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Wageningen, Netherlands. , 2018</w:t>
@@ -9934,51 +9934,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une meilleure prise en compte de la qualité des sols dans les projets d'urbanisation: le cas de Saclay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ottone Scammacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10045,342 +10045,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02946612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ long-term modeling of phenanthrene dynamics in an aged contaminated soil using the “VSOIL” platform</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">PAH dynamic in agricultural soils amended with composts: experiments and modeling with the “VSOIL” platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Brimo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Ouvrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. International Conference on Sustainable Use and Management of Soil, Sediment and Water Resources (AquaConSoil)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Lyon, France. 2017</w:t>
+              <w:t xml:space="preserve">17. International Ramiran Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Wexford, Ireland. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01624904v1</w:t>
+                <w:t xml:space="preserve">hal-01898004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PAH dynamic in agricultural soils amended with composts: experiments and modeling with the “VSOIL” platform</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In situ long-term modeling of phenanthrene dynamics in an aged contaminated soil using the “VSOIL” platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Ouvrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Brimo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lafolie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Séré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Garnier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. International Ramiran Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Wexford, Ireland. 2017</w:t>
+              <w:t xml:space="preserve">14. International Conference on Sustainable Use and Management of Soil, Sediment and Water Resources (AquaConSoil)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Lyon, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01898004v1</w:t>
+                <w:t xml:space="preserve">hal-01624904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport controls of hotspots harvesting in 2,4D cm-scale degradation experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Babey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rapaport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vieublé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10416,168 +10416,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N2O Emissions from organic fertilizers and crop residue mixture in sugarcane cropping</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Thuries</w:t>
+                <w:t xml:space="preserve">Modeling the dynamic of PAH added with composts in agricultural soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Brimo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Ouvrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lafolie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Garnier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Nitrogen Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Skara, Sweden. , 462 p., 2016, Efficient use of different sources of nitrogen in agriculture – from theory to practice</w:t>
+              <w:t xml:space="preserve">8th International Congress on Environmental Modeling and Software (iEMSs)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Toulouse, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01536013v1</w:t>
+                <w:t xml:space="preserve">hal-01621928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent progress in the imaging of soil processes at the microscopic scale, and a look ahead</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10586,1009 +10582,1013 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Baveye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Pot-Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Monga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Portell Canal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European Geosciences Union</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Geophysical Research Abstracts, 18, 2016, Geophysical Research Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01584502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the dynamic of PAH added with composts in agricultural soils</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">The dynamic of polycyclic aromatic hydrocarbons (PAHs) in aged contaminated soil: modeling and scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Brimo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Ouvrard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patricia Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Congress on Environmental Modeling and Software (iEMSs)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Toulouse, France. 2016</w:t>
+              <w:t xml:space="preserve">Austin International Conference on Soil Modeling, International Soil Modeling Consortium (ISMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Austin, United States. 2016, Austin International Conference on soil modeling. International Soil Modeling Consortium (ISMC)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01621928v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01619931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dynamic of polycyclic aromatic hydrocarbons (PAHs) in aged contaminated soil: modeling and scenarios</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khaled Brimo</w:t>
+                <w:t xml:space="preserve">N2O Emissions from organic fertilizers and crop residue mixture in sugarcane cropping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladislav Kyulavski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Thuries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Recous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Bispo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Austin International Conference on Soil Modeling, International Soil Modeling Consortium (ISMC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Austin, United States. 2016, Austin International Conference on soil modeling. International Soil Modeling Consortium (ISMC)</w:t>
+              <w:t xml:space="preserve">19th Nitrogen Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Skara, Sweden. , 462 p., 2016, Efficient use of different sources of nitrogen in agriculture – from theory to practice</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01619931v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01536013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogeochemical feedbacks to climate change: Insights into soil moisture controls on soil heterotrophic respiration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fernando Moyano</w:t>
+                <w:t xml:space="preserve">Modeling the impact of heterogeneous spatial distribution of soil microbes on pesticide biodegradation at the centimeter scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Babey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pinhiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vieublé-Gonod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Scientific Conference Our common future under climate change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Paris, France. 2015</w:t>
+              <w:t xml:space="preserve">American Geophysical Union Fall Meeting (AGU 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, San Francisco, United States. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01621927v1</w:t>
+                <w:t xml:space="preserve">hal-02796852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the impact of heterogeneous spatial distribution of soil microbes on pesticide biodegradation at the centimeter scale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t>
+                <w:t xml:space="preserve">Biogeochemical feedbacks to climate change: Insights into soil moisture controls on soil heterotrophic respiration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Moyano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Pinhiero</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Iñigo Virto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union Fall Meeting (AGU 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, San Francisco, United States. , 2015</w:t>
+              <w:t xml:space="preserve">International Scientific Conference Our common future under climate change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Paris, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02796852v1</w:t>
+                <w:t xml:space="preserve">hal-01621927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-invasive localization of organic matter in soil aggregates using SR-μCT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephan Peth</w:t>
+                <w:t xml:space="preserve">The moisture response of soil microorganisms: old topic, present challenges and new approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoise Nunan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anneka Mordhorst</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daniel Uteau Puschmann</w:t>
+                <w:t xml:space="preserve">F. Moyano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Monga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2014, European Geosciences Union General Assemby</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. European Geosciences Union, Geophysical Research Abstracts, 16, 2014, Geophysical Research Abstracts</w:t>
+              <w:t xml:space="preserve">20. World Congress of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Jeju, South Korea. 2014, 20th World congress of soil science. In Commemoration of the 90th Anniversary of the IUSS. Soils Embrace Life and Universe. June 8 -13, 2014 Jeju, Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595574v1</w:t>
+                <w:t xml:space="preserve">hal-01618413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The moisture response of soil microorganisms: old topic, present challenges and new approaches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Chenu</w:t>
+                <w:t xml:space="preserve">Modeling diffusion control on organic matter decomposition in unsaturated soil pore space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Pot-Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vieublé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoise Nunan</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Monga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. World Congress of Soil Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Jeju, South Korea. 2014, 20th World congress of soil science. In Commemoration of the 90th Anniversary of the IUSS. Soils Embrace Life and Universe. June 8 -13, 2014 Jeju, Korea</w:t>
+              <w:t xml:space="preserve">EGU 2014, European Geosciences Union General Assemby</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. European Geosciences Union, Geophysical Research Abstracts, 16, 2014, Geophysical Research Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01618413v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling diffusion control on organic matter decomposition in unsaturated soil pore space</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valerie Pot-Genty</w:t>
+                <w:t xml:space="preserve">Non-invasive localization of organic matter in soil aggregates using SR-μCT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Peth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anneka Mordhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Uteau Puschmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Garnier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Naoise Nunan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2014, European Geosciences Union General Assemby</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. European Geosciences Union, Geophysical Research Abstracts, 16, 2014, Geophysical Research Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595578v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-invasive localization of organic matter in soil aggregates using SR-μCT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Peth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anneka Mordhorst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Uteau Puschmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11656,64 +11656,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Monga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Moyano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Pot-Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11755,90 +11755,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of distribution heterogeneity of microorganisms and 2,4-D on biodegradation processes in soil : experiment and modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rapaport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Béguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11880,77 +11880,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des interactions spatiales entre substrat organique et décomposeurs : modélisation 3D avec Mosaic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vieublé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Monga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11988,64 +11988,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The COP-SOIL model for mineralization and bioavailability of organic micropollutants during composts decomposition in soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chunnu Geng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Sophie Haudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12135,77 +12135,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Pot-Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Monga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Peth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées d'Etude des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Versailles, France. 2012, Le sol face aux changements globaux</w:t>
@@ -12394,51 +12394,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12476,77 +12476,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la connection et déconnection spatiale des microorganismes et du 2,4-D sur la biodégradation du 2,4-D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vieublé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées d'Etude des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Versailles, France. 2012, Le sol face aux changements globaux</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12584,51 +12584,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity of crop residue mulches in Conservation Agriculture and their role in water retention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akhtar A. Iqbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Thiébeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12960,51 +12960,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05123266v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Chalhoub" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Garnier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montagne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C Baveye" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.70144" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368810v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Chirol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pouteau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vzj2.70054" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04484156v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lelenda Florent Kebalo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vieubl&#233;-Gonod" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2023.112599" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04106589v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lekun Tan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jimenez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20032151" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03347522v3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coche" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Babey" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vieubl&#233; Gonod" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2021.108423" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04031073v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Portell" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfred Otten" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monga" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13256" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04030831v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13142" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544634v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baveye" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Balseiro-Romero" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bottinelli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Briones" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/SR21268" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749765v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertrand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-17855-z" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365963v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mb&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hecht" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13144" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840945v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01583" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819027v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghad Soufan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Delaunay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vieubl&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Shor" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2018.00068" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663293v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunnu Geng" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bergheaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Guan Zhu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Sophie Haudin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.12.003" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904410v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pinheiro" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Pagel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Poll" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Ditterich" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2018.09.024" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727153v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Brimo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ouvrard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.11.089" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652058v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.10.269" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818263v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohaib Aslam" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhtar Iqbal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2018.05.008" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800383v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vogel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2018.05.007" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857291v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kravchenko" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Balseiro Romero" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Beckers" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01929" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595533v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dignac" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric C&#233;cillon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-017-0421-2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621049v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pot-Genty" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2017.10.021" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419760v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar L&#232;ye" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doanh Nguyen-Ngoc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoise Nunan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10013-015-0159-6" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853377v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2013.05.023" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601955v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Leye" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ijg.2013.410A003" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00640498v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Zhang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Qiao" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-011-0521-5" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V1Q1BP0H-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192094v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cambier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bousso" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Masse" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2008.07.032" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P19F9BDC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191998v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Bousso" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2008.04.015" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQZ061J2-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00385433v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boivin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vauclin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2005.0218" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298902v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gamier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rieu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Boivin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vauclin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Baveye" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195609v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Plessis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321216v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321237v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706223v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652879v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottone Scammacca" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Choquet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gabrielle" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Sauzet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Michelin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-11834" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776068v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lacoste" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moitrier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548661v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ortega-Ramirez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Laville" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Schl&#252;ter" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Hadjar" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12438" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336582v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile-Doelsch Isabelle" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Watteau Fran&#231;oise" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04391079v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04607428v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pierre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Bourdat-Deschamps" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Ferhi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mercier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04546312v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827620v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vieubl&#233;-Gonod" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717982v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Raynald de Dreuzy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vieubl&#233;-Gonod Laure" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607082v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Falconer" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Portell-Canal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734010v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Deschamps" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nelieu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535211v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535208v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Goulas" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sertillanges" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Dumeny" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593200v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535185v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Raynaud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622976v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604673v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guenet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Klumpp" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580643v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591739v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Portell Canal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608191v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ouvrad" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579979v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583803v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonnaud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maugis" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607601v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192515v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Vereecken" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vanderborght" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Schnepf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Br&#252;ggemann" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wulf Amelung" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830318v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619008v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Juarez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Moyano" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Ruamps" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620712v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314510v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iqbal Akhtar" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628867v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Peth" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628663v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Leblond" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589702v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628865v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628869v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939539v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Cur&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Puget" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle B&#233;no" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guichard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192081v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Caubel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Doublet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192088v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Lashermes" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Doublet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Francou" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192124v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadler Nahindy Simon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Garcia" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labat" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191943v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorella Fabra Aguilera" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00177311v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fernandez" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-03663482v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Avad&#237;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bravin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cournoyer" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feder" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.agron.2022.03.002" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572159v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5092-les-sols-et-la-vie-souterraine.html" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652988v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02090903v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Raynald De Dreuzy" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875003v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Kyulavski" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thuri&#232;s" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Paillat" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784932v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946612v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Girardin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Michelin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.29647.33444" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624904v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898004v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788946v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536013v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thuries" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584502v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://meetingorganizer.copernicus.org/EGU2016/orals/20964" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621928v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619931v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621927v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Virto" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796852v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pinhiero" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595574v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneka Mordhorst" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Uteau Puschmann" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618413v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moyano" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595578v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595573v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618404v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619001v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bes" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie B&#233;guet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619936v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586484v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588032v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616625v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Doublet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627256v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588065v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753872v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhtar A. Iqbal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thi&#233;beau" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.33002.98245" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747458v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1996NAN10298" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05123266v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Chalhoub" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Garnier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montagne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C Baveye" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.70144" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368810v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Chirol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pouteau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vzj2.70054" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04484156v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lelenda Florent Kebalo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vieubl&#233;-Gonod" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2023.112599" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04106589v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lekun Tan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jimenez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20032151" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04031073v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Portell" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfred Otten" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monga" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13256" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03347522v3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Babey" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vieubl&#233; Gonod" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2021.108423" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04030831v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13142" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544634v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baveye" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Balseiro-Romero" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bottinelli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Briones" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/SR21268" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365963v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mb&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hecht" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13144" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749765v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertrand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-17855-z" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727153v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Brimo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ouvrard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.11.089" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819027v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghad Soufan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Delaunay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vieubl&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Shor" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2018.00068" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663293v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunnu Geng" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bergheaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Guan Zhu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Sophie Haudin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.12.003" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904410v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pinheiro" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Pagel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Poll" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Ditterich" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2018.09.024" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652058v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.10.269" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818263v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohaib Aslam" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhtar Iqbal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2018.05.008" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800383v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vogel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2018.05.007" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857291v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kravchenko" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Balseiro Romero" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Beckers" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01929" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840945v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01583" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595533v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dignac" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric C&#233;cillon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-017-0421-2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621049v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pot-Genty" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2017.10.021" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419760v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar L&#232;ye" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doanh Nguyen-Ngoc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoise Nunan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10013-015-0159-6" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853377v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2013.05.023" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601955v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Leye" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ijg.2013.410A003" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00640498v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Zhang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Qiao" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-011-0521-5" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V1Q1BP0H-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191998v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Bousso" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2008.04.015" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQZ061J2-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192094v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cambier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bousso" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Masse" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2008.07.032" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P19F9BDC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00385433v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boivin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vauclin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2005.0218" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298902v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gamier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rieu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Boivin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vauclin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Baveye" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195609v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Plessis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321237v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706223v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321216v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776068v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lacoste" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moitrier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652879v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottone Scammacca" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Choquet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gabrielle" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Sauzet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Michelin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-11834" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548661v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ortega-Ramirez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Laville" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Schl&#252;ter" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Hadjar" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12438" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336582v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile-Doelsch Isabelle" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Watteau Fran&#231;oise" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04391079v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04607428v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pierre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Bourdat-Deschamps" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Ferhi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mercier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04546312v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827620v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vieubl&#233;-Gonod" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717982v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Raynald de Dreuzy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vieubl&#233;-Gonod Laure" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535208v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Goulas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sertillanges" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Dumeny" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607082v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Falconer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Portell-Canal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734010v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Deschamps" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nelieu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535211v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593200v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535185v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Raynaud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622976v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608191v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ouvrad" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604673v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guenet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Klumpp" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580643v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591739v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Portell Canal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579979v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583803v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonnaud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maugis" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607601v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192515v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Vereecken" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vanderborght" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Schnepf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Br&#252;ggemann" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wulf Amelung" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830318v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620712v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314510v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iqbal Akhtar" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619008v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Juarez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Moyano" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Ruamps" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628867v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Peth" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628663v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Leblond" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589702v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628865v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628869v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939539v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Cur&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Puget" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle B&#233;no" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guichard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192124v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadler Nahindy Simon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Garcia" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labat" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192081v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Caubel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Doublet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192088v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Lashermes" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Doublet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Francou" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191943v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorella Fabra Aguilera" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00177311v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fernandez" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-03663482v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Avad&#237;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bravin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cournoyer" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feder" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.agron.2022.03.002" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572159v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5092-les-sols-et-la-vie-souterraine.html" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652988v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02090903v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Raynald De Dreuzy" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875003v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Kyulavski" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thuri&#232;s" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Paillat" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784932v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946612v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Girardin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Michelin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.29647.33444" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898004v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624904v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788946v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621928v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584502v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://meetingorganizer.copernicus.org/EGU2016/orals/20964" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619931v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536013v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thuries" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796852v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pinhiero" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621927v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Virto" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618413v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moyano" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595578v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595574v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneka Mordhorst" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Uteau Puschmann" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595573v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618404v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619001v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bes" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie B&#233;guet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619936v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586484v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588032v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616625v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Doublet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627256v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588065v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753872v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhtar A. Iqbal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thi&#233;beau" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.33002.98245" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747458v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1996NAN10298" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>