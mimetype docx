--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -1151,875 +1151,875 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03544634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scenario modelling of carbon mineralization in 3D soil architecture at the microscale: Toward an accessibility coefficient of organic matter for bacteria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Changes in soil carbon mineralization related to earthworm activity depend on the time since inoculation and their density in soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Mbé</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Wilfred Otten</w:t>
+                <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Hecht</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mickael Hedde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ejss.13144⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.13616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-17855-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03365963v1</w:t>
+                <w:t xml:space="preserve">hal-03749765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in soil carbon mineralization related to earthworm activity depend on the time since inoculation and their density in soil</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scenario modelling of carbon mineralization in 3D soil architecture at the microscale: Toward an accessibility coefficient of organic matter for bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Hedde</w:t>
+                <w:t xml:space="preserve">Bruno Mbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Monga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfred Otten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Bertrand</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Hecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (1), pp.13616. </w:t>
+              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 73, pp.e13144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-17855-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ejss.13144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03749765v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03365963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ long-term modeling of phenanthrene dynamics in an aged contaminated soil using the VSOIL platform</w:t>
+                <w:t xml:space="preserve">Pore-scale monitoring of the effect of microarchitecture on fungal growth in a two-dimensional soil-like micromodel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khaled Brimo</w:t>
+                <w:t xml:space="preserve">Raghad Soufan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolaine Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vieublé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Shor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 619-620, pp.239-248. </w:t>
+              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (68), </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.11.089⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fenvs.2018.00068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01727153v1</w:t>
+                <w:t xml:space="preserve">hal-01819027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pore-scale monitoring of the effect of microarchitecture on fungal growth in a two-dimensional soil-like micromodel</w:t>
+                <w:t xml:space="preserve">Impact of sludge treatments on the extractability and fate of acetyl sulfamethoxazole residues in amended soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raghad Soufan</w:t>
+                <w:t xml:space="preserve">Chunnu Geng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yolaine Delaunay</w:t>
+                <w:t xml:space="preserve">Valerie Bergheaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Vieublé</w:t>
+                <w:t xml:space="preserve">Yong-Guan Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leslie Shor</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claire-Sophie Haudin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 6 (68), </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 194, pp.828-836. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fenvs.2018.00068⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2017.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01819027v1</w:t>
+                <w:t xml:space="preserve">hal-01663293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of sludge treatments on the extractability and fate of acetyl sulfamethoxazole residues in amended soils</w:t>
+                <w:t xml:space="preserve">Water flow drives small scale biogeography of pesticides and bacterial pesticide degraders - A microcosm study using 2,4-D as a model compound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chunnu Geng</w:t>
+                <w:t xml:space="preserve">Marc Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Bergheaud</w:t>
+                <w:t xml:space="preserve">Holger Pagel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Poll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Ditterich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 194, pp.828-836. </w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 127, pp.137-147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2017.12.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2018.09.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01663293v1</w:t>
+                <w:t xml:space="preserve">hal-01904410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water flow drives small scale biogeography of pesticides and bacterial pesticide degraders - A microcosm study using 2,4-D as a model compound</w:t>
+                <w:t xml:space="preserve">In situ long-term modeling of phenanthrene dynamics in an aged contaminated soil using the VSOIL platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Pinheiro</w:t>
+                <w:t xml:space="preserve">Khaled Brimo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holger Pagel</w:t>
+                <w:t xml:space="preserve">Francois Lafolie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Poll</w:t>
+                <w:t xml:space="preserve">Geoffroy Séré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franziska Ditterich</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphanie Ouvrard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 127, pp.137-147. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 619-620, pp.239-248. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2018.09.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.11.089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01904410v1</w:t>
+                <w:t xml:space="preserve">hal-01727153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the fate of PAH added with composts in amended soil according to the origin of the exogenous organic matter.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Brimo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Ouvrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lafolie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2092,51 +2092,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sohaib Aslam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akhtar Iqbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lafolie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2194,334 +2194,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01818263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To what extent do uncertainty and sensitivity analyses help unravel the influence of microscale physical and biological drivers in soil carbon dynamics models?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emergent properties of microbial activity in heterogeneous soil microenvironments: Different research approaches are slowly converging, yet major challenges remain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baveye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfred Otten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Vogel</w:t>
+                <w:t xml:space="preserve">Alexandra Kravchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Pot</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maria Balseiro Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonore Beckers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2018.05.007⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1929), pp.1929. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.01929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01800383v1</w:t>
+                <w:t xml:space="preserve">hal-01857291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergent properties of microbial activity in heterogeneous soil microenvironments: Different research approaches are slowly converging, yet major challenges remain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">To what extent do uncertainty and sensitivity analyses help unravel the influence of microscale physical and biological drivers in soil carbon dynamics models?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Pot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Makowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Baveye</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9 (1929), pp.1929. </w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 383, pp.10-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.01929⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2018.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01857291v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01800383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microscale heterogeneity of the spatial distribution of organic matter can promote bacterial biodiversity in soils: Insights from computer simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Portell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Pot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3014,51 +3014,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lafolie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 65, pp.144-157. </w:t>
@@ -3239,51 +3239,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remediation of polycyclic aromatic hydrocarbon (PAH) contaminated soil through composting with fresh organic wastes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong-Guan Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4918,77 +4918,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil organic matter mineralization by earthworms : a meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Symposium on Soil Organic Matter - SOM2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSIRO, Oct 2019, Adelaide, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5151,51 +5151,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computer simulation of the activity of bacteria in soils: role of soil architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Portell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5253,859 +5253,859 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04546312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of porosity structures and microbial uptake dynamics in the degradation of pesticides at µm and mm scales</w:t>
+                <w:t xml:space="preserve">Interaction des processus spatiaux et des dynamiques microbiennes dans la dégradation des pesticides dans les sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rapaport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Babey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patricia Garnier</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vieublé-Gonod Laure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Methods in Water Resources XXII (CMWR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Saint-Malo, France. 2 p</w:t>
+              <w:t xml:space="preserve">ResMO2018 : ‘La matière organique dans tous ses états'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Trégastel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01827620v1</w:t>
+                <w:t xml:space="preserve">hal-01717982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction des processus spatiaux et des dynamiques microbiennes dans la dégradation des pesticides dans les sols</w:t>
+                <w:t xml:space="preserve">Interaction of porosity structures and microbial uptake dynamics in the degradation of pesticides at µm and mm scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Babey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rapaport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vieublé-Gonod Laure</w:t>
+                <w:t xml:space="preserve">Laure Vieublé-Gonod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ResMO2018 : ‘La matière organique dans tous ses états'</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Trégastel, France</w:t>
+              <w:t xml:space="preserve">Computational Methods in Water Resources XXII (CMWR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Saint-Malo, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01717982v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01827620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the environmental availability of sulfamethoxazole and its acetylated metabolite in agricultural soils amended with compost and manure: an experimental and modeling study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diagnostic des risques liés à la présence de contaminants organiques. In: Rencontre Recyclage des produits résiduaires organiques en agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Goulas</w:t>
+                <w:t xml:space="preserve">Marjolaine Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Sophie Haudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Sertillanges</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patricia Garnier</w:t>
+                <w:t xml:space="preserve">Sylvie Nelieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Dumeny</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valerie Bergheaud</w:t>
+                <w:t xml:space="preserve">Olivier Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2017, European Geophysical Union General Assembly 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Vienna, Austria. pp.EGU2017-6782-1</w:t>
+              <w:t xml:space="preserve">INRA Transfert Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01535208v1</w:t>
+                <w:t xml:space="preserve">hal-02734010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling complexity of biophysical interactions in soil: linking fungal traits, pore geometry and distribution of soil organic matter hotspots to explain evolution of CO2</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patricia Garnier</w:t>
+                <w:t xml:space="preserve">In situ modeling of PAH dynamics in agricultural soils amended with composts using the “VSOIL” platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Brimo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Ouvrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lafolie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Symposium on Soil Organic Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Harpenden, United Kingdom. pp.30</w:t>
+              <w:t xml:space="preserve">EGU 2017, European Geophysical Union General Assembly 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607082v1</w:t>
+                <w:t xml:space="preserve">hal-01535211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic des risques liés à la présence de contaminants organiques. In: Rencontre Recyclage des produits résiduaires organiques en agriculture</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Crouzet</w:t>
+                <w:t xml:space="preserve">Unravelling complexity of biophysical interactions in soil: linking fungal traits, pore geometry and distribution of soil organic matter hotspots to explain evolution of CO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfred Otten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth Falconer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Portell-Canal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baveye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Transfert Environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">6th International Symposium on Soil Organic Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Harpenden, United Kingdom. pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734010v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ modeling of PAH dynamics in agricultural soils amended with composts using the “VSOIL” platform</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marjolaine Deschamps</w:t>
+                <w:t xml:space="preserve">Assessing the environmental availability of sulfamethoxazole and its acetylated metabolite in agricultural soils amended with compost and manure: an experimental and modeling study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Goulas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sertillanges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Dumeny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Bergheaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2017, European Geophysical Union General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">, Apr 2017, Vienna, Austria. pp.EGU2017-6782-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01535211v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation des teneurs en carbone organique des sols agricoles par télédétection par drone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Brimo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Ouvrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lafolie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2017, European Geophysical Union General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Vienne, Austria</w:t>
@@ -6259,64 +6259,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polycyclic aromatic hydrocarbons in the environment, the key role of soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Ouvrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Brimo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6348,122 +6348,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01622976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dynamic of polycyclic aromatic hydrocarbons (PAHs) in an aged contaminated soil: Modeling and scenarios</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khaled Brimo</w:t>
+                <w:t xml:space="preserve">A new individual based approach to deal with soil complexity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Portell Canal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Pot-Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baveye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Austin International conference on soil modeling</w:t>
+              <w:t xml:space="preserve">Austin International Conference on Soil Modeling, International Soil Modeling Consortium (ISMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Austin, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608191v1</w:t>
+                <w:t xml:space="preserve">hal-01591739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment une meilleure prise en compte des mécanismes de stabilisation des matières organiques des sols (via des indicateurs ou via la modélisation) peut permettre d’améliorer les prévisions d’évolution de stock de carbone du sol ?</w:t>
               </w:r>
@@ -6689,221 +6719,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01580643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new individual based approach to deal with soil complexity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The dynamic of polycyclic aromatic hydrocarbons (PAHs) in an aged contaminated soil: Modeling and scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Brimo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Portell Canal</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Ouvrad</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Austin International Conference on Soil Modeling, International Soil Modeling Consortium (ISMC)</w:t>
+              <w:t xml:space="preserve">Austin International conference on soil modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Austin, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01591739v1</w:t>
+                <w:t xml:space="preserve">hal-01608191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des flux d'eau sur la biogéographie du 2,4-D et des microorganismes dégradants dans le sol : une étude en microcosmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Ditterich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Pagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Poll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7053,90 +7053,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D modeling pesticide biodegradation at centimeter scale: Impact of spatial connection between microorganisms and substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Babey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vieublé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rapaport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7303,90 +7303,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water flow drives small scale biogeography of pesticides and soil microorganisms - A microcosm study using 2,4-D as a model compound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Pagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Ditterich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Poll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7422,208 +7422,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01830318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling carbon dynamics in unsaturated soil pore space or how diffusion regulates decomposition</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Living in soil pores: physical and nutritional constraints for microbial decomposers of soil organic matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoise Nunan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Juarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Moyano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Ruamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Porous Media Process Modelling Workshop: 3D Imaging and Applications in Geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Abertay. GBR., Oct 2013, Dundee, United Kingdom</w:t>
+              <w:t xml:space="preserve">Goldschmidt 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01620712v1</w:t>
+                <w:t xml:space="preserve">hal-01619008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the dissipation and leaching of two herbicides in decomposing mulch of crop residues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sohaib Aslam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iqbal Akhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lafolie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7642,182 +7642,182 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> EPSC2013 – European Planetary Science Congress 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01314510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Living in soil pores: physical and nutritional constraints for microbial decomposers of soil organic matter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling carbon dynamics in unsaturated soil pore space or how diffusion regulates decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vieublé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoise Nunan</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Léo Ruamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Florence, Italy</w:t>
+              <w:t xml:space="preserve">Porous Media Process Modelling Workshop: 3D Imaging and Applications in Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Abertay. GBR., Oct 2013, Dundee, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01619008v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01620712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of synchrotron radiation to visualize water/air menisci in small soil samples at different water potentials</w:t>
               </w:r>
@@ -7829,77 +7829,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Pot-Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Peth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurosoil 2012, Soil science for the benefit of mankind and environment, 4th International Congress of ECSSS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2696 p</w:t>
@@ -8053,64 +8053,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of the dynamics of organic pollutants in soil following the spreading of sludge-green waste composts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chunnu Geng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Sophie Haudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8161,64 +8161,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of spatial connection vs disconnection between soil microorganisms and 2,4-d on the 2,4-d biodegradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vieublé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8256,103 +8256,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling organic matter decomposition in heterogeneous soil structure at microbial habitats scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Pot-Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vieublé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurosoil 2012, Soil science for the benefit of mankind and environment, 4th International Congress of ECSSS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2696 p</w:t>
@@ -8500,381 +8500,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00939539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure des propriétés hydrodynamiques des sols et engrais organiques</w:t>
+                <w:t xml:space="preserve">Adaptation du modèle CANTIS pour la simulation de la minéralisation du carbone et de l'azote de produits résiduaires organiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadler Nahindy Simon</w:t>
+                <w:t xml:space="preserve">Julie Caubel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Génermont</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Labat</w:t>
+                <w:t xml:space="preserve">Jérémy Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire : "Matières organiques et environnement", Séminaire ResMO INRA.</w:t>
+              <w:t xml:space="preserve">Séminaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Sainte-Maxime, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01192124v1</w:t>
+                <w:t xml:space="preserve">hal-01192081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation du modèle CANTIS pour la simulation de la minéralisation du carbone et de l'azote de produits résiduaires organiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation de la dynamique de la matière organique pendant le processus de compostage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Caubel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabine Houot</w:t>
+                <w:t xml:space="preserve">J. Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Doublet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Francou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Sainte-Maxime, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01192081v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la dynamique de la matière organique pendant le processus de compostage</w:t>
+                <w:t xml:space="preserve">Mesure des propriétés hydrodynamiques des sols et engrais organiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Zhang</w:t>
+                <w:t xml:space="preserve">Nadler Nahindy Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Génermont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Garnier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire</w:t>
+              <w:t xml:space="preserve">Séminaire : "Matières organiques et environnement", Séminaire ResMO INRA.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Sainte-Maxime, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01192088v1</w:t>
+                <w:t xml:space="preserve">hal-01192124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of soil water potential on isoproturon dynamic in laboratory</w:t>
               </w:r>
@@ -8886,51 +8886,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiorella Fabra Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bergheaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9281,51 +9281,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoise Nunan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vieublé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9822,51 +9822,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Babey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rapaport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10064,77 +10064,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PAH dynamic in agricultural soils amended with composts: experiments and modeling with the “VSOIL” platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Brimo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Ouvrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10176,90 +10176,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ long-term modeling of phenanthrene dynamics in an aged contaminated soil using the “VSOIL” platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Ouvrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Brimo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lafolie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Séré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10336,51 +10336,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Babey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rapaport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vieublé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10416,338 +10416,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the dynamic of PAH added with composts in agricultural soils</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recent progress in the imaging of soil processes at the microscopic scale, and a look ahead</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baveye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Pot-Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Monga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Portell Canal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Congress on Environmental Modeling and Software (iEMSs)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Toulouse, France. 2016</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">European Geosciences Union</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Geophysical Research Abstracts, 18, 2016, Geophysical Research Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01621928v1</w:t>
+                <w:t xml:space="preserve">hal-01584502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent progress in the imaging of soil processes at the microscopic scale, and a look ahead</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling the dynamic of PAH added with composts in agricultural soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Brimo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Ouvrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lafolie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Garnier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Xavier Portell Canal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Congress on Environmental Modeling and Software (iEMSs)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Toulouse, France. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European Geosciences Union</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01584502v1</w:t>
+                <w:t xml:space="preserve">hal-01621928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The dynamic of polycyclic aromatic hydrocarbons (PAHs) in aged contaminated soil: modeling and scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Brimo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Ouvrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Austin International Conference on Soil Modeling, International Soil Modeling Consortium (ISMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Austin, United States. 2016, Austin International Conference on soil modeling. International Soil Modeling Consortium (ISMC)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10891,260 +10891,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01536013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the impact of heterogeneous spatial distribution of soil microbes on pesticide biodegradation at the centimeter scale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t>
+                <w:t xml:space="preserve">Biogeochemical feedbacks to climate change: Insights into soil moisture controls on soil heterotrophic respiration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Moyano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Pinhiero</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Iñigo Virto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union Fall Meeting (AGU 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, San Francisco, United States. , 2015</w:t>
+              <w:t xml:space="preserve">International Scientific Conference Our common future under climate change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Paris, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02796852v1</w:t>
+                <w:t xml:space="preserve">hal-01621927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogeochemical feedbacks to climate change: Insights into soil moisture controls on soil heterotrophic respiration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fernando Moyano</w:t>
+                <w:t xml:space="preserve">Modeling the impact of heterogeneous spatial distribution of soil microbes on pesticide biodegradation at the centimeter scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Babey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pinhiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vieublé-Gonod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Scientific Conference Our common future under climate change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Paris, France. 2015</w:t>
+              <w:t xml:space="preserve">American Geophysical Union Fall Meeting (AGU 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, San Francisco, United States. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01621927v1</w:t>
+                <w:t xml:space="preserve">hal-02796852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The moisture response of soil microorganisms: old topic, present challenges and new approaches</w:t>
               </w:r>
@@ -11255,90 +11255,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling diffusion control on organic matter decomposition in unsaturated soil pore space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Pot-Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vieublé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoise Nunan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11669,51 +11669,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Monga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Moyano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Pot-Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11755,51 +11755,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of distribution heterogeneity of microorganisms and 2,4-D on biodegradation processes in soil : experiment and modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11880,64 +11880,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des interactions spatiales entre substrat organique et décomposeurs : modélisation 3D avec Mosaic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vieublé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Monga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11988,64 +11988,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The COP-SOIL model for mineralization and bioavailability of organic micropollutants during composts decomposition in soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chunnu Geng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Sophie Haudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12161,51 +12161,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Monga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Peth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées d'Etude des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Versailles, France. 2012, Le sol face aux changements globaux</w:t>
@@ -12394,51 +12394,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12476,77 +12476,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la connection et déconnection spatiale des microorganismes et du 2,4-D sur la biodégradation du 2,4-D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vieublé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées d'Etude des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Versailles, France. 2012, Le sol face aux changements globaux</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12960,51 +12960,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05123266v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Chalhoub" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Garnier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montagne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C Baveye" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.70144" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368810v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Chirol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pouteau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vzj2.70054" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04484156v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lelenda Florent Kebalo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vieubl&#233;-Gonod" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2023.112599" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04106589v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lekun Tan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jimenez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20032151" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04031073v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Portell" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfred Otten" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monga" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13256" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03347522v3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Babey" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vieubl&#233; Gonod" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2021.108423" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04030831v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13142" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544634v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baveye" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Balseiro-Romero" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bottinelli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Briones" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/SR21268" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365963v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mb&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hecht" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13144" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749765v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertrand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-17855-z" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727153v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Brimo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ouvrard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.11.089" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819027v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghad Soufan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Delaunay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vieubl&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Shor" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2018.00068" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663293v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunnu Geng" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bergheaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Guan Zhu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Sophie Haudin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.12.003" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904410v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pinheiro" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Pagel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Poll" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Ditterich" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2018.09.024" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652058v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.10.269" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818263v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohaib Aslam" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhtar Iqbal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2018.05.008" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800383v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vogel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2018.05.007" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857291v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kravchenko" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Balseiro Romero" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Beckers" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01929" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840945v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01583" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595533v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dignac" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric C&#233;cillon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-017-0421-2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621049v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pot-Genty" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2017.10.021" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419760v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar L&#232;ye" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doanh Nguyen-Ngoc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoise Nunan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10013-015-0159-6" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853377v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2013.05.023" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601955v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Leye" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ijg.2013.410A003" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00640498v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Zhang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Qiao" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-011-0521-5" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V1Q1BP0H-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191998v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Bousso" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2008.04.015" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQZ061J2-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192094v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cambier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bousso" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Masse" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2008.07.032" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P19F9BDC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00385433v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boivin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vauclin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2005.0218" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298902v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gamier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rieu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Boivin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vauclin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Baveye" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195609v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Plessis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321237v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706223v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321216v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776068v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lacoste" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moitrier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652879v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottone Scammacca" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Choquet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gabrielle" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Sauzet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Michelin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-11834" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548661v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ortega-Ramirez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Laville" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Schl&#252;ter" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Hadjar" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12438" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336582v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile-Doelsch Isabelle" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Watteau Fran&#231;oise" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04391079v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04607428v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pierre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Bourdat-Deschamps" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Ferhi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mercier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04546312v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827620v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vieubl&#233;-Gonod" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717982v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Raynald de Dreuzy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vieubl&#233;-Gonod Laure" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535208v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Goulas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sertillanges" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Dumeny" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607082v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Falconer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Portell-Canal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734010v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Deschamps" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nelieu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535211v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593200v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535185v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Raynaud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622976v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608191v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ouvrad" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604673v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guenet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Klumpp" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580643v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591739v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Portell Canal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579979v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583803v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonnaud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maugis" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607601v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192515v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Vereecken" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vanderborght" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Schnepf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Br&#252;ggemann" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wulf Amelung" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830318v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620712v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314510v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iqbal Akhtar" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619008v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Juarez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Moyano" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Ruamps" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628867v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Peth" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628663v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Leblond" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589702v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628865v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628869v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939539v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Cur&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Puget" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle B&#233;no" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guichard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192124v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadler Nahindy Simon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Garcia" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labat" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192081v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Caubel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Doublet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192088v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Lashermes" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Doublet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Francou" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191943v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorella Fabra Aguilera" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00177311v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fernandez" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-03663482v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Avad&#237;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bravin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cournoyer" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feder" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.agron.2022.03.002" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572159v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5092-les-sols-et-la-vie-souterraine.html" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652988v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02090903v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Raynald De Dreuzy" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875003v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Kyulavski" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thuri&#232;s" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Paillat" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784932v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946612v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Girardin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Michelin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.29647.33444" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898004v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624904v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788946v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621928v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584502v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://meetingorganizer.copernicus.org/EGU2016/orals/20964" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619931v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536013v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thuries" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796852v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pinhiero" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621927v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Virto" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618413v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moyano" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595578v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595574v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneka Mordhorst" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Uteau Puschmann" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595573v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618404v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619001v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bes" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie B&#233;guet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619936v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586484v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588032v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616625v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Doublet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627256v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588065v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753872v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhtar A. Iqbal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thi&#233;beau" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.33002.98245" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747458v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1996NAN10298" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05123266v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Chalhoub" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Garnier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montagne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C Baveye" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.70144" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368810v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Chirol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pouteau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vzj2.70054" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04484156v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lelenda Florent Kebalo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vieubl&#233;-Gonod" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2023.112599" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04106589v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lekun Tan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jimenez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20032151" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04031073v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Portell" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfred Otten" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monga" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13256" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03347522v3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Babey" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vieubl&#233; Gonod" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2021.108423" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04030831v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13142" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544634v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baveye" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Balseiro-Romero" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bottinelli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Briones" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/SR21268" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749765v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertrand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-17855-z" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365963v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mb&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hecht" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13144" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819027v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghad Soufan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Delaunay" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vieubl&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Shor" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2018.00068" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663293v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunnu Geng" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bergheaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Guan Zhu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Sophie Haudin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.12.003" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904410v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pinheiro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Pagel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Poll" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Ditterich" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2018.09.024" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727153v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Brimo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ouvrard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.11.089" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652058v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.10.269" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818263v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohaib Aslam" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhtar Iqbal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2018.05.008" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857291v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kravchenko" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Balseiro Romero" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Beckers" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01929" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800383v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vogel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2018.05.007" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840945v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01583" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595533v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dignac" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric C&#233;cillon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-017-0421-2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621049v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pot-Genty" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2017.10.021" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419760v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar L&#232;ye" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doanh Nguyen-Ngoc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoise Nunan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10013-015-0159-6" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853377v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2013.05.023" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601955v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Leye" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ijg.2013.410A003" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00640498v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Zhang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Qiao" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-011-0521-5" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V1Q1BP0H-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191998v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Bousso" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2008.04.015" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQZ061J2-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192094v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cambier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bousso" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Masse" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2008.07.032" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P19F9BDC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00385433v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boivin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vauclin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2005.0218" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298902v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gamier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rieu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Boivin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vauclin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Baveye" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195609v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Plessis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321237v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706223v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321216v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776068v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lacoste" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moitrier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652879v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottone Scammacca" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Choquet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gabrielle" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Sauzet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Michelin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-11834" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548661v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ortega-Ramirez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Laville" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Schl&#252;ter" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Hadjar" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12438" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336582v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile-Doelsch Isabelle" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Watteau Fran&#231;oise" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04391079v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04607428v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pierre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Bourdat-Deschamps" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Ferhi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mercier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04546312v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717982v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Raynald de Dreuzy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vieubl&#233;-Gonod Laure" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827620v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vieubl&#233;-Gonod" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734010v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Deschamps" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nelieu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535211v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607082v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Falconer" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Portell-Canal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535208v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Goulas" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sertillanges" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Dumeny" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593200v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535185v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Raynaud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622976v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591739v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Portell Canal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604673v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guenet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Klumpp" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580643v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608191v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ouvrad" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579979v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583803v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonnaud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maugis" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607601v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192515v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Vereecken" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vanderborght" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Schnepf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Br&#252;ggemann" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wulf Amelung" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830318v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619008v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Juarez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Moyano" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Ruamps" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314510v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iqbal Akhtar" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620712v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628867v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Peth" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628663v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Leblond" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589702v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628865v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628869v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939539v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Cur&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Puget" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle B&#233;no" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guichard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192081v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Caubel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Doublet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192088v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Lashermes" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Doublet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Francou" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192124v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadler Nahindy Simon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Garcia" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labat" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191943v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorella Fabra Aguilera" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00177311v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fernandez" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-03663482v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Avad&#237;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bravin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cournoyer" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feder" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.agron.2022.03.002" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572159v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5092-les-sols-et-la-vie-souterraine.html" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652988v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02090903v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Raynald De Dreuzy" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875003v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Kyulavski" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thuri&#232;s" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Paillat" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784932v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946612v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Girardin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Michelin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.29647.33444" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898004v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624904v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788946v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584502v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://meetingorganizer.copernicus.org/EGU2016/orals/20964" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621928v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619931v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536013v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thuries" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621927v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Virto" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796852v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pinhiero" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618413v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moyano" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595578v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595574v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneka Mordhorst" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Uteau Puschmann" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595573v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618404v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619001v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bes" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie B&#233;guet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619936v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586484v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588032v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616625v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Doublet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627256v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588065v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753872v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhtar A. Iqbal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thi&#233;beau" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.33002.98245" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747458v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1996NAN10298" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>