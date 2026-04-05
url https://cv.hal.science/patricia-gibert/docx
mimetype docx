--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -358,51 +358,51 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 42 (8), pp.msaf132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/2024.11.10.622744⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msaf132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04779897v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -903,295 +903,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04590848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Larval density in the invasive Drosophila suzukii : Immediate and delayed effects on life‐history traits</w:t>
+                <w:t xml:space="preserve">Microbiota-mediated competition between Drosophila species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Reyes‐ramírez</w:t>
+                <w:t xml:space="preserve">Antoine Rombaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zaïnab Belgaidi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patricia Gibert</w:t>
+                <w:t xml:space="preserve">Romain Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Pommier</w:t>
+                <w:t xml:space="preserve">Kenza Qitout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Siberchicot</w:t>
+                <w:t xml:space="preserve">Mukherjy Samy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.10433⟩</w:t>
+              <w:t xml:space="preserve">Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40168-023-01617-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04206242v1</w:t>
+                <w:t xml:space="preserve">hal-04209915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiota-mediated competition between Drosophila species</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Larval density in the invasive Drosophila suzukii : Immediate and delayed effects on life‐history traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Gallet</w:t>
+                <w:t xml:space="preserve">Alicia Reyes‐ramírez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenza Qitout</w:t>
+                <w:t xml:space="preserve">Zaïnab Belgaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mukherjy Samy</w:t>
+                <w:t xml:space="preserve">Thomas Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Guilhot</w:t>
+                <w:t xml:space="preserve">Aurélie Siberchicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11, pp.201. </w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (8), pp.e10433. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40168-023-01617-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.10433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04209915v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04206242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A synthesis of biological invasion hypotheses associated with the introduction–naturalisation–invasion continuum</w:t>
               </w:r>
@@ -2485,429 +2485,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03015319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Back and forth Wolbachia transfers reveal efficient strains to control spotted wing drosophila populations</w:t>
+                <w:t xml:space="preserve">Sterile insect technique and Wolbachia symbiosis as potential tools for the control of the invasive species Drosophila suzukii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Cattel</w:t>
+                <w:t xml:space="preserve">Katerina Nikolouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katerina Nikolouli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thibault Andrieux</w:t>
+                <w:t xml:space="preserve">D Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Martinez</w:t>
+                <w:t xml:space="preserve">Thomas Enriquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Jiggins</w:t>
+                <w:t xml:space="preserve">Laurence Mouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 55 (5), pp.2408-2418. </w:t>
+              <w:t xml:space="preserve">Journal of Pest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 91 (2), pp.489-503. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2664.13101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10340-017-0944-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01916800v1</w:t>
+                <w:t xml:space="preserve">hal-01737129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sterile insect technique and Wolbachia symbiosis as potential tools for the control of the invasive species Drosophila suzukii</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of a PCR-RFLP assay to identify Drosophila melanogaster among field-collected larvae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Renault</w:t>
+                <w:t xml:space="preserve">Vincent Raquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Enriquez</w:t>
+                <w:t xml:space="preserve">Marine Vallat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Mouton</w:t>
+                <w:t xml:space="preserve">François Leulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pest Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 91 (2), pp.489-503. </w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (20), pp.10067 - 10074. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10340-017-0944-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.4453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01737129v1</w:t>
+                <w:t xml:space="preserve">hal-01916829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a PCR-RFLP assay to identify Drosophila melanogaster among field-collected larvae</w:t>
+                <w:t xml:space="preserve">Back and forth Wolbachia transfers reveal efficient strains to control spotted wing drosophila populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Raquin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Henri</w:t>
+                <w:t xml:space="preserve">Julien Cattel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katerina Nikolouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Vallat</w:t>
+                <w:t xml:space="preserve">Julien Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Leulier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patricia Gibert</w:t>
+                <w:t xml:space="preserve">Francis Jiggins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (20), pp.10067 - 10074. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 55 (5), pp.2408-2418. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.4453⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2664.13101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01916829v1</w:t>
+                <w:t xml:space="preserve">hal-01916800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of extreme heat or cold stresses on body pigmentation of Drosophila melanogaster</w:t>
               </w:r>
@@ -3004,295 +3004,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01921756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The invasive pest Drosophila suzukii uses trans-generational medication to resist parasitoid attack</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Invasive Drosophila suzukii facilitates Drosophila melanogaster infestation and sour rot outbreaks in the vineyards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rombaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Guilhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Poyet</w:t>
+                <w:t xml:space="preserve">Anne Xuéreb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Eslin</w:t>
+                <w:t xml:space="preserve">Laure, Muriel Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Chabrerie</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">E. Desouhant</w:t>
+                <w:t xml:space="preserve">Marie-Pierre Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep43696⟩</w:t>
+              <w:t xml:space="preserve">Royal Society Open Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsos.170117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01921758v1</w:t>
+                <w:t xml:space="preserve">hal-01606717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invasive Drosophila suzukii facilitates Drosophila melanogaster infestation and sour rot outbreaks in the vineyards</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Robin Guilhot</w:t>
+                <w:t xml:space="preserve">The invasive pest Drosophila suzukii uses trans-generational medication to resist parasitoid attack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Poyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Eslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Xuéreb</w:t>
+                <w:t xml:space="preserve">O. Chabrerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure, Muriel Benoit</w:t>
+                <w:t xml:space="preserve">S. Prud’homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Chapuis</w:t>
+                <w:t xml:space="preserve">E. Desouhant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Royal Society Open Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 4 (3), </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsos.170117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep43696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606717v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01921758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Where and what to feed? Differential effects on fecundity and longevity in the invasive Drosophila suzukii</w:t>
               </w:r>
@@ -3317,51 +3317,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerian Estragnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Fellous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Desouhant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3408,103 +3408,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drosophila suzukii et la pourriture acide du raisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rombaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Xuéreb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Oenologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 285, pp.31</w:t>
@@ -3527,510 +3527,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02617727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All or nothing: Survival, reproduction and oxidative balance in Spotted Wing Drosophila (Drosophila suzukii) in response to cold</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduced Drosophila subobscura populations perform better than native populations during an oviposition choice task due to increased fecundity but similar learning ability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katleen Salort</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patricia Gibert</w:t>
+                <w:t xml:space="preserve">Julien Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Dumet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gladys Mialdea</w:t>
+                <w:t xml:space="preserve">Celine Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Pascual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico L. Rezende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis E. Castaneda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2016.03.009⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (6), pp.1725 - 1736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01301136v1</w:t>
+                <w:t xml:space="preserve">hal-01595452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drosophila as models to understand the adaptive process during invasion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Hill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Pascual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Plantamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Terblanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Invasions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 18 (4), pp.1089 - 1103. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10530-016-1087-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01921744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduced Drosophila subobscura populations perform better than native populations during an oviposition choice task due to increased fecundity but similar learning ability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Foucaud</w:t>
+                <w:t xml:space="preserve">All or nothing: Survival, reproduction and oxidative balance in Spotted Wing Drosophila (Drosophila suzukii) in response to cold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Plantamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Moreno</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marta Pascual</w:t>
+                <w:t xml:space="preserve">Katleen Salort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrico L. Rezende</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luis E. Castaneda</w:t>
+                <w:t xml:space="preserve">Adeline Dumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Mialdea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 89, pp.28-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2016.03.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.2015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01595452v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolbachia in European Populations of the Invasive Pest Drosophila suzukii: Regional Variation in Infection Frequencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cattel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rupinder Kaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fraimout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4179,424 +4179,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01921749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invasion biology of spotted wing Drosophila (Drosophila suzukii): a global perspective and future priorities</w:t>
+                <w:t xml:space="preserve">Worldwide invasion by &amp;lt;em&amp;gt;Drosophila suzukii&amp;lt;/em&amp;gt; : does being the &amp;quot;cousin&amp;quot; of a model organism really help setting up biological control ? hopes, disenchantments and new perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Asplen</w:t>
+                <w:t xml:space="preserve">Alessia Iacovone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gianfranco A Anfora</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antonio Biondi</w:t>
+                <w:t xml:space="preserve">Pierre Girod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deuk-Soo Choi</w:t>
+                <w:t xml:space="preserve">Nicolas Ris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dong Chu</w:t>
+                <w:t xml:space="preserve">Claire Weydert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pest Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 70</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01921732v1</w:t>
+                <w:t xml:space="preserve">hal-02631511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Worldwide invasion by &amp;lt;em&amp;gt;Drosophila suzukii&amp;lt;/em&amp;gt; : does being the &amp;quot;cousin&amp;quot; of a model organism really help setting up biological control ? hopes, disenchantments and new perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Wide Potential Trophic Niche of the Asiatic Fruit Fly Drosophila suzukii: The Key of Its Invasion Success in Temperate Europe?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Poyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessia Iacovone</w:t>
+                <w:t xml:space="preserve">Vincent Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Girod</w:t>
+                <w:t xml:space="preserve">Antoine Meirland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Ris</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patricia Gibert</w:t>
+                <w:t xml:space="preserve">Geneviève Prevost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (11), pp.e0142785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0142785⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02631511v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01921742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Wide Potential Trophic Niche of the Asiatic Fruit Fly Drosophila suzukii: The Key of Its Invasion Success in Temperate Europe?</w:t>
+                <w:t xml:space="preserve">Invasion biology of spotted wing Drosophila (Drosophila suzukii): a global perspective and future priorities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Poyet</w:t>
+                <w:t xml:space="preserve">Mark Asplen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Le Roux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patricia Gibert</w:t>
+                <w:t xml:space="preserve">Gianfranco A Anfora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Biondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Meirland</w:t>
+                <w:t xml:space="preserve">Deuk-Soo Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geneviève Prevost</w:t>
+                <w:t xml:space="preserve">Dong Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10 (11), pp.e0142785. </w:t>
+              <w:t xml:space="preserve">Journal of Pest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 88 (3), pp.469 - 494. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0142785⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10340-015-0681-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01921742v1</w:t>
+                <w:t xml:space="preserve">hal-01921732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The rapid northward shift of the range margin of a Mediterranean parasitoid insect (Hymenoptera) associated with regional climate warming</w:t>
               </w:r>
@@ -4728,103 +4728,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invasive host for invasive pest: when the Asiatic cherry fly ( Drosophila suzukii ) meets the American black cherry ( Prunus serotina ) in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Poyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Eslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Heraude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Prevost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural and Forest Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 16 (3), pp.251 - 259. </w:t>
@@ -4995,77 +4995,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistance of Drosophila suzukii to the larval parasitoids Leptopilina heterotoma and Asobara japonica is related to haemocyte load</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Poyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Havard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Prevost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chabrerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5313,51 +5313,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Allemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Poyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5434,51 +5434,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stan Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Allemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Poyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Eslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6238,277 +6238,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00434743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sexual size dimorphism in a &amp;lt;i&amp;gt;Drosophila&amp;lt;/i&amp;gt; clade the &amp;lt;i&amp;gt;D. obscura&amp;lt;/i&amp;gt; group</w:t>
+                <w:t xml:space="preserve">Gene loss and evolutionary rates following whole genome duplication in Teleost fishes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.B. Huey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Moreteau</w:t>
+                <w:t xml:space="preserve">F. Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-C. Moreteau</w:t>
+                <w:t xml:space="preserve">Roest Crollius H.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aury Jm.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G.W. Gilchriste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zoology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 109, pp.318-330</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 23, pp.1808-1816</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00427975v1</w:t>
+                <w:t xml:space="preserve">hal-00093159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene loss and evolutionary rates following whole genome duplication in Teleost fishes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sexual size dimorphism in a &amp;lt;i&amp;gt;Drosophila&amp;lt;/i&amp;gt; clade the &amp;lt;i&amp;gt;D. obscura&amp;lt;/i&amp;gt; group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roest Crollius H.</w:t>
+                <w:t xml:space="preserve">R.B. Huey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Moreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Paris</w:t>
+                <w:t xml:space="preserve">J.-C. Moreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aury Jm.</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patricia Gibert</w:t>
+                <w:t xml:space="preserve">G.W. Gilchriste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 23, pp.1808-1816</w:t>
+              <w:t xml:space="preserve">Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 109, pp.318-330</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00093159v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene loss and evolutionary rates following whole-genome duplication in teleost fishes</w:t>
               </w:r>
@@ -6747,531 +6747,531 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00427726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative analysis of morphological traits among &amp;lt;i&amp;gt;Drosophila melanogaster&amp;lt;/i&amp;gt; and &amp;lt;i&amp;gt;D. simulans&amp;lt;/i&amp;gt;: genetic variability clines and phenotypic plasticity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Drosophila melanogaster&amp;lt;/i&amp;gt; &amp;lt;i&amp;gt;Drosophila simulans&amp;lt;/i&amp;gt;: so similar yet so different</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Capy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 120, pp.165-179</w:t>
+              <w:t xml:space="preserve">, 2004, 120, pp.5-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00427598v1</w:t>
+                <w:t xml:space="preserve">hal-00427542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific effects-of cycling stressful temperatures upon phenotypic and genetic variability of size traits in &amp;lt;i&amp;gt;Drosophila melanogaster&amp;lt;/i&amp;gt;</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative analysis of morphological traits among &amp;lt;i&amp;gt;Drosophila melanogaster&amp;lt;/i&amp;gt; and &amp;lt;i&amp;gt;D. simulans&amp;lt;/i&amp;gt;: genetic variability clines and phenotypic plasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Capy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Imasheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Moreteau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Ecology Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 6, pp.873-890</w:t>
+              <w:t xml:space="preserve">Genetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 120, pp.165-179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427634v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REML estimates of genetic parameters of sexual size dimorphism for wing and thorax length in Drosophila melanogaster</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
+                <w:t xml:space="preserve">Specific effects-of cycling stressful temperatures upon phenotypic and genetic variability of size traits in &amp;lt;i&amp;gt;Drosophila melanogaster&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Petavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.R. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Debat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Moreteau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Genetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Evolutionary Ecology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 6, pp.873-890</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02671523v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Drosophila melanogaster&amp;lt;/i&amp;gt; &amp;lt;i&amp;gt;Drosophila simulans&amp;lt;/i&amp;gt;: so similar yet so different</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Capy</w:t>
+                <w:t xml:space="preserve">REML estimates of genetic parameters of sexual size dimorphism for wing and thorax length in Drosophila melanogaster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.R. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Legout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Petavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 83 (2), pp.163-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF02729893⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00427542v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02671523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REML estimates of genetic parameters of sexual dimorphism for wing and thorax length in &amp;lt;i&amp;gt;Drosophila melanogaster&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7365,51 +7365,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cold adaptation in geographical populations of &amp;lt;i&amp;gt;Drosophila melanogaster&amp;lt;/i&amp;gt; phenotypic plasticity is more important than genetic variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ayrinhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Debat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7749,51 +7749,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pétavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Moreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.B. Huey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Zoological Systematics and Evolutionary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 41, pp.64-71</w:t>
@@ -7969,51 +7969,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Moreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gilchrist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.B. Huey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 17, pp.425-430</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8185,64 +8185,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.R. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Legout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Petavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8853,428 +8853,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00427254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locomotor performance of Drosophila melanogaster: interactions among developmental and adult temperatures age and geography</w:t>
+                <w:t xml:space="preserve">Chill-coma temperature in Drosophila: effects of developmental temperature latitude and phylogeny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.B. Huey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G.W. Gilchrist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 55, pp.205-209</w:t>
+              <w:t xml:space="preserve">Physiological and Biochemical Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 74, pp.429-434</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00427203v1</w:t>
+                <w:t xml:space="preserve">hal-00427200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chill-coma temperature in Drosophila: effects of developmental temperature latitude and phylogeny</w:t>
+                <w:t xml:space="preserve">CHILL-COMA TOLERANCE, A MAJOR CLIMATIC ADAPTATION AMONG DROSOPHILA SPECIES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R.B. Huey</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Moreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Petavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dev Karan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean R David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological and Biochemical Zoology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 55 (5), pp.1063-1068. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.0014-3820.2001.tb00623.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427200v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05178862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CHILL-COMA TOLERANCE, A MAJOR CLIMATIC ADAPTATION AMONG DROSOPHILA SPECIES</w:t>
+                <w:t xml:space="preserve">Temperature dependence rate of developmental rate and adult size in Drosophila species: biophysical parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean R David</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. de Jong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 14, pp.267-276</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.0014-3820.2001.tb00623.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05178862v1</w:t>
+                <w:t xml:space="preserve">hal-00427197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature dependence rate of developmental rate and adult size in Drosophila species: biophysical parameters</w:t>
+                <w:t xml:space="preserve">Locomotor performance of Drosophila melanogaster: interactions among developmental and adult temperatures age and geography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.B. Huey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. de Jong</w:t>
+                <w:t xml:space="preserve">G.W. Gilchrist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 14, pp.267-276</w:t>
+              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 55, pp.205-209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00427197v1</w:t>
+                <w:t xml:space="preserve">hal-00427203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chill coma tolerance: a major climatic adaptation among Drosophila species</w:t>
               </w:r>
@@ -9379,273 +9379,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00427195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic plasticity of body size in Drosophila: effects of a daily periodicity of growth temperature in two sibling species</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The stength of phenotypic selection in natural population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.G. Kingsolver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.E. Hoekstra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Hoekstra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Berrigan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.N. Vignieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 26, pp.351-361</w:t>
+              <w:t xml:space="preserve">The American Naturalist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 157, pp.245-261</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00427176v1</w:t>
+                <w:t xml:space="preserve">hal-00427192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The stength of phenotypic selection in natural population</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phenotypic plasticity of body size in Drosophila: effects of a daily periodicity of growth temperature in two sibling species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pétavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Moreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.R. David</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Naturalist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 157, pp.245-261</w:t>
+              <w:t xml:space="preserve">Physiological Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 26, pp.351-361</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427192v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LOCOMOTOR PERFORMANCE OF DROSOPHILA MELANOGASTER: INTERACTIONS AMONG DEVELOPMENTAL AND ADULT TEMPERATURES, AGE, AND GEOGRAPHY</w:t>
               </w:r>
@@ -9951,51 +9951,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The genetics of Phenotypic plasticity. IX. Genetic architecture and sex differences in Drosophila melanogaster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Karan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10165,618 +10165,618 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00428468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Desiccation and starvation tolerance of adults &amp;lt;i&amp;gt;Drosophila&amp;lt;/i&amp;gt; : opposite latitudinal clines in natural populations of three different species</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phenotypic plasticity of body pigmentation in &amp;lt;i&amp;gt;Drosophila&amp;lt;/i&amp;gt; : correlated variations between segments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Moreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.M. Scheiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.R. David</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 52, pp.825-831</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 30, pp.181-194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00428476v1</w:t>
+                <w:t xml:space="preserve">hal-00428475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variability of quantitative traits in &amp;lt;i&amp;gt;Drosophila melanogaster&amp;lt;/i&amp;gt; (fruit fly) natural populations: analysis of wild-living flies and of several laboratory generations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Desiccation and starvation tolerance of adults &amp;lt;i&amp;gt;Drosophila&amp;lt;/i&amp;gt; : opposite latitudinal clines in natural populations of three different species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Karan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dahiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.K. Munjal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Moreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 80, pp.326-335</w:t>
+              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 52, pp.825-831</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00428474v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00428476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic plasticity of body pigmentation in &amp;lt;i&amp;gt;Drosophila&amp;lt;/i&amp;gt; : correlated variations between segments</w:t>
+                <w:t xml:space="preserve">Genetic variability of quantitative traits in &amp;lt;i&amp;gt;Drosophila melanogaster&amp;lt;/i&amp;gt; (fruit fly) natural populations: analysis of wild-living flies and of several laboratory generations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Moreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S.M. Scheiner</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Moreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.R. David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 30, pp.181-194</w:t>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 80, pp.326-335</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00428475v1</w:t>
+                <w:t xml:space="preserve">hal-00428474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold stress tolerance in &amp;lt;i&amp;gt;Drosophila&amp;lt;/i&amp;gt; : analysis of chill coma recovery in &amp;lt;i&amp;gt;D. melanogaster&amp;lt;/i&amp;gt;</w:t>
+                <w:t xml:space="preserve">Phenotypic plasticity and developmental temperature in Drosophila : analysis and significance of reaction norms of morphometrical traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.R. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Pla</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gravot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pétavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Karan</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermal Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 5, pp.291-299</w:t>
+              <w:t xml:space="preserve">, 1998, 22, pp.441-451</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00428490v1</w:t>
+                <w:t xml:space="preserve">hal-00428509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic plasticity and developmental temperature in Drosophila : analysis and significance of reaction norms of morphometrical traits</w:t>
+                <w:t xml:space="preserve">Cold stress tolerance in &amp;lt;i&amp;gt;Drosophila&amp;lt;/i&amp;gt; : analysis of chill coma recovery in &amp;lt;i&amp;gt;D. melanogaster&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.R. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Gravot</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pétavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.P. Morin</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Karan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermal Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 22, pp.441-451</w:t>
+              <w:t xml:space="preserve">, 1998, 5, pp.291-299</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00428509v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00428490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light body pigmentation in Indian &amp;lt;i&amp;gt;D. melanogaster&amp;lt;/i&amp;gt; : a likely adaptation to a hot and arid climate</w:t>
               </w:r>
@@ -11362,51 +11362,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary changes of non linear reaction norms according to thermal adaptation : a comparison of two Drosophila species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Moreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11513,51 +11513,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Moreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pétavy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11742,51 +11742,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pétavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12477,77 +12477,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial warfare between competing Drosophila species shapes niche partition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rombaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenza Qitout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12799,277 +12799,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02024912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ecology of fly-bacteria-yeast symbiosis: no relevance of laboratory interactions to in-natura processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">The ecology of fly-bacteria-yeast symbiosis: laboratory interactions and their relevance to in-natura processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rombaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Howell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Xuéreb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Immunité des Invertébrés (Immuninv 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">Réunion REID</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786884v1</w:t>
+                <w:t xml:space="preserve">hal-02786464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ecology of fly-bacteria-yeast symbiosis: laboratory interactions and their relevance to in-natura processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">The ecology of fly-bacteria-yeast symbiosis: no relevance of laboratory interactions to in-natura processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rombaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Howell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Xuéreb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion REID</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Colloque Immunité des Invertébrés (Immuninv 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786464v1</w:t>
+                <w:t xml:space="preserve">hal-02786884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13206,303 +13206,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05419627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poster de présentation du living lab Antharès - Réseau de living labs Solu-Biod</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Contribution of variable TE content on phenotype and plasticity in Drosophila melanogaster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Larue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Merenciano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Janillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Vallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lancement officiel du Programme national de recherche sur les Solutions fondées sur la Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">International congress of transposable elements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04548654v1</w:t>
+                <w:t xml:space="preserve">hal-04788765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of variable TE content on phenotype and plasticity in Drosophila melanogaster</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Poster de présentation du living lab Antharès - Réseau de living labs Solu-Biod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Nazaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Valiente Moro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International congress of transposable elements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">Lancement officiel du Programme national de recherche sur les Solutions fondées sur la Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04788765v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04548654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing cold tolerance and quality of mass-produced Drosophila suzukii flies to facilitate the application of biocontrol through incompatible and sterile insect techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Nikolouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Sassú</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Enriquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13602,51 +13602,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sterile Insect Technique: Principles, Deployment and Prospects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clelia Oliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13749,51 +13749,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 5. Principes, mise en œuvre et perspectives de la technique de l’insecte stérile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clélia Oliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13990,51 +13990,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Allemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14375,90 +14375,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larval density in the invasive Drosophila suzukii : immediate and delayed effects on life-history traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Reyes-Ramírez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaïnab Belgaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Siberchicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -15063,51 +15063,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05532672v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Deconninck" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Br&#233;a Raynaud-Berton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ghan Boulembert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrerie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Couty" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/brv.70148" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779897v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin C. B. Nunez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Coronado-Zamora" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kapun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Steindl" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.11.10.622744" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989899v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gibert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Colinet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/een.13437" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05151686v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esra Durmaz Mitchell" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Envel Kerdaffrec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Harney" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#226;nia F. Paulo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Savic Veselinovic" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evlett/qraf014" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04613868v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Suppo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pincebourde" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2024.103891" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04590848v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fevrier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Borowiec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chapelin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art09" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206242v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Reyes&#8208;ram&#237;rez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Za&#239;nab Belgaidi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pommier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Siberchicot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.10433" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04209915v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rombaut" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gallet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Qitout" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukherjy Samy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Guilhot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-023-01617-8" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04007040v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Z Daly" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Massol" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Facon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon C M Hess" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.09645" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714420v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ulmer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Eslin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Catterou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Baliteau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12520" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03424242v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Ion Scot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Margris" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Sellier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Warot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Gatti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects12111013" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03417234v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M&#233;rel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inessa Buch" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Rodriguez Rada" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msab155" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03417240v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Jaquet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Picarle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fablet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Merel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evab208" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03181585v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Larson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Strickland" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vonnie Shields" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Biondi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Zappal&#224;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-85884-1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02063295v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Genitoni" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Barloy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maury" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13317" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615912v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite G Barr&#243;n" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Staubach" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren J Obbard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Axel W Wiberg" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa120" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269780v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron K Ghalambor" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2019.06.007" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03015319v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plantamp" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Henri" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Andrieux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne R&#233;gis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Mialdea" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.199398" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916800v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cattel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Nikolouli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Martinez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Jiggins" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13101" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01737129v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Renault" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Enriquez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mouton" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-017-0944-y" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01916829v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raquin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vallat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leulier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4453" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01921756v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges P&#233;tavy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Moreteau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean David" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2018.01.005" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01921758v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poyet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Eslin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chabrerie" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Desouhant" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep43696" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606717v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Xu&#233;reb" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure, Muriel Benoit" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chapuis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.170117" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606713v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerian Estragnat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fellous" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2016.10.005" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617727v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Benoit" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01301136v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katleen Salort" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Dumet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2016.03.009" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7ZDBHRX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01921744v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Hill" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Pascual" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Terblanche" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-016-1087-4" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595452v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Foucaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Moreno" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico L. Rezende" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis E. Castaneda" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2015" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916774v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupinder Kaur" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fraimout" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0147766" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01921749v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delava" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fleury" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2016.06.012" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01921732v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Asplen" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco A Anfora" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deuk-Soo Choi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Chu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-015-0681-z" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631511v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Iacovone" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Girod" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ris" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Weydert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01921742v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Poyet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Roux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Meirland" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Prevost" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0142785" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917412v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Allemand" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas L&#233;ger" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12314" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SFLXRMRN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917409v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Heraude" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12052" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E8D0AD0E9BD98DF1E32D3D9671C5722593C88C8F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01921773v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Foray" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Martinez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desouhant" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917402v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Havard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Doury" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/phen.12002" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1E312BF7971D3E911B38FB2C1E147106D0140F04/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00766585v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Voituron" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Larvor" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renault" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2012.10.018" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6PHKNB8F-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02168101v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chabert" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ris" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917394v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stan Chabert" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2012.05.005" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SM0M89WR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756124v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vuarin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Moiroux" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan van Baaren" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-012-0972-7" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KB8GRW51-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917029v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-011-0818-8" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KK4B7PL6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916262v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond B Huey" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539382v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Allemand" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428340v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moreteau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. David" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434743v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.U. Blanckenhorn" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F.G. Dixon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Fairbairn" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.W. Foellmer" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427975v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B. Huey" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Moreteau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.W. Gilchriste" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093159v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brunet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roest Crollius H." TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paris" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aury Jm." TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660787v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brunet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Roest Crollius" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Paris" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msl049" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427726v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Legou" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Petavy" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Capy" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427598v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Imasheva" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Morin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427634v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Debat" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671523v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Legout" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02729893" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KDF540J3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427542v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427626v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. David" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427535v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayrinhac" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-G. Kister" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427596v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427569v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chakir" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427451v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P&#233;tavy" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Moreteau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427499v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427498v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gilchrist" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427450v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Delpuech" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683209v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02715810" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427430v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Haerty" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427319v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chafik" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427318v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427272v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427254v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427203v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.W. Gilchrist" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427200v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05178862v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Moreteau" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dev Karan" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean R David" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0014-3820.2001.tb00623.x" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K2KJ8PS8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427197v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Jong" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427195v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pla" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Karan" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427176v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427192v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Kingsolver" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.E. Hoekstra" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Hoekstra" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Berrigan" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Vignieri" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05178884v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George W Gilchrist" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0014-3820.2001.tb01286.x" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427141v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427119v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427086v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Scheiner" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428468v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Munjal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428476v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dahiya" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428474v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428475v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428490v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428509v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gravot" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428506v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Parkash" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428486v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894204v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel M. Scheiner" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean R. David" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434993v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434969v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434990v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435043v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435027v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698067v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Munoz" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805331v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Larue" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Merenciano" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Janillon" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419615v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Larue" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mauro" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Vallier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805367v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04521955v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoz Louis" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barr&#232;s" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03321977v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonis" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/BDEE2021-09469" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734227v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786547v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M&#233;rel" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boulesteix" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A Estoup" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024912v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Till-Bottraud" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786884v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Howell" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786464v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419627v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548654v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nazaret" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Valiente Moro" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788765v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02489691v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sass&#250;" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vavre" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03695716v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia Oliva" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Debelle" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-94-024-2150-7_5" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2150-7_5" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051507v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Oliva" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Colinet" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Debelle" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1605/9782759230778/biocontrole" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908484v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824824v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/223939.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-308X(09)70001-6" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387258v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Denis" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Francelle" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Lemaire" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aparup Das" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941501v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Janillon" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mermet-Bouvier" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Burlet" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Rodriguez-Rada" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03822912v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Reyes-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03822905v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fleury" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03014540v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Jacquet" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Vieira" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02345539v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Thevenoux" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Hess" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/tel-02309704v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05532672v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Deconninck" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Br&#233;a Raynaud-Berton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ghan Boulembert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrerie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Couty" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/brv.70148" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779897v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin C. B. Nunez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Coronado-Zamora" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kapun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Steindl" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf132" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989899v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gibert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Colinet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/een.13437" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05151686v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esra Durmaz Mitchell" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Envel Kerdaffrec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Harney" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#226;nia F. Paulo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Savic Veselinovic" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evlett/qraf014" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04613868v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Suppo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pincebourde" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2024.103891" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04590848v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fevrier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Borowiec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chapelin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art09" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04209915v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rombaut" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gallet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Qitout" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukherjy Samy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Guilhot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-023-01617-8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206242v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Reyes&#8208;ram&#237;rez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Za&#239;nab Belgaidi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pommier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Siberchicot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.10433" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04007040v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Z Daly" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Massol" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Facon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon C M Hess" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.09645" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714420v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ulmer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Eslin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Catterou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Baliteau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12520" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03424242v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Ion Scot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Margris" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Sellier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Warot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Gatti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects12111013" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03417234v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M&#233;rel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inessa Buch" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Rodriguez Rada" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msab155" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03417240v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Jaquet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Picarle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fablet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Merel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evab208" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03181585v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Larson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Strickland" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vonnie Shields" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Biondi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Zappal&#224;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-85884-1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02063295v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Genitoni" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Barloy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maury" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13317" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615912v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite G Barr&#243;n" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Staubach" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren J Obbard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Axel W Wiberg" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa120" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269780v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron K Ghalambor" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2019.06.007" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03015319v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plantamp" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Henri" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Andrieux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne R&#233;gis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Mialdea" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.199398" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01737129v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Nikolouli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Renault" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Enriquez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mouton" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-017-0944-y" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01916829v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raquin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vallat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leulier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4453" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916800v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cattel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Martinez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Jiggins" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13101" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01921756v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges P&#233;tavy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Moreteau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean David" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2018.01.005" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606717v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Xu&#233;reb" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure, Muriel Benoit" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chapuis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.170117" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01921758v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poyet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Eslin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chabrerie" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Desouhant" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep43696" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606713v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerian Estragnat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fellous" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2016.10.005" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617727v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Benoit" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595452v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Foucaud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Moreno" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Pascual" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico L. Rezende" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis E. Castaneda" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2015" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01921744v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Hill" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Terblanche" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-016-1087-4" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01301136v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katleen Salort" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Dumet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2016.03.009" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7ZDBHRX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916774v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupinder Kaur" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fraimout" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0147766" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01921749v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delava" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fleury" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2016.06.012" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631511v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Iacovone" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Girod" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ris" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Weydert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01921742v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Poyet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Roux" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Meirland" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Prevost" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0142785" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01921732v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Asplen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco A Anfora" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deuk-Soo Choi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Chu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-015-0681-z" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917412v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Allemand" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas L&#233;ger" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12314" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SFLXRMRN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917409v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Heraude" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12052" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E8D0AD0E9BD98DF1E32D3D9671C5722593C88C8F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01921773v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Foray" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Martinez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desouhant" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917402v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Havard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Doury" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/phen.12002" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1E312BF7971D3E911B38FB2C1E147106D0140F04/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00766585v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Voituron" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Larvor" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renault" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2012.10.018" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6PHKNB8F-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02168101v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chabert" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ris" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917394v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stan Chabert" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2012.05.005" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SM0M89WR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756124v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vuarin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Moiroux" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan van Baaren" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-012-0972-7" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KB8GRW51-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917029v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-011-0818-8" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KK4B7PL6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916262v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond B Huey" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539382v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Allemand" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428340v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moreteau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. David" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434743v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.U. Blanckenhorn" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F.G. Dixon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Fairbairn" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.W. Foellmer" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093159v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brunet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roest Crollius H." TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paris" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aury Jm." TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427975v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B. Huey" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Moreteau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.W. Gilchriste" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660787v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brunet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Roest Crollius" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Paris" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msl049" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427726v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Legou" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Petavy" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Capy" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427542v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427598v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Imasheva" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Morin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427634v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Debat" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671523v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Legout" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02729893" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KDF540J3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427626v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. David" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427535v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayrinhac" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-G. Kister" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427596v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427569v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chakir" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427451v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P&#233;tavy" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Moreteau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427499v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427498v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gilchrist" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427450v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Delpuech" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683209v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02715810" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427430v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Haerty" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427319v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chafik" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427318v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427272v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427254v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427200v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05178862v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Moreteau" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dev Karan" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean R David" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0014-3820.2001.tb00623.x" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K2KJ8PS8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427197v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Jong" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427203v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.W. Gilchrist" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427195v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pla" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Karan" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427192v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Kingsolver" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.E. Hoekstra" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Hoekstra" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Berrigan" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Vignieri" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427176v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05178884v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George W Gilchrist" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0014-3820.2001.tb01286.x" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427141v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427119v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427086v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Scheiner" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428468v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Munjal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428475v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428476v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dahiya" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428474v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428509v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gravot" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428490v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428506v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Parkash" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428486v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894204v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel M. Scheiner" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean R. David" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434993v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434969v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434990v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435043v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435027v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698067v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Munoz" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805331v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Larue" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Merenciano" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Janillon" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419615v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Larue" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mauro" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Vallier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805367v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04521955v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoz Louis" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barr&#232;s" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03321977v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonis" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/BDEE2021-09469" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734227v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786547v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M&#233;rel" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boulesteix" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A Estoup" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024912v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Till-Bottraud" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786464v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Howell" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786884v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419627v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788765v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548654v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nazaret" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Valiente Moro" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02489691v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sass&#250;" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vavre" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03695716v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia Oliva" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Debelle" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-94-024-2150-7_5" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2150-7_5" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051507v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Oliva" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Colinet" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Debelle" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1605/9782759230778/biocontrole" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908484v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824824v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/223939.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-308X(09)70001-6" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387258v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Denis" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Francelle" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Lemaire" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aparup Das" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941501v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Janillon" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mermet-Bouvier" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Burlet" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Rodriguez-Rada" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03822912v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Reyes-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03822905v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fleury" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03014540v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Jacquet" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Vieira" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02345539v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Thevenoux" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Hess" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/tel-02309704v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>