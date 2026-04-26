--- v1 (2026-04-05)
+++ v2 (2026-04-26)
@@ -2485,429 +2485,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03015319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sterile insect technique and Wolbachia symbiosis as potential tools for the control of the invasive species Drosophila suzukii</w:t>
+                <w:t xml:space="preserve">Back and forth Wolbachia transfers reveal efficient strains to control spotted wing drosophila populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Julien Cattel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Katerina Nikolouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D Renault</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Enriquez</w:t>
+                <w:t xml:space="preserve">Julien Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Mouton</w:t>
+                <w:t xml:space="preserve">Francis Jiggins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pest Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 91 (2), pp.489-503. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 55 (5), pp.2408-2418. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10340-017-0944-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2664.13101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01737129v1</w:t>
+                <w:t xml:space="preserve">hal-01916800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a PCR-RFLP assay to identify Drosophila melanogaster among field-collected larvae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sterile insect technique and Wolbachia symbiosis as potential tools for the control of the invasive species Drosophila suzukii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katerina Nikolouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Colinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Raquin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Henri</w:t>
+                <w:t xml:space="preserve">D Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Vallat</w:t>
+                <w:t xml:space="preserve">Thomas Enriquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Leulier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patricia Gibert</w:t>
+                <w:t xml:space="preserve">Laurence Mouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (20), pp.10067 - 10074. </w:t>
+              <w:t xml:space="preserve">Journal of Pest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 91 (2), pp.489-503. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.4453⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10340-017-0944-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01916829v1</w:t>
+                <w:t xml:space="preserve">hal-01737129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Back and forth Wolbachia transfers reveal efficient strains to control spotted wing drosophila populations</w:t>
+                <w:t xml:space="preserve">Development of a PCR-RFLP assay to identify Drosophila melanogaster among field-collected larvae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Cattel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thibault Andrieux</w:t>
+                <w:t xml:space="preserve">Vincent Raquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Martinez</w:t>
+                <w:t xml:space="preserve">Marine Vallat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Jiggins</w:t>
+                <w:t xml:space="preserve">François Leulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 55 (5), pp.2408-2418. </w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (20), pp.10067 - 10074. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2664.13101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.4453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01916800v1</w:t>
+                <w:t xml:space="preserve">hal-01916829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of extreme heat or cold stresses on body pigmentation of Drosophila melanogaster</w:t>
               </w:r>
@@ -3004,295 +3004,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01921756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invasive Drosophila suzukii facilitates Drosophila melanogaster infestation and sour rot outbreaks in the vineyards</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The invasive pest Drosophila suzukii uses trans-generational medication to resist parasitoid attack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Xuéreb</w:t>
+                <w:t xml:space="preserve">M. Poyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure, Muriel Benoit</w:t>
+                <w:t xml:space="preserve">P. Eslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Chapuis</w:t>
+                <w:t xml:space="preserve">O. Chabrerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Prud’homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Desouhant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Royal Society Open Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsos.170117⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep43696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606717v1</w:t>
+                <w:t xml:space="preserve">hal-01921758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The invasive pest Drosophila suzukii uses trans-generational medication to resist parasitoid attack</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Eslin</w:t>
+                <w:t xml:space="preserve">Invasive Drosophila suzukii facilitates Drosophila melanogaster infestation and sour rot outbreaks in the vineyards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rombaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Chabrerie</w:t>
+                <w:t xml:space="preserve">Anne Xuéreb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Prud’homme</w:t>
+                <w:t xml:space="preserve">Laure, Muriel Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Desouhant</w:t>
+                <w:t xml:space="preserve">Marie-Pierre Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
+              <w:t xml:space="preserve">Royal Society Open Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep43696⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsos.170117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01921758v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Where and what to feed? Differential effects on fecundity and longevity in the invasive Drosophila suzukii</w:t>
               </w:r>
@@ -3317,51 +3317,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerian Estragnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Fellous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Desouhant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3434,77 +3434,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rombaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Xuéreb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Oenologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 285, pp.31</w:t>
@@ -3527,510 +3527,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02617727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduced Drosophila subobscura populations perform better than native populations during an oviposition choice task due to increased fecundity but similar learning ability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">All or nothing: Survival, reproduction and oxidative balance in Spotted Wing Drosophila (Drosophila suzukii) in response to cold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Plantamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Foucaud</w:t>
+                <w:t xml:space="preserve">Katleen Salort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Moreno</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Luis E. Castaneda</w:t>
+                <w:t xml:space="preserve">Adeline Dumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Mialdea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.2015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 89, pp.28-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2016.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595452v1</w:t>
+                <w:t xml:space="preserve">hal-01301136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drosophila as models to understand the adaptive process during invasion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Hill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Pascual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Plantamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Terblanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Invasions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 18 (4), pp.1089 - 1103. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10530-016-1087-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01921744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All or nothing: Survival, reproduction and oxidative balance in Spotted Wing Drosophila (Drosophila suzukii) in response to cold</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Plantamp</w:t>
+                <w:t xml:space="preserve">Introduced Drosophila subobscura populations perform better than native populations during an oviposition choice task due to increased fecundity but similar learning ability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katleen Salort</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patricia Gibert</w:t>
+                <w:t xml:space="preserve">Celine Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Pascual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Dumet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gladys Mialdea</w:t>
+                <w:t xml:space="preserve">Enrico L. Rezende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis E. Castaneda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2016.03.009⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (6), pp.1725 - 1736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01301136v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolbachia in European Populations of the Invasive Pest Drosophila suzukii: Regional Variation in Infection Frequencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cattel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rupinder Kaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fraimout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6747,290 +6747,354 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00427726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Drosophila melanogaster&amp;lt;/i&amp;gt; &amp;lt;i&amp;gt;Drosophila simulans&amp;lt;/i&amp;gt;: so similar yet so different</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Capy</w:t>
+                <w:t xml:space="preserve">REML estimates of genetic parameters of sexual size dimorphism for wing and thorax length in Drosophila melanogaster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.R. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Legout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Petavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 83 (2), pp.163-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF02729893⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00427542v1</w:t>
+                <w:t xml:space="preserve">hal-02671523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative analysis of morphological traits among &amp;lt;i&amp;gt;Drosophila melanogaster&amp;lt;/i&amp;gt; and &amp;lt;i&amp;gt;D. simulans&amp;lt;/i&amp;gt;: genetic variability clines and phenotypic plasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Capy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Imasheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Moreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 120, pp.165-179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00427598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specific effects-of cycling stressful temperatures upon phenotypic and genetic variability of size traits in &amp;lt;i&amp;gt;Drosophila melanogaster&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Petavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.R. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Debat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7045,233 +7109,169 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Ecology Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 6, pp.873-890</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00427634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REML estimates of genetic parameters of sexual size dimorphism for wing and thorax length in Drosophila melanogaster</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.R. David</w:t>
+                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Drosophila melanogaster&amp;lt;/i&amp;gt; &amp;lt;i&amp;gt;Drosophila simulans&amp;lt;/i&amp;gt;: so similar yet so different</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Capy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Genetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Genetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 120, pp.5-16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02671523v1</w:t>
+                <w:t xml:space="preserve">hal-00427542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REML estimates of genetic parameters of sexual dimorphism for wing and thorax length in &amp;lt;i&amp;gt;Drosophila melanogaster&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7365,51 +7365,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cold adaptation in geographical populations of &amp;lt;i&amp;gt;Drosophila melanogaster&amp;lt;/i&amp;gt; phenotypic plasticity is more important than genetic variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ayrinhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Debat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8185,64 +8185,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.R. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Legout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Petavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8853,333 +8853,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00427254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chill-coma temperature in Drosophila: effects of developmental temperature latitude and phylogeny</w:t>
+                <w:t xml:space="preserve">Temperature dependence rate of developmental rate and adult size in Drosophila species: biophysical parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R.B. Huey</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. de Jong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological and Biochemical Zoology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 74, pp.429-434</w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 14, pp.267-276</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00427200v1</w:t>
+                <w:t xml:space="preserve">hal-00427197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CHILL-COMA TOLERANCE, A MAJOR CLIMATIC ADAPTATION AMONG DROSOPHILA SPECIES</w:t>
+                <w:t xml:space="preserve">Chill-coma temperature in Drosophila: effects of developmental temperature latitude and phylogeny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean R David</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.B. Huey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physiological and Biochemical Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 74, pp.429-434</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05178862v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature dependence rate of developmental rate and adult size in Drosophila species: biophysical parameters</w:t>
+                <w:t xml:space="preserve">CHILL-COMA TOLERANCE, A MAJOR CLIMATIC ADAPTATION AMONG DROSOPHILA SPECIES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. de Jong</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Moreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Petavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dev Karan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean R David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 55 (5), pp.1063-1068. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.0014-3820.2001.tb00623.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427197v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05178862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Locomotor performance of Drosophila melanogaster: interactions among developmental and adult temperatures age and geography</w:t>
               </w:r>
@@ -9379,273 +9379,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00427195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The stength of phenotypic selection in natural population</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phenotypic plasticity of body size in Drosophila: effects of a daily periodicity of growth temperature in two sibling species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pétavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Moreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.R. David</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Naturalist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 157, pp.245-261</w:t>
+              <w:t xml:space="preserve">Physiological Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 26, pp.351-361</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00427192v1</w:t>
+                <w:t xml:space="preserve">hal-00427176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic plasticity of body size in Drosophila: effects of a daily periodicity of growth temperature in two sibling species</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The stength of phenotypic selection in natural population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.G. Kingsolver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.E. Hoekstra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Hoekstra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Berrigan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.N. Vignieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 26, pp.351-361</w:t>
+              <w:t xml:space="preserve">The American Naturalist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 157, pp.245-261</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427176v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LOCOMOTOR PERFORMANCE OF DROSOPHILA MELANOGASTER: INTERACTIONS AMONG DEVELOPMENTAL AND ADULT TEMPERATURES, AGE, AND GEOGRAPHY</w:t>
               </w:r>
@@ -9951,51 +9951,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The genetics of Phenotypic plasticity. IX. Genetic architecture and sex differences in Drosophila melanogaster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Karan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10165,135 +10165,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00428468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic plasticity of body pigmentation in &amp;lt;i&amp;gt;Drosophila&amp;lt;/i&amp;gt; : correlated variations between segments</w:t>
+                <w:t xml:space="preserve">Genetic variability of quantitative traits in &amp;lt;i&amp;gt;Drosophila melanogaster&amp;lt;/i&amp;gt; (fruit fly) natural populations: analysis of wild-living flies and of several laboratory generations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Moreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S.M. Scheiner</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Moreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.R. David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 30, pp.181-194</w:t>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 80, pp.326-335</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00428475v1</w:t>
+                <w:t xml:space="preserve">hal-00428474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Desiccation and starvation tolerance of adults &amp;lt;i&amp;gt;Drosophila&amp;lt;/i&amp;gt; : opposite latitudinal clines in natural populations of three different species</w:t>
               </w:r>
@@ -10398,385 +10398,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00428476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variability of quantitative traits in &amp;lt;i&amp;gt;Drosophila melanogaster&amp;lt;/i&amp;gt; (fruit fly) natural populations: analysis of wild-living flies and of several laboratory generations</w:t>
+                <w:t xml:space="preserve">Phenotypic plasticity of body pigmentation in &amp;lt;i&amp;gt;Drosophila&amp;lt;/i&amp;gt; : correlated variations between segments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Moreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.C. Moreteau</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.M. Scheiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.R. David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 80, pp.326-335</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 30, pp.181-194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00428474v1</w:t>
+                <w:t xml:space="preserve">hal-00428475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic plasticity and developmental temperature in Drosophila : analysis and significance of reaction norms of morphometrical traits</w:t>
+                <w:t xml:space="preserve">Cold stress tolerance in &amp;lt;i&amp;gt;Drosophila&amp;lt;/i&amp;gt; : analysis of chill coma recovery in &amp;lt;i&amp;gt;D. melanogaster&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.R. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Gravot</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pétavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.P. Morin</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Karan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermal Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 22, pp.441-451</w:t>
+              <w:t xml:space="preserve">, 1998, 5, pp.291-299</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00428509v1</w:t>
+                <w:t xml:space="preserve">hal-00428490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold stress tolerance in &amp;lt;i&amp;gt;Drosophila&amp;lt;/i&amp;gt; : analysis of chill coma recovery in &amp;lt;i&amp;gt;D. melanogaster&amp;lt;/i&amp;gt;</w:t>
+                <w:t xml:space="preserve">Phenotypic plasticity and developmental temperature in Drosophila : analysis and significance of reaction norms of morphometrical traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.R. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Pla</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gravot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pétavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Karan</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermal Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 5, pp.291-299</w:t>
+              <w:t xml:space="preserve">, 1998, 22, pp.441-451</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00428490v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00428509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light body pigmentation in Indian &amp;lt;i&amp;gt;D. melanogaster&amp;lt;/i&amp;gt; : a likely adaptation to a hot and arid climate</w:t>
               </w:r>
@@ -11362,51 +11362,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary changes of non linear reaction norms according to thermal adaptation : a comparison of two Drosophila species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Moreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11513,51 +11513,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Moreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pétavy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11742,51 +11742,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pétavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12844,51 +12844,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rombaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Howell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Xuéreb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12969,51 +12969,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rombaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Howell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Xuéreb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13432,77 +13432,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing cold tolerance and quality of mass-produced Drosophila suzukii flies to facilitate the application of biocontrol through incompatible and sterile insect techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Nikolouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Sassú</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Enriquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13602,51 +13602,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sterile Insect Technique: Principles, Deployment and Prospects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clelia Oliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13749,51 +13749,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 5. Principes, mise en œuvre et perspectives de la technique de l’insecte stérile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clélia Oliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15063,51 +15063,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05532672v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Deconninck" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Br&#233;a Raynaud-Berton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ghan Boulembert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrerie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Couty" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/brv.70148" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779897v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin C. B. Nunez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Coronado-Zamora" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kapun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Steindl" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf132" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989899v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gibert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Colinet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/een.13437" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05151686v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esra Durmaz Mitchell" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Envel Kerdaffrec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Harney" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#226;nia F. Paulo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Savic Veselinovic" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evlett/qraf014" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04613868v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Suppo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pincebourde" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2024.103891" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04590848v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fevrier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Borowiec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chapelin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art09" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04209915v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rombaut" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gallet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Qitout" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukherjy Samy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Guilhot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-023-01617-8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206242v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Reyes&#8208;ram&#237;rez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Za&#239;nab Belgaidi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pommier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Siberchicot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.10433" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04007040v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Z Daly" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Massol" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Facon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon C M Hess" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.09645" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714420v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ulmer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Eslin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Catterou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Baliteau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12520" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03424242v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Ion Scot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Margris" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Sellier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Warot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Gatti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects12111013" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03417234v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M&#233;rel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inessa Buch" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Rodriguez Rada" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msab155" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03417240v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Jaquet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Picarle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fablet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Merel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evab208" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03181585v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Larson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Strickland" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vonnie Shields" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Biondi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Zappal&#224;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-85884-1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02063295v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Genitoni" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Barloy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maury" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13317" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615912v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite G Barr&#243;n" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Staubach" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren J Obbard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Axel W Wiberg" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa120" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269780v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron K Ghalambor" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2019.06.007" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03015319v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plantamp" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Henri" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Andrieux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne R&#233;gis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Mialdea" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.199398" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01737129v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Nikolouli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Renault" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Enriquez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mouton" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-017-0944-y" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01916829v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raquin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vallat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leulier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4453" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916800v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cattel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Martinez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Jiggins" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13101" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01921756v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges P&#233;tavy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Moreteau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean David" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2018.01.005" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606717v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Xu&#233;reb" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure, Muriel Benoit" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chapuis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.170117" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01921758v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poyet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Eslin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chabrerie" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Desouhant" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep43696" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606713v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerian Estragnat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fellous" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2016.10.005" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617727v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Benoit" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595452v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Foucaud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Moreno" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Pascual" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico L. Rezende" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis E. Castaneda" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2015" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01921744v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Hill" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Terblanche" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-016-1087-4" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01301136v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katleen Salort" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Dumet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2016.03.009" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7ZDBHRX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916774v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupinder Kaur" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fraimout" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0147766" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01921749v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delava" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fleury" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2016.06.012" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631511v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Iacovone" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Girod" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ris" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Weydert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01921742v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Poyet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Roux" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Meirland" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Prevost" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0142785" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01921732v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Asplen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco A Anfora" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deuk-Soo Choi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Chu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-015-0681-z" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917412v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Allemand" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas L&#233;ger" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12314" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SFLXRMRN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917409v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Heraude" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12052" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E8D0AD0E9BD98DF1E32D3D9671C5722593C88C8F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01921773v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Foray" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Martinez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desouhant" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917402v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Havard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Doury" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/phen.12002" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1E312BF7971D3E911B38FB2C1E147106D0140F04/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00766585v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Voituron" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Larvor" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renault" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2012.10.018" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6PHKNB8F-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02168101v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chabert" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ris" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917394v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stan Chabert" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2012.05.005" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SM0M89WR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756124v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vuarin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Moiroux" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan van Baaren" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-012-0972-7" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KB8GRW51-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917029v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-011-0818-8" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KK4B7PL6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916262v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond B Huey" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539382v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Allemand" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428340v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moreteau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. David" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434743v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.U. Blanckenhorn" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F.G. Dixon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Fairbairn" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.W. Foellmer" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093159v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brunet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roest Crollius H." TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paris" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aury Jm." TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427975v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B. Huey" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Moreteau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.W. Gilchriste" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660787v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brunet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Roest Crollius" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Paris" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msl049" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427726v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Legou" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Petavy" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Capy" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427542v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427598v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Imasheva" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Morin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427634v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Debat" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671523v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Legout" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02729893" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KDF540J3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427626v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. David" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427535v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayrinhac" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-G. Kister" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427596v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427569v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chakir" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427451v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P&#233;tavy" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Moreteau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427499v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427498v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gilchrist" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427450v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Delpuech" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683209v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02715810" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427430v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Haerty" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427319v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chafik" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427318v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427272v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427254v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427200v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05178862v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Moreteau" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dev Karan" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean R David" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0014-3820.2001.tb00623.x" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K2KJ8PS8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427197v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Jong" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427203v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.W. Gilchrist" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427195v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pla" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Karan" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427192v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Kingsolver" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.E. Hoekstra" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Hoekstra" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Berrigan" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Vignieri" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427176v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05178884v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George W Gilchrist" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0014-3820.2001.tb01286.x" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427141v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427119v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427086v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Scheiner" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428468v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Munjal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428475v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428476v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dahiya" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428474v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428509v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gravot" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428490v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428506v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Parkash" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428486v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894204v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel M. Scheiner" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean R. David" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434993v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434969v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434990v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435043v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435027v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698067v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Munoz" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805331v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Larue" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Merenciano" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Janillon" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419615v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Larue" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mauro" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Vallier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805367v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04521955v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoz Louis" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barr&#232;s" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03321977v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonis" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/BDEE2021-09469" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734227v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786547v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M&#233;rel" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boulesteix" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A Estoup" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024912v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Till-Bottraud" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786464v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Howell" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786884v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419627v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788765v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548654v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nazaret" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Valiente Moro" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02489691v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sass&#250;" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vavre" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03695716v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia Oliva" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Debelle" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-94-024-2150-7_5" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2150-7_5" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051507v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Oliva" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Colinet" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Debelle" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1605/9782759230778/biocontrole" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908484v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824824v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/223939.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-308X(09)70001-6" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387258v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Denis" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Francelle" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Lemaire" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aparup Das" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941501v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Janillon" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mermet-Bouvier" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Burlet" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Rodriguez-Rada" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03822912v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Reyes-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03822905v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fleury" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03014540v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Jacquet" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Vieira" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02345539v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Thevenoux" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Hess" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/tel-02309704v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05532672v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Deconninck" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Br&#233;a Raynaud-Berton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ghan Boulembert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrerie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Couty" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/brv.70148" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779897v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin C. B. Nunez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Coronado-Zamora" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kapun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Steindl" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf132" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989899v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gibert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Colinet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/een.13437" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05151686v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esra Durmaz Mitchell" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Envel Kerdaffrec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Harney" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#226;nia F. Paulo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Savic Veselinovic" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evlett/qraf014" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04613868v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Suppo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pincebourde" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2024.103891" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04590848v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fevrier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Borowiec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chapelin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art09" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04209915v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rombaut" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gallet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Qitout" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukherjy Samy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Guilhot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-023-01617-8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206242v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Reyes&#8208;ram&#237;rez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Za&#239;nab Belgaidi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pommier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Siberchicot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.10433" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04007040v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Z Daly" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Massol" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Facon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon C M Hess" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.09645" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714420v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ulmer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Eslin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Catterou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Baliteau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12520" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03424242v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Ion Scot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Margris" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Sellier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Warot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Gatti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects12111013" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03417234v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M&#233;rel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inessa Buch" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Rodriguez Rada" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msab155" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03417240v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Jaquet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Picarle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fablet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Merel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evab208" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03181585v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Larson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Strickland" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vonnie Shields" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Biondi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Zappal&#224;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-85884-1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02063295v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Genitoni" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Barloy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maury" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13317" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615912v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite G Barr&#243;n" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Staubach" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren J Obbard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Axel W Wiberg" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa120" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269780v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron K Ghalambor" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2019.06.007" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03015319v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plantamp" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Henri" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Andrieux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne R&#233;gis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Mialdea" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.199398" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916800v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cattel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Nikolouli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Martinez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Jiggins" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13101" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01737129v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Renault" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Enriquez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mouton" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-017-0944-y" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01916829v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raquin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vallat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leulier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4453" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01921756v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges P&#233;tavy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Moreteau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean David" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2018.01.005" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01921758v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poyet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Eslin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chabrerie" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Desouhant" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep43696" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606717v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Xu&#233;reb" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure, Muriel Benoit" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chapuis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.170117" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606713v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerian Estragnat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fellous" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2016.10.005" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617727v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Benoit" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01301136v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katleen Salort" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Dumet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2016.03.009" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7ZDBHRX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01921744v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Hill" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Pascual" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Terblanche" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-016-1087-4" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595452v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Foucaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Moreno" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico L. Rezende" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis E. Castaneda" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2015" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916774v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupinder Kaur" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fraimout" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0147766" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01921749v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delava" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fleury" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2016.06.012" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631511v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Iacovone" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Girod" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ris" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Weydert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01921742v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Poyet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Roux" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Meirland" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Prevost" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0142785" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01921732v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Asplen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco A Anfora" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deuk-Soo Choi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Chu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-015-0681-z" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917412v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Allemand" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas L&#233;ger" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12314" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SFLXRMRN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917409v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Heraude" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12052" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E8D0AD0E9BD98DF1E32D3D9671C5722593C88C8F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01921773v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Foray" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Martinez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desouhant" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917402v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Havard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Doury" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/phen.12002" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1E312BF7971D3E911B38FB2C1E147106D0140F04/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00766585v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Voituron" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Larvor" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renault" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2012.10.018" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6PHKNB8F-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02168101v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chabert" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ris" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917394v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stan Chabert" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2012.05.005" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SM0M89WR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756124v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vuarin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Moiroux" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan van Baaren" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-012-0972-7" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KB8GRW51-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917029v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-011-0818-8" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KK4B7PL6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916262v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond B Huey" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539382v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Allemand" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428340v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moreteau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. David" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434743v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.U. Blanckenhorn" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F.G. Dixon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Fairbairn" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.W. Foellmer" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093159v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brunet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roest Crollius H." TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paris" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aury Jm." TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427975v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B. Huey" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Moreteau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.W. Gilchriste" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660787v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brunet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Roest Crollius" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Paris" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msl049" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427726v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Legou" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Petavy" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Capy" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671523v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Legout" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02729893" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KDF540J3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427598v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Imasheva" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Morin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427634v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Debat" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427542v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427626v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. David" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427535v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayrinhac" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-G. Kister" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427596v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427569v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chakir" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427451v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P&#233;tavy" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Moreteau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427499v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427498v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gilchrist" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427450v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Delpuech" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683209v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02715810" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427430v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Haerty" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427319v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chafik" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427318v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427272v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427254v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427197v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Jong" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427200v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05178862v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Moreteau" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dev Karan" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean R David" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0014-3820.2001.tb00623.x" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K2KJ8PS8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427203v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.W. Gilchrist" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427195v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pla" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Karan" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427176v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427192v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Kingsolver" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.E. Hoekstra" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Hoekstra" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Berrigan" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Vignieri" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05178884v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George W Gilchrist" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0014-3820.2001.tb01286.x" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427141v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427119v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427086v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Scheiner" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428468v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Munjal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428474v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428476v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dahiya" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428475v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428490v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428509v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gravot" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428506v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Parkash" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428486v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894204v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel M. Scheiner" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean R. David" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434993v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434969v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434990v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435043v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435027v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698067v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Munoz" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805331v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Larue" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Merenciano" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Janillon" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419615v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Larue" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mauro" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Vallier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805367v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04521955v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoz Louis" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barr&#232;s" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03321977v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonis" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/BDEE2021-09469" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734227v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786547v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M&#233;rel" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boulesteix" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A Estoup" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024912v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Till-Bottraud" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786464v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Howell" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786884v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419627v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788765v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548654v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nazaret" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Valiente Moro" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02489691v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sass&#250;" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vavre" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03695716v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia Oliva" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Debelle" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-94-024-2150-7_5" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2150-7_5" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051507v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Oliva" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Colinet" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Debelle" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1605/9782759230778/biocontrole" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908484v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824824v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/223939.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-308X(09)70001-6" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387258v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Denis" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Francelle" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Lemaire" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aparup Das" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941501v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Janillon" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mermet-Bouvier" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Burlet" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Rodriguez-Rada" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03822912v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Reyes-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03822905v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fleury" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03014540v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Jacquet" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Vieira" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02345539v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Thevenoux" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Hess" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/tel-02309704v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>