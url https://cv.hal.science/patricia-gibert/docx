--- v2 (2026-04-26)
+++ v3 (2026-05-17)
@@ -2485,429 +2485,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03015319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Back and forth Wolbachia transfers reveal efficient strains to control spotted wing drosophila populations</w:t>
+                <w:t xml:space="preserve">Sterile insect technique and Wolbachia symbiosis as potential tools for the control of the invasive species Drosophila suzukii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Cattel</w:t>
+                <w:t xml:space="preserve">Katerina Nikolouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katerina Nikolouli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thibault Andrieux</w:t>
+                <w:t xml:space="preserve">D Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Martinez</w:t>
+                <w:t xml:space="preserve">Thomas Enriquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Jiggins</w:t>
+                <w:t xml:space="preserve">Laurence Mouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 55 (5), pp.2408-2418. </w:t>
+              <w:t xml:space="preserve">Journal of Pest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 91 (2), pp.489-503. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2664.13101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10340-017-0944-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01916800v1</w:t>
+                <w:t xml:space="preserve">hal-01737129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sterile insect technique and Wolbachia symbiosis as potential tools for the control of the invasive species Drosophila suzukii</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of a PCR-RFLP assay to identify Drosophila melanogaster among field-collected larvae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Renault</w:t>
+                <w:t xml:space="preserve">Vincent Raquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Enriquez</w:t>
+                <w:t xml:space="preserve">Marine Vallat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Mouton</w:t>
+                <w:t xml:space="preserve">François Leulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pest Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 91 (2), pp.489-503. </w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (20), pp.10067 - 10074. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10340-017-0944-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.4453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01737129v1</w:t>
+                <w:t xml:space="preserve">hal-01916829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a PCR-RFLP assay to identify Drosophila melanogaster among field-collected larvae</w:t>
+                <w:t xml:space="preserve">Back and forth Wolbachia transfers reveal efficient strains to control spotted wing drosophila populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Raquin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Henri</w:t>
+                <w:t xml:space="preserve">Julien Cattel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katerina Nikolouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Vallat</w:t>
+                <w:t xml:space="preserve">Julien Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Leulier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patricia Gibert</w:t>
+                <w:t xml:space="preserve">Francis Jiggins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (20), pp.10067 - 10074. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 55 (5), pp.2408-2418. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.4453⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2664.13101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01916829v1</w:t>
+                <w:t xml:space="preserve">hal-01916800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of extreme heat or cold stresses on body pigmentation of Drosophila melanogaster</w:t>
               </w:r>
@@ -3004,295 +3004,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01921756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The invasive pest Drosophila suzukii uses trans-generational medication to resist parasitoid attack</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Invasive Drosophila suzukii facilitates Drosophila melanogaster infestation and sour rot outbreaks in the vineyards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rombaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Guilhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Poyet</w:t>
+                <w:t xml:space="preserve">Anne Xuéreb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Eslin</w:t>
+                <w:t xml:space="preserve">Laure, Muriel Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Chabrerie</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">E. Desouhant</w:t>
+                <w:t xml:space="preserve">Marie-Pierre Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep43696⟩</w:t>
+              <w:t xml:space="preserve">Royal Society Open Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsos.170117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01921758v1</w:t>
+                <w:t xml:space="preserve">hal-01606717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invasive Drosophila suzukii facilitates Drosophila melanogaster infestation and sour rot outbreaks in the vineyards</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Robin Guilhot</w:t>
+                <w:t xml:space="preserve">The invasive pest Drosophila suzukii uses trans-generational medication to resist parasitoid attack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Poyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Eslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Xuéreb</w:t>
+                <w:t xml:space="preserve">O. Chabrerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure, Muriel Benoit</w:t>
+                <w:t xml:space="preserve">S. Prud’homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Chapuis</w:t>
+                <w:t xml:space="preserve">E. Desouhant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Royal Society Open Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 4 (3), </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsos.170117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep43696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606717v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01921758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Where and what to feed? Differential effects on fecundity and longevity in the invasive Drosophila suzukii</w:t>
               </w:r>
@@ -3317,51 +3317,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerian Estragnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Fellous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Desouhant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3369,906 +3369,918 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 19, pp.56-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.baae.2016.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drosophila suzukii et la pourriture acide du raisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rombaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Xuéreb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Oenologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 285, pp.31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02617727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All or nothing: Survival, reproduction and oxidative balance in Spotted Wing Drosophila (Drosophila suzukii) in response to cold</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduced Drosophila subobscura populations perform better than native populations during an oviposition choice task due to increased fecundity but similar learning ability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Dumet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gladys Mialdea</w:t>
+                <w:t xml:space="preserve">Julien Foucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Pascual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico L. Rezende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis E. Castaneda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2016.03.009⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (6), pp.1725 - 1736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01301136v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drosophila as models to understand the adaptive process during invasion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Hill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Pascual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Plantamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Terblanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Invasions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 18 (4), pp.1089 - 1103. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10530-016-1087-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01921744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduced Drosophila subobscura populations perform better than native populations during an oviposition choice task due to increased fecundity but similar learning ability</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marta Pascual</w:t>
+                <w:t xml:space="preserve">All or nothing: Survival, reproduction and oxidative balance in Spotted Wing Drosophila (Drosophila suzukii) in response to cold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Plantamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrico L. Rezende</w:t>
+                <w:t xml:space="preserve">Katleen Salort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis E. Castaneda</w:t>
+                <w:t xml:space="preserve">Adeline Dumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Mialdea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6 (6), pp.1725 - 1736. </w:t>
+              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 89, pp.28-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.2015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2016.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595452v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolbachia in European Populations of the Invasive Pest Drosophila suzukii: Regional Variation in Infection Frequencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cattel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rupinder Kaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fraimout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11 (1), pp.e0147766. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0147766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01916774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of daily fluctuating temperatures on the Drosophila–Leptopilina boulardi parasitoid association</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Delava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermal Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 60, pp.95 - 102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jtherbio.2016.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01921749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Worldwide invasion by &amp;lt;em&amp;gt;Drosophila suzukii&amp;lt;/em&amp;gt; : does being the &amp;quot;cousin&amp;quot; of a model organism really help setting up biological control ? hopes, disenchantments and new perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Iacovone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Girod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Weydert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4278,7565 +4290,7565 @@
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02631511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Wide Potential Trophic Niche of the Asiatic Fruit Fly Drosophila suzukii: The Key of Its Invasion Success in Temperate Europe?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Poyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Meirland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Prevost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (11), pp.e0142785. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0142785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01921742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invasion biology of spotted wing Drosophila (Drosophila suzukii): a global perspective and future priorities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Asplen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianfranco A Anfora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Biondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deuk-Soo Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dong Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Pest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 88 (3), pp.469 - 494. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10340-015-0681-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01921732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The rapid northward shift of the range margin of a Mediterranean parasitoid insect (Hymenoptera) associated with regional climate warming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Delava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Allemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 41 (7), pp.1379 - 1389. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jbi.12314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01917412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invasive host for invasive pest: when the Asiatic cherry fly ( Drosophila suzukii ) meets the American black cherry ( Prunus serotina ) in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Poyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Eslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Heraude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Prevost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural and Forest Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 16 (3), pp.251 - 259. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/afe.12052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01917409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occurrence of arrhenotoky and thelytoky in a parasitic wasp Venturia canescens(Hymenoptera: Ichneumonidae): Effect of endosymbionts or existence of twodistinct reproductive modes?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Foray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desouhant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 110, pp.103-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01921773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistance of Drosophila suzukii to the larval parasitoids Leptopilina heterotoma and Asobara japonica is related to haemocyte load</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Poyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Havard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Prevost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chabrerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Doury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiological Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 38 (1), pp.45 - 53. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/phen.12002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01917402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does cold tolerance plasticity correlate with the thermal environment and metabolic profiles of a parasitoid wasp ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Foray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desouhant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Voituron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Larvor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 164, pp.77-83. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cbpa.2012.10.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00766585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drosophila suzukii, vers une lutte biologique contre ce ravageur des fruits rouges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Allemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Poyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytoma </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 660, pp.34-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02168101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ability of European parasitoids (Hymenoptera) to control a new invasive Asiatic pest, Drosophila suzukii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stan Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Allemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Poyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Eslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 63 (1), pp.40 - 47. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biocontrol.2012.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01917394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geographic variations of life history traits and potential trade-offs in different populations of the parasitoid Leptopilina heterotoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Vuarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Allemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Moiroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan van Baaren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 99 (11), pp.903-912. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00114-012-0972-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00756124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential thermal performance curves in response to different habitats in the parasitoid Venturia canescens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Foray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desouhant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 98 (8), pp.683 - 691. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00114-011-0818-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01917029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local adaptation and evolution of parasitoid interactions in an invasive species, Drosophila subobscura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Allemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond B Huey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Ecology Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 12, pp.873-883</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01916262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecology and Life History Evolution of Frugivorous Drosophila Parasitoids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Allemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 70, pp.6-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00539382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotypic plasticity of abdomen pigmentation in two geographic populations of TexitDrosophila melanogaster: male-female comparison and sexual dimorphism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Moreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.R. David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 135(3), pp.403-413</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00428340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proximate Causes of Rensch’s Rule: Does Sexual Size Dimorphism in Arthropods Result from Sex Differences in Development Time?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.U. Blanckenhorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.F.G. Dixon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.J. Fairbairn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.W. Foellmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The American Naturalist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 169, pp.245-257</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00434743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene loss and evolutionary rates following whole genome duplication in Teleost fishes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sexual size dimorphism in a &amp;lt;i&amp;gt;Drosophila&amp;lt;/i&amp;gt; clade the &amp;lt;i&amp;gt;D. obscura&amp;lt;/i&amp;gt; group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roest Crollius H.</w:t>
+                <w:t xml:space="preserve">R.B. Huey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Moreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Paris</w:t>
+                <w:t xml:space="preserve">J.-C. Moreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aury Jm.</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patricia Gibert</w:t>
+                <w:t xml:space="preserve">G.W. Gilchriste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 23, pp.1808-1816</w:t>
+              <w:t xml:space="preserve">Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 109, pp.318-330</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00093159v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sexual size dimorphism in a &amp;lt;i&amp;gt;Drosophila&amp;lt;/i&amp;gt; clade the &amp;lt;i&amp;gt;D. obscura&amp;lt;/i&amp;gt; group</w:t>
+                <w:t xml:space="preserve">Gene loss and evolutionary rates following whole genome duplication in Teleost fishes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.B. Huey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Moreteau</w:t>
+                <w:t xml:space="preserve">F. Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-C. Moreteau</w:t>
+                <w:t xml:space="preserve">Roest Crollius H.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aury Jm.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G.W. Gilchriste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zoology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 109, pp.318-330</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 23, pp.1808-1816</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00427975v1</w:t>
+                <w:t xml:space="preserve">hal-00093159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene loss and evolutionary rates following whole-genome duplication in teleost fishes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Roest Crollius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Aury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 23 (9), pp.1808-1816. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/molbev/msl049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02660787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isofemale lines in Drosophila: an empirical approach to quantitative trait analysis in natural populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.R. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Legou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Petavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Capy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heredity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 94, pp.3-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00427726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REML estimates of genetic parameters of sexual size dimorphism for wing and thorax length in Drosophila melanogaster</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.R. David</w:t>
+                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Drosophila melanogaster&amp;lt;/i&amp;gt; &amp;lt;i&amp;gt;Drosophila simulans&amp;lt;/i&amp;gt;: so similar yet so different</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Capy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Genetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Genetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 120, pp.5-16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02671523v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative analysis of morphological traits among &amp;lt;i&amp;gt;Drosophila melanogaster&amp;lt;/i&amp;gt; and &amp;lt;i&amp;gt;D. simulans&amp;lt;/i&amp;gt;: genetic variability clines and phenotypic plasticity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">REML estimates of genetic parameters of sexual size dimorphism for wing and thorax length in Drosophila melanogaster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.R. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Legout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Capy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J.P. Morin</w:t>
+                <w:t xml:space="preserve">G. Petavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 83 (2), pp.163-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF02729893⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427598v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02671523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific effects-of cycling stressful temperatures upon phenotypic and genetic variability of size traits in &amp;lt;i&amp;gt;Drosophila melanogaster&amp;lt;/i&amp;gt;</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Petavy</w:t>
+                <w:t xml:space="preserve">Comparative analysis of morphological traits among &amp;lt;i&amp;gt;Drosophila melanogaster&amp;lt;/i&amp;gt; and &amp;lt;i&amp;gt;D. simulans&amp;lt;/i&amp;gt;: genetic variability clines and phenotypic plasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Capy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Imasheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.R. David</w:t>
+                <w:t xml:space="preserve">B. Moreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Debat</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.P. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Ecology Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 6, pp.873-890</w:t>
+              <w:t xml:space="preserve">Genetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 120, pp.165-179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427634v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Drosophila melanogaster&amp;lt;/i&amp;gt; &amp;lt;i&amp;gt;Drosophila simulans&amp;lt;/i&amp;gt;: so similar yet so different</w:t>
+                <w:t xml:space="preserve">Specific effects-of cycling stressful temperatures upon phenotypic and genetic variability of size traits in &amp;lt;i&amp;gt;Drosophila melanogaster&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Capy</w:t>
+                <w:t xml:space="preserve">G. Petavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.R. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Debat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Moreteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 120, pp.5-16</w:t>
+              <w:t xml:space="preserve">Evolutionary Ecology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 6, pp.873-890</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00427542v1</w:t>
+                <w:t xml:space="preserve">hal-00427634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REML estimates of genetic parameters of sexual dimorphism for wing and thorax length in &amp;lt;i&amp;gt;Drosophila melanogaster&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Legou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Petavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 83, pp.163-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00427626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cold adaptation in geographical populations of &amp;lt;i&amp;gt;Drosophila melanogaster&amp;lt;/i&amp;gt; phenotypic plasticity is more important than genetic variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ayrinhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Debat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-G. Kister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Legou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 18, pp.700-706</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00427535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotypic plasticity of body pigmentation in &amp;lt;i&amp;gt;Drosophila melanogaster&amp;lt;/i&amp;gt;: genetic repeatability of quantitative parameters in two successive generations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Moreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.R. David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heredity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 92, pp.499-507</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00427596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative life histories and ecophysiology of &amp;lt;i&amp;gt;Drosophila melanogaster&amp;lt;/i&amp;gt; and &amp;lt;i&amp;gt;D. simulans&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.R. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Allemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Capy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 120, pp.151-163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00427569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphometrical evolution in a Drosophila clade: the Drosophila obscura group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Moreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pétavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Moreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.B. Huey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Zoological Systematics and Evolutionary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 41, pp.64-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00427451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of reaction norms In Phenotypic plasticity : functional and conceptual approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.R. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Moreteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">incollection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 4, pp.50-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00427499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The fly that came in from the cold: geographic variation of recovery time from low-temperature exposure in Drosophila subobscura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.R. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.R. David</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">B. Moreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gilchrist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.B. Huey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 17, pp.425-430</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00427498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotypic plasticity of sternopleural bristle number in temperate and tropical populations of Drosophila melanogaster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Moreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Delpuech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Petavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.R. David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 81, pp.25-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00427450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic variability of sexual size dimorphism in a natural population of Drosophila melanogaster: an isofemale-line approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.R. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Legout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Petavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 82 (3), pp.79-88. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF02715810⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02683209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microspatial structure of Drosophila melanogaster populations in Brazzaville: evidence of natural selection acting on morphometrical traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Haerty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Capy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Moreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.R. David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heredity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 91, pp.440-447</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00427430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Male sterility thermal threshold in Drosophila: &amp;lt;i&amp;gt;D. simulans&amp;lt;/i&amp;gt; appears more cold-adapted than its sibling &amp;lt;i&amp;gt;D. melanogaster&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chafik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Moreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.R. David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 114, pp.195-205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00427319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotypic plasticity of adult size and pigmentation in Drosophila : thermosensitive periods during development in two sibling species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chafik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.R. David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermal Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 26, pp.351-361</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00427318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotypic plasticity of body pigmentation in Drosophila: influence of a developmental thermoperiodic regime in two sibling species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pétavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Moreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.R. David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiological Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 27, pp.124-135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00427272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variable modes of inheritance of morphometrical traits in hybrids between Drosophila melanogaster and Drosophila simulans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.R. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Petavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Moreteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 269, pp.127-135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00427254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature dependence rate of developmental rate and adult size in Drosophila species: biophysical parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. de Jong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 14, pp.267-276</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00427197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chill-coma temperature in Drosophila: effects of developmental temperature latitude and phylogeny</w:t>
+                <w:t xml:space="preserve">Locomotor performance of Drosophila melanogaster: interactions among developmental and adult temperatures age and geography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.B. Huey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.W. Gilchrist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological and Biochemical Zoology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 74, pp.429-434</w:t>
+              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 55, pp.205-209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427200v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CHILL-COMA TOLERANCE, A MAJOR CLIMATIC ADAPTATION AMONG DROSOPHILA SPECIES</w:t>
+                <w:t xml:space="preserve">Chill-coma temperature in Drosophila: effects of developmental temperature latitude and phylogeny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean R David</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.B. Huey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physiological and Biochemical Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 74, pp.429-434</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05178862v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locomotor performance of Drosophila melanogaster: interactions among developmental and adult temperatures age and geography</w:t>
+                <w:t xml:space="preserve">CHILL-COMA TOLERANCE, A MAJOR CLIMATIC ADAPTATION AMONG DROSOPHILA SPECIES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G.W. Gilchrist</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Moreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Petavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dev Karan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean R David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 55, pp.205-209</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2001, 55 (5), pp.1063-1068. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.0014-3820.2001.tb00623.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427203v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05178862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chill coma tolerance: a major climatic adaptation among Drosophila species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Moreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Pla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pétavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Karan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 55, pp.1063-1068</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00427195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic plasticity of body size in Drosophila: effects of a daily periodicity of growth temperature in two sibling species</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The stength of phenotypic selection in natural population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.G. Kingsolver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.E. Hoekstra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Hoekstra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Berrigan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.N. Vignieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 26, pp.351-361</w:t>
+              <w:t xml:space="preserve">The American Naturalist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 157, pp.245-261</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427176v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The stength of phenotypic selection in natural population</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phenotypic plasticity of body size in Drosophila: effects of a daily periodicity of growth temperature in two sibling species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pétavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Moreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.R. David</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Naturalist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 157, pp.245-261</w:t>
+              <w:t xml:space="preserve">Physiological Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 26, pp.351-361</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427192v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LOCOMOTOR PERFORMANCE OF DROSOPHILA MELANOGASTER: INTERACTIONS AMONG DEVELOPMENTAL AND ADULT TEMPERATURES, AGE, AND GEOGRAPHY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond B Huey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George W Gilchrist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 55 (1), pp.205-209. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.0014-3820.2001.tb01286.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05178884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viability and rate of development at different temperatures in Drosophila: a comparison of constant and alternating thermal regimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pétavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.R. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Moreteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermal Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 26, pp.29-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00427141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developmental constraints on an adaptive plasticity: reaction norms of body pigmentation in adult segments of &amp;lt;i&amp;gt;Drosophila melanogaster&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Moreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.R. David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 2, pp.249-260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00427119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The genetics of Phenotypic plasticity. IX. Genetic architecture and sex differences in Drosophila melanogaster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Karan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Moreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.M. Scheiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 54, pp.1035-1040</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00427086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotypic plasticity of abdominal pigmentation in &amp;lt;i&amp;gt;D. kikkawai&amp;lt;/i&amp;gt; : multiple interaction between a major gene sex abdomen segment and growth temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Moreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.K. Munjal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.R. David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 105, pp.165-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00428468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variability of quantitative traits in &amp;lt;i&amp;gt;Drosophila melanogaster&amp;lt;/i&amp;gt; (fruit fly) natural populations: analysis of wild-living flies and of several laboratory generations</w:t>
+                <w:t xml:space="preserve">Phenotypic plasticity of body pigmentation in &amp;lt;i&amp;gt;Drosophila&amp;lt;/i&amp;gt; : correlated variations between segments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Moreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.M. Scheiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.R. David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 80, pp.326-335</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 30, pp.181-194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00428474v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00428475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Desiccation and starvation tolerance of adults &amp;lt;i&amp;gt;Drosophila&amp;lt;/i&amp;gt; : opposite latitudinal clines in natural populations of three different species</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic variability of quantitative traits in &amp;lt;i&amp;gt;Drosophila melanogaster&amp;lt;/i&amp;gt; (fruit fly) natural populations: analysis of wild-living flies and of several laboratory generations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Moreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Moreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.R. David</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 52, pp.825-831</w:t>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 80, pp.326-335</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00428476v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00428474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic plasticity of body pigmentation in &amp;lt;i&amp;gt;Drosophila&amp;lt;/i&amp;gt; : correlated variations between segments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Desiccation and starvation tolerance of adults &amp;lt;i&amp;gt;Drosophila&amp;lt;/i&amp;gt; : opposite latitudinal clines in natural populations of three different species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Karan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dahiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.K. Munjal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Moreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 30, pp.181-194</w:t>
+              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 52, pp.825-831</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00428475v1</w:t>
+                <w:t xml:space="preserve">hal-00428476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cold stress tolerance in &amp;lt;i&amp;gt;Drosophila&amp;lt;/i&amp;gt; : analysis of chill coma recovery in &amp;lt;i&amp;gt;D. melanogaster&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.R. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Pla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pétavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Karan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermal Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 5, pp.291-299</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00428490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotypic plasticity and developmental temperature in Drosophila : analysis and significance of reaction norms of morphometrical traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.R. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gravot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pétavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermal Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 22, pp.441-451</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00428509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light body pigmentation in Indian &amp;lt;i&amp;gt;D. melanogaster&amp;lt;/i&amp;gt; : a likely adaptation to a hot and arid climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Moreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Moreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Parkash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.R. David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 77, pp.13-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00428506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Describing the evolution of reaction norm shape : body pigmentation in &amp;lt;i&amp;gt;Drosophila&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Moreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.R. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.M. Scheiner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 52, pp.1501-1506</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00428486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotypic plasticity of body pigmentation in Drosophila: correlated variations between segments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Moreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel M. Scheiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean R. David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 30 (2), pp.181-194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00894204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latitudinal clines for morphometrical traits in &amp;lt;i&amp;gt;Drosophila kikkawai&amp;lt;/i&amp;gt; : a study of natural populations from the Indian subcontinent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Karan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.K. Munjal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Moreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Parkash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 71, pp.31-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00434993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thoracic trident pigmentation in &amp;lt;i&amp;gt;Drosophila melanogaster&amp;lt;/i&amp;gt; : latitudinal and altitudinal clines in Indian populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.K. Munjal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Karan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Moreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Parkash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 29, pp.601-610</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00434969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary changes of non linear reaction norms according to thermal adaptation : a comparison of two Drosophila species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Moreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pétavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Pla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 320, pp.833-841</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00434990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drosophilids from an arid Afrotropical country the Republic of the Niger : faunistics and phenotypic plasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.R. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.R. David</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">B. Moreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pétavy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Drosophila Information Service</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 77, pp.115-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00435043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth temperature and adult pigmentation in two &amp;lt;i&amp;gt;Drosophila&amp;lt;/i&amp;gt; sibling species : an adaptive convergence of reaction norms in sympatric populations ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Moreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Moreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.R. David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 50, pp.2346-2353</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00435027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New discriminating traits between females of two sibling species: textit Drosophila melanogaster and D. simulans (Diptera Drosophilidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Moreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pétavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de la Société Entomologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 31, pp.249-257</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00698067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11846,91 +11858,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of variable TE content on phenotype and plasticity in Drosophila melanogaster.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Larue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Merenciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Janillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11949,238 +11961,238 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Jacques Monod Life is plastic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of variable transposable element content on phenotype and plasticity in Drosophila melanogaster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Larue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Merenciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Janillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Mauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Mobil'ET</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05419615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of variable TE content on phenotype and plasticity in Drosophila melanogaster.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Larue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Merenciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Janillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12199,181 +12211,181 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual meeting of the Society of Molecular Biology and Evolution (SMBE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Puerto Vallarta, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal plasticity of insecticide sensitivity in an invasive pest species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoz Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Plantamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFE2 GfÖ EEF Joint meeting, International Conference on Ecological Sciences “Ecology and Evolution: New perspective and societal challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04521955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macroecological Patterns of Fruit Infestation Rates by the Invasive Fly Drosophila suzukii in the Reservoir Host Plant Sambucus nigra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Ulmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12395,119 +12407,119 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Eslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Baliteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Electronic Conference on Biological Diversity, Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Sciforum.net, France. pp.9469, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/BDEE2021-09469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03321977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial warfare between competing Drosophila species shapes niche partition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rombaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12562,508 +12574,508 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Ecological Sciences (Sfécologie 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Rennes, France. 825 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transposable Element Dynamics in an Invasive Species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mérel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud A Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès National des Éléments Transposables (CNET 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches expérimentales de l’étude de la Plasticité Phénotypique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Till-Bottraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole thématique PLASPHEN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02024912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ecology of fly-bacteria-yeast symbiosis: laboratory interactions and their relevance to in-natura processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rombaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Howell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Xuéreb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion REID</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ecology of fly-bacteria-yeast symbiosis: no relevance of laboratory interactions to in-natura processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rombaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Howell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Xuéreb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Immunité des Invertébrés (Immuninv 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13073,499 +13085,499 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of variable transposable element content on phenotype and plasticity in Drosophila melanogaster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Larue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Merenciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Janillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Mauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Decryp'thèse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05419627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of variable TE content on phenotype and plasticity in Drosophila melanogaster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Larue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Merenciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Janillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International congress of transposable elements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04788765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poster de présentation du living lab Antharès - Réseau de living labs Solu-Biod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Nazaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Valiente Moro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lancement officiel du Programme national de recherche sur les Solutions fondées sur la Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04548654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing cold tolerance and quality of mass-produced Drosophila suzukii flies to facilitate the application of biocontrol through incompatible and sterile insect techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Nikolouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Sassú</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Enriquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vavre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third FAO–IAEA International Conference on Area-wide Management of Insect Pests</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02489691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13575,534 +13587,534 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sterile Insect Technique: Principles, Deployment and Prospects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clelia Oliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Debelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extended Biocontrol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer Netherlands</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.55-67, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-024-2150-7_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03695716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 5. Principes, mise en œuvre et perspectives de la technique de l’insecte stérile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clélia Oliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Debelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Xavier Fauvergue; Adrien Rusch; Matthieu Barret; Marc Bardin; Emmanuelle Jacquin-Joly; Thibaut Malausa; Christian Lannou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biocontrôle. Éléments pour une protection agroécologique des cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.75-87, 2020, 9782759230761</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05051507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasticité phénotypique et réponses adaptatives au changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Till-Bottraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Euzen A; Laville B; Thiébault S. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’adaptation au changement climatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, pp.95-102, 2018, 978-2-271-09482-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01908484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecology and life history evolution of frugivorous Drosophila parasitoids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Allemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Parasitology : Parasitoids of Drosophila</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 70, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Academic Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 381 p., 2009, Advances in Parasitology, 978-0-12-374792-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0065-308X(09)70001-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02824824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14112,703 +14124,703 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotypic plasticity as a function of genetic polymorphism: thermal dominance reversal in Drosophila species with contrasting melanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Francelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aparup Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05387258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the role of transposable elements to sex gap in longevity in Drosophila species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Merenciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Janillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Mermet-Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Burlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Rodriguez-Rada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04941501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larval density in the invasive Drosophila suzukii : immediate and delayed effects on life-history traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Reyes-Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaïnab Belgaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Siberchicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03822912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differentiation of thermal reaction norms between marginal and core populations of a northward expanding parasitoid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Delava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03822905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drosophila suzukii oxidative stress response involves Jheh gene cluster but not transposable elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Henri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03014540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological Invasion Theories: Merging Perspectives from Population, Community and Ecosystem Scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chabrerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Massol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Facon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Thevenoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Hess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02345539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14818,105 +14830,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasticité phénotypique et réponses adaptatives aux changements environnementaux chez les insectes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biodiversité et Ecologie. Université Claude Bernard Lyon 1, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02309704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId422"/>
+      <w:footerReference w:type="default" r:id="rId423"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15063,51 +15075,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05532672v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Deconninck" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Br&#233;a Raynaud-Berton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ghan Boulembert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrerie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Couty" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/brv.70148" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779897v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin C. B. Nunez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Coronado-Zamora" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kapun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Steindl" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf132" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989899v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gibert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Colinet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/een.13437" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05151686v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esra Durmaz Mitchell" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Envel Kerdaffrec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Harney" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#226;nia F. Paulo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Savic Veselinovic" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evlett/qraf014" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04613868v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Suppo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pincebourde" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2024.103891" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04590848v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fevrier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Borowiec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chapelin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art09" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04209915v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rombaut" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gallet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Qitout" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukherjy Samy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Guilhot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-023-01617-8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206242v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Reyes&#8208;ram&#237;rez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Za&#239;nab Belgaidi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pommier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Siberchicot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.10433" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04007040v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Z Daly" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Massol" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Facon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon C M Hess" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.09645" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714420v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ulmer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Eslin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Catterou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Baliteau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12520" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03424242v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Ion Scot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Margris" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Sellier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Warot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Gatti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects12111013" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03417234v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M&#233;rel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inessa Buch" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Rodriguez Rada" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msab155" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03417240v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Jaquet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Picarle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fablet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Merel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evab208" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03181585v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Larson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Strickland" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vonnie Shields" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Biondi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Zappal&#224;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-85884-1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02063295v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Genitoni" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Barloy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maury" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13317" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615912v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite G Barr&#243;n" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Staubach" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren J Obbard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Axel W Wiberg" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa120" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269780v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron K Ghalambor" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2019.06.007" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03015319v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plantamp" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Henri" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Andrieux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne R&#233;gis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Mialdea" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.199398" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916800v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cattel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Nikolouli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Martinez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Jiggins" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13101" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01737129v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Renault" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Enriquez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mouton" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-017-0944-y" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01916829v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raquin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vallat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leulier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4453" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01921756v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges P&#233;tavy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Moreteau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean David" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2018.01.005" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01921758v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poyet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Eslin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chabrerie" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Desouhant" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep43696" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606717v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Xu&#233;reb" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure, Muriel Benoit" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chapuis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.170117" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606713v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerian Estragnat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fellous" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2016.10.005" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617727v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Benoit" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01301136v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katleen Salort" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Dumet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2016.03.009" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7ZDBHRX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01921744v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Hill" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Pascual" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Terblanche" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-016-1087-4" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595452v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Foucaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Moreno" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico L. Rezende" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis E. Castaneda" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2015" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916774v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupinder Kaur" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fraimout" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0147766" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01921749v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delava" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fleury" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2016.06.012" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631511v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Iacovone" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Girod" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ris" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Weydert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01921742v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Poyet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Roux" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Meirland" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Prevost" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0142785" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01921732v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Asplen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco A Anfora" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deuk-Soo Choi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Chu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-015-0681-z" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917412v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Allemand" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas L&#233;ger" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12314" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SFLXRMRN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917409v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Heraude" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12052" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E8D0AD0E9BD98DF1E32D3D9671C5722593C88C8F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01921773v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Foray" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Martinez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desouhant" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917402v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Havard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Doury" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/phen.12002" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1E312BF7971D3E911B38FB2C1E147106D0140F04/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00766585v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Voituron" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Larvor" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renault" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2012.10.018" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6PHKNB8F-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02168101v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chabert" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ris" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917394v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stan Chabert" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2012.05.005" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SM0M89WR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756124v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vuarin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Moiroux" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan van Baaren" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-012-0972-7" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KB8GRW51-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917029v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-011-0818-8" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KK4B7PL6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916262v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond B Huey" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539382v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Allemand" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428340v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moreteau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. David" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434743v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.U. Blanckenhorn" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F.G. Dixon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Fairbairn" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.W. Foellmer" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093159v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brunet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roest Crollius H." TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paris" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aury Jm." TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427975v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B. Huey" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Moreteau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.W. Gilchriste" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660787v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brunet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Roest Crollius" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Paris" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msl049" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427726v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Legou" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Petavy" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Capy" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671523v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Legout" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02729893" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KDF540J3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427598v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Imasheva" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Morin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427634v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Debat" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427542v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427626v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. David" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427535v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayrinhac" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-G. Kister" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427596v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427569v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chakir" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427451v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P&#233;tavy" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Moreteau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427499v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427498v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gilchrist" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427450v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Delpuech" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683209v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02715810" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427430v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Haerty" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427319v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chafik" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427318v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427272v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427254v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427197v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Jong" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427200v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05178862v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Moreteau" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dev Karan" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean R David" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0014-3820.2001.tb00623.x" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K2KJ8PS8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427203v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.W. Gilchrist" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427195v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pla" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Karan" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427176v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427192v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Kingsolver" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.E. Hoekstra" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Hoekstra" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Berrigan" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Vignieri" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05178884v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George W Gilchrist" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0014-3820.2001.tb01286.x" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427141v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427119v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427086v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Scheiner" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428468v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Munjal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428474v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428476v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dahiya" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428475v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428490v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428509v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gravot" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428506v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Parkash" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428486v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894204v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel M. Scheiner" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean R. David" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434993v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434969v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434990v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435043v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435027v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698067v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Munoz" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805331v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Larue" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Merenciano" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Janillon" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419615v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Larue" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mauro" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Vallier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805367v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04521955v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoz Louis" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barr&#232;s" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03321977v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonis" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/BDEE2021-09469" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734227v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786547v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M&#233;rel" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boulesteix" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A Estoup" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024912v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Till-Bottraud" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786464v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Howell" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786884v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419627v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788765v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548654v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nazaret" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Valiente Moro" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02489691v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sass&#250;" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vavre" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03695716v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia Oliva" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Debelle" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-94-024-2150-7_5" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2150-7_5" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051507v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Oliva" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Colinet" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Debelle" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1605/9782759230778/biocontrole" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908484v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824824v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/223939.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-308X(09)70001-6" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387258v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Denis" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Francelle" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Lemaire" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aparup Das" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941501v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Janillon" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mermet-Bouvier" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Burlet" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Rodriguez-Rada" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03822912v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Reyes-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03822905v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fleury" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03014540v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Jacquet" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Vieira" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02345539v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Thevenoux" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Hess" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/tel-02309704v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05532672v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Deconninck" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Br&#233;a Raynaud-Berton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ghan Boulembert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrerie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Couty" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/brv.70148" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779897v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin C. B. Nunez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Coronado-Zamora" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kapun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Steindl" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf132" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989899v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gibert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Colinet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/een.13437" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05151686v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esra Durmaz Mitchell" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Envel Kerdaffrec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Harney" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#226;nia F. Paulo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Savic Veselinovic" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evlett/qraf014" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04613868v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Suppo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pincebourde" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2024.103891" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04590848v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fevrier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Borowiec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chapelin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art09" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04209915v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rombaut" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gallet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Qitout" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukherjy Samy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Guilhot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-023-01617-8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206242v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Reyes&#8208;ram&#237;rez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Za&#239;nab Belgaidi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pommier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Siberchicot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.10433" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04007040v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Z Daly" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Massol" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Facon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon C M Hess" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.09645" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714420v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ulmer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Eslin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Catterou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Baliteau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12520" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03424242v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Ion Scot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Margris" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Sellier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Warot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Gatti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects12111013" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03417234v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M&#233;rel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inessa Buch" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Rodriguez Rada" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msab155" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03417240v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Jaquet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Picarle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fablet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Merel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evab208" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03181585v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Larson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Strickland" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vonnie Shields" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Biondi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Zappal&#224;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-85884-1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02063295v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Genitoni" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Barloy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maury" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13317" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615912v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite G Barr&#243;n" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Staubach" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren J Obbard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Axel W Wiberg" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa120" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269780v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron K Ghalambor" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2019.06.007" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03015319v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plantamp" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Henri" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Andrieux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne R&#233;gis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Mialdea" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.199398" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01737129v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Nikolouli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Renault" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Enriquez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mouton" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-017-0944-y" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01916829v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raquin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vallat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leulier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4453" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916800v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cattel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Martinez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Jiggins" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13101" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01921756v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges P&#233;tavy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Moreteau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean David" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2018.01.005" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606717v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Xu&#233;reb" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure, Muriel Benoit" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chapuis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.170117" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01921758v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poyet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Eslin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chabrerie" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Desouhant" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep43696" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606713v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerian Estragnat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fellous" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2016.10.005" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CZGQKH8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617727v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Benoit" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595452v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Foucaud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Moreno" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Pascual" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico L. Rezende" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis E. Castaneda" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2015" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01921744v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Hill" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Terblanche" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-016-1087-4" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01301136v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katleen Salort" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Dumet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2016.03.009" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7ZDBHRX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916774v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupinder Kaur" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fraimout" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0147766" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01921749v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delava" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fleury" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2016.06.012" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631511v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Iacovone" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Girod" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ris" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Weydert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01921742v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Poyet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Roux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Meirland" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Prevost" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0142785" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01921732v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Asplen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco A Anfora" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deuk-Soo Choi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Chu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-015-0681-z" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917412v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Allemand" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas L&#233;ger" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12314" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SFLXRMRN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917409v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Heraude" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12052" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E8D0AD0E9BD98DF1E32D3D9671C5722593C88C8F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01921773v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Foray" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Martinez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desouhant" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917402v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Havard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Doury" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/phen.12002" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1E312BF7971D3E911B38FB2C1E147106D0140F04/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00766585v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Voituron" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Larvor" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renault" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2012.10.018" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6PHKNB8F-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02168101v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chabert" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ris" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917394v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stan Chabert" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2012.05.005" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SM0M89WR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756124v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vuarin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Moiroux" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan van Baaren" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-012-0972-7" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KB8GRW51-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917029v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-011-0818-8" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KK4B7PL6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916262v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond B Huey" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539382v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Allemand" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428340v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moreteau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. David" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434743v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.U. Blanckenhorn" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F.G. Dixon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Fairbairn" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.W. Foellmer" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427975v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B. Huey" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Moreteau" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.W. Gilchriste" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093159v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brunet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roest Crollius H." TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paris" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aury Jm." TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660787v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brunet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Roest Crollius" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Paris" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msl049" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427726v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Legou" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Petavy" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Capy" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427542v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671523v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Legout" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02729893" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KDF540J3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427598v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Imasheva" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Morin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427634v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Debat" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427626v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. David" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427535v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayrinhac" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-G. Kister" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427596v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427569v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chakir" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427451v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P&#233;tavy" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Moreteau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427499v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427498v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gilchrist" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427450v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Delpuech" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683209v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02715810" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427430v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Haerty" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427319v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chafik" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427318v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427272v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427254v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427197v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Jong" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427203v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.W. Gilchrist" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427200v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05178862v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Moreteau" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dev Karan" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean R David" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0014-3820.2001.tb00623.x" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K2KJ8PS8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427195v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pla" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Karan" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427192v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Kingsolver" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.E. Hoekstra" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Hoekstra" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Berrigan" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Vignieri" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427176v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05178884v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George W Gilchrist" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0014-3820.2001.tb01286.x" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427141v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427119v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427086v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Scheiner" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428468v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Munjal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428475v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428474v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428476v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dahiya" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428490v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428509v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gravot" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428506v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Parkash" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428486v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894204v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel M. Scheiner" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean R. David" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434993v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434969v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434990v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435043v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435027v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698067v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Munoz" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805331v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Larue" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Merenciano" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Janillon" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419615v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Larue" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mauro" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Vallier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805367v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04521955v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoz Louis" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barr&#232;s" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03321977v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonis" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/BDEE2021-09469" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734227v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786547v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M&#233;rel" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boulesteix" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A Estoup" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024912v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Till-Bottraud" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786464v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Howell" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786884v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419627v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788765v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548654v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nazaret" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Valiente Moro" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02489691v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sass&#250;" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vavre" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03695716v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia Oliva" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Debelle" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-94-024-2150-7_5" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2150-7_5" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051507v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Oliva" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Colinet" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Debelle" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1605/9782759230778/biocontrole" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908484v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824824v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/223939.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-308X(09)70001-6" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387258v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Denis" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Francelle" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Lemaire" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aparup Das" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941501v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Janillon" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mermet-Bouvier" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Burlet" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Rodriguez-Rada" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03822912v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Reyes-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03822905v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fleury" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03014540v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Jacquet" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Vieira" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02345539v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Thevenoux" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Hess" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/tel-02309704v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>