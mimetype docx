--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -30,51 +30,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:129.29292929293px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Patricia Grondin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
-        <w:t xml:space="preserve">Docteure en géographie,  formatrice à l'INSPE de La Réunion en Master MEEF, enseignante en Section Internationale Britannique dans le second degré en HG. </w:t>
+        <w:t xml:space="preserve">Docteure en géographie,  qualifiée en 23 et en 70, formatrice à l'INSPE de La Réunion en Master MEEF, enseignante en Section Internationale Britannique dans le second degré en HG. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -199,289 +199,367 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Récit spatial, instrumentation et sortie de terrain : la coconstruction de l’habiter en 6e à La Réunion</w:t>
+                <w:t xml:space="preserve">La photographie dans une classe de 6e en sortie terrain : un langage graphique pour exprimer la façon d’habiter l’espace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Grondin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Wallian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/14a5x⟩</w:t>
+              <w:t xml:space="preserve">Recherches en Didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rdid1.039.0311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05173946v1</w:t>
+                <w:t xml:space="preserve">hal-05569223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Récit spatial, instrumentation et sortie de terrain : la coconstruction de l’habiter en 6e à La Réunion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Genevois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Wallian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 55, pp.113-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14a5x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05173946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’imaginaire des élèves en géographie à l’école et au collège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bédouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Glaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Genevois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Grondin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 39 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/cybergeo.39252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03867473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -491,707 +569,707 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment articuler les cadres de référence du numérique éducatif avec ceux de la didactique de la géographie ? L'exemple de l'éducation à la carte et au numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Genevois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Grondin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIDEGEC24 colloque international des didactiques, de l'histoire, de la géographie et de l'éducation à la citoyenneté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Inspé de Nantes Université, CREN, Mar 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04967143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cohabiter et/ou « vivre ensemble » : le regard de collégiens à La Réunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Genevois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International "Vivre ensemble" dans l'océan Indien et au delà : pratiques, représentations, discours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FLSH Université de La Réunion, Oct 2024, Saint-Denis Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04745270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aller sur le terrain en géographie : la construction de l’espace à partir de l’&amp;quot;habiter&amp;quot; à La Réunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Wallian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Genevois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les didactiques face à l’évolution des curriculums. Savoir(s) et pratiques pour entrer dans la complexité du monde, 6ème Colloque international de l’ARCD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Genève, Jun 2023, Genève, Suisse. vol.4, pp. 129-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04362691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-Construction and Building-in-acts Spatial Practices at School : A Case-Study in an Eco-Neighborhood in Reunion Island (7th Grade class)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Genevois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Wallian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35TH International geographical congress 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dublin City University (DCU), Aug 2024, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04695139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le programme de recherche « Géoduscole » : enjeux et modalités d'hybridation méthodologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Considère Sylvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glaudel Anne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Genevois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international des didactiques, de l'histoire, de la géographie et de l'éducation à la citoyenneté. L'enseignement d'histoire, de géographie et d'éducation à la citoyenneté : un.e acteur.trice confronté.e aux enjeux d'hybridation dans sa classe, son établissement, son territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GEODE-FRAMESPA-UT2J-INSPE TOP, Mar 2022, Toulouse, France. pp.33-48, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.26147/geode.act.vdta-s805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04205752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classe virtuelle, classe hors les murs et construction d'une spatialité expériencée : Étude de cas en classe de 6ème au Parc urbain de la Ravine Blanche, La Réunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Genevois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Wallian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Internationales de la classe dehors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fabpeda, May 2023, Poitiers France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04362690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territoires et territorialités de l'habiter du kartié : dynamiques de construction d'un espace géopartagé par les élèves de cycle 3 à La Réunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Genevois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Wallian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIST2023 - Apprendre des territoires / Enseigner les territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2023, Aubervilliers, Campus Condorcet, centre des Colloques, France. pp.301-305</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04425817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1201,156 +1279,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuf idées reçues sur l'enseignement de la géographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leininger-Frézal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Genevois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Férol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ADAPT</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 978-2-35656-086-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04740580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1360,128 +1438,128 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traiter et analyser des données numériques en géographie, c’est possible mais cela s’apprend</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Genevois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Grondin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Caroline Leininger-Frézal; Sylvain Genevois. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuf idées reçues sur l'enseignement de la géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ADAPT</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Des sciences, des hommes, des concepts, 978-2-35656-086-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04896515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1491,161 +1569,264 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La géographie apprise à l’école et au collège : quelques clés de lecture à partir d’une recherche conduite dans plusieurs académies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Serriere Glaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bédouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Glaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Considère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, 26 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Glaudel</w:t>
-[...41 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03867209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les territorialités de l’élève Des savoirs d’expérience à l’espace géopartagé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sciences de l'Homme et Société. Université de La Réunion, 2025. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2025LARE0026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-05552908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId42"/>
+      <w:footerReference w:type="default" r:id="rId46"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1713,51 +1894,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E45CE66A"/>
+    <w:nsid w:val="9B964E4A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1944,51 +2125,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patricia-grondin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-3027-6513" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173946v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Grondin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Genevois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Wallian" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14a5x" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867473v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;douret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Th&#233;mines" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Glaudel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39252" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967143v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745270v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362691v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695139v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205752v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consid&#232;re Sylvie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glaudel Anne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.act.vdta-s805" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362690v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425817v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740580v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Leininger-Fr&#233;zal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Maurice" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine F&#233;rol" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adapt.snes.edu/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896515v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adapt.snes.edu/catalogue/la-grande-collection/des-sciences-des-hommes-des-concepts/article/9-idees-recues-sur-l-enseignement-de-la-geographie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03867209v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Serriere Glaudel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Glaudel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Consid&#232;re" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patricia-grondin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-3027-6513" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569223v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Grondin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdid1.039.0311" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173946v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Genevois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Wallian" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14a5x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867473v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;douret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Th&#233;mines" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Glaudel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39252" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967143v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745270v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362691v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695139v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205752v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consid&#232;re Sylvie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glaudel Anne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.act.vdta-s805" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362690v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425817v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740580v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Leininger-Fr&#233;zal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Maurice" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine F&#233;rol" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adapt.snes.edu/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896515v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adapt.snes.edu/catalogue/la-grande-collection/des-sciences-des-hommes-des-concepts/article/9-idees-recues-sur-l-enseignement-de-la-geographie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03867209v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Serriere Glaudel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Glaudel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Consid&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05552908v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025LARE0026" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>