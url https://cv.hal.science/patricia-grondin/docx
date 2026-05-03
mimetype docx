--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -260,51 +260,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Grondin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en Didactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">, 2026, 39-40 (1-2), pp.311-337. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rdid1.039.0311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -659,204 +659,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04967143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cohabiter et/ou « vivre ensemble » : le regard de collégiens à La Réunion</w:t>
+                <w:t xml:space="preserve">Aller sur le terrain en géographie : la construction de l’espace à partir de l’&amp;quot;habiter&amp;quot; à La Réunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Wallian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Genevois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International "Vivre ensemble" dans l'océan Indien et au delà : pratiques, représentations, discours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FLSH Université de La Réunion, Oct 2024, Saint-Denis Réunion, France</w:t>
+              <w:t xml:space="preserve">Les didactiques face à l’évolution des curriculums. Savoir(s) et pratiques pour entrer dans la complexité du monde, 6ème Colloque international de l’ARCD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Genève, Jun 2023, Genève, Suisse. vol.4, pp. 129-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04745270v1</w:t>
+                <w:t xml:space="preserve">hal-04362691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aller sur le terrain en géographie : la construction de l’espace à partir de l’&amp;quot;habiter&amp;quot; à La Réunion</w:t>
+                <w:t xml:space="preserve">Cohabiter et/ou « vivre ensemble » : le regard de collégiens à La Réunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Grondin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Wallian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Genevois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les didactiques face à l’évolution des curriculums. Savoir(s) et pratiques pour entrer dans la complexité du monde, 6ème Colloque international de l’ARCD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Genève, Jun 2023, Genève, Suisse. vol.4, pp. 129-142</w:t>
+              <w:t xml:space="preserve">Colloque International "Vivre ensemble" dans l'océan Indien et au delà : pratiques, représentations, discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FLSH Université de La Réunion, Oct 2024, Saint-Denis Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04362691v1</w:t>
+                <w:t xml:space="preserve">hal-04745270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-Construction and Building-in-acts Spatial Practices at School : A Case-Study in an Eco-Neighborhood in Reunion Island (7th Grade class)</w:t>
               </w:r>
@@ -1727,51 +1727,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les territorialités de l’élève Des savoirs d’expérience à l’espace géopartagé</w:t>
+                <w:t xml:space="preserve">Les territorialités de l’élève. Des savoirs d’expérience à l’espace géopartagé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Grondin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université de La Réunion, 2025. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
@@ -1894,51 +1894,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9B964E4A"/>
+    <w:nsid w:val="A704BB79"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2125,51 +2125,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patricia-grondin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-3027-6513" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569223v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Grondin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdid1.039.0311" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173946v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Genevois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Wallian" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14a5x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867473v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;douret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Th&#233;mines" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Glaudel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39252" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967143v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745270v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362691v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695139v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205752v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consid&#232;re Sylvie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glaudel Anne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.act.vdta-s805" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362690v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425817v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740580v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Leininger-Fr&#233;zal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Maurice" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine F&#233;rol" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adapt.snes.edu/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896515v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adapt.snes.edu/catalogue/la-grande-collection/des-sciences-des-hommes-des-concepts/article/9-idees-recues-sur-l-enseignement-de-la-geographie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03867209v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Serriere Glaudel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Glaudel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Consid&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05552908v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025LARE0026" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patricia-grondin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-3027-6513" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569223v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Grondin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdid1.039.0311" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173946v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Genevois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Wallian" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14a5x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867473v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;douret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Th&#233;mines" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Glaudel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39252" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967143v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362691v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745270v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695139v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205752v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consid&#232;re Sylvie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glaudel Anne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.act.vdta-s805" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362690v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425817v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740580v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Leininger-Fr&#233;zal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Maurice" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine F&#233;rol" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adapt.snes.edu/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896515v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adapt.snes.edu/catalogue/la-grande-collection/des-sciences-des-hommes-des-concepts/article/9-idees-recues-sur-l-enseignement-de-la-geographie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03867209v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Serriere Glaudel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Glaudel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Consid&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05552908v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025LARE0026" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>