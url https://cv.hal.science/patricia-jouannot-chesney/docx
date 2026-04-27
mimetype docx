--- v0 (2026-03-21)
+++ v1 (2026-04-27)
@@ -17,50 +17,56 @@
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Patricia Jouannot-Chesney </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="641e6e"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Maître de Conférences à l'ENSICAEN</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
@@ -110,99 +116,99 @@
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Mon parcours</w:t>
+        <w:t xml:space="preserve">Maître de Conférences à l'ENSICAEN (école publique d'ingénieurs et centre de recherche) depuis 1994.Mes travaux de recherche portent sur la caractérisation mécanique et microstructurale de matériaux composites à base de fibres de lin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Mes articles</w:t>
+        <w:t xml:space="preserve">Mes autres sujets d'intérêt sont la topologie, l'analyse d'image et les statistiques.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -543,241 +549,250 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02473813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unbiased estimators of specific connectivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Jernot</w:t>
+                <w:t xml:space="preserve">Propriétés thermomécaniques de deux thermoplastiques hautes performances renforcés par des fibres de carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Jouannot-Chesney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Lantuéjoul</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Gomina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Image Analysis &amp; Stereology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (3), pp.293-315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/RCMA.26.1-n⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00579946v1</w:t>
+                <w:t xml:space="preserve">hal-05592427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practical determination of the coordination number in granular media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unbiased estimators of specific connectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Jernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Jouannot-Chesney</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Jernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lantuéjoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Image Analysis &amp; Stereology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 25, pp.55-61</w:t>
+              <w:t xml:space="preserve">, 2007, 26, pp.129-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00579996v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00579946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratical determination of the coordination number in granular media</w:t>
+                <w:t xml:space="preserve">Practical determination of the coordination number in granular media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Jouannot-Chesney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Jernot</w:t>
@@ -786,740 +801,1211 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lantuéjoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Image Analysis &amp; Stereology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 25 (1), pp.55-61. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 25, pp.55-61</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02473819v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00579996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local contributions to the Euler-Poincare characteristic of a set</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pratical determination of the coordination number in granular media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Jouannot-Chesney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Jernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lantuéjoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microscopy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Image Analysis &amp; Stereology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 25 (1), pp.55-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5566/ias.v25.p55-61⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.0022-2720.2004.01336.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02429446v1</w:t>
+                <w:t xml:space="preserve">hal-02473819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topological localisation of defects at atomic scale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Jernot</w:t>
+                <w:t xml:space="preserve">Local contributions to the Euler-Poincare characteristic of a set</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Jernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Jouannot-Chesney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lantuéjoul</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ruterana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Image Analysis &amp; Stereology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 215 (1), pp.40-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.0022-2720.2004.01336.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02473817v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Topological localisation of defects at atomic scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Jernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Jouannot-Chesney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lantuéjoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Nouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ruterana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Image Analysis &amp; Stereology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 21, pp.191-198</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02473817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unbiased estimation of the specific Euler-Poincaré characteristic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Jouannot-Chesney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Jernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lantuéjoul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Stereologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 15 (1), pp.45-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Three-Dimensional Simulation of Metallic Powder Compression: Global Microstructural Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Jouannot-Chesney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bhanu Prasad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Powder Metallurgy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 37 (3), pp.197-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1179/pom.1994.37.3.197⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05591671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Euler-Poincaré characteristic of a randomly filled three-dimensional network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Jernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Jouannot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Microscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 171 (3), pp.233-237. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-2818.1993.tb03380.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02467424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morphological transformations on a randomly filled 3D network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Jouannot-Chesney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Jernot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Stereologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 12 (1), pp.1-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensibilité thermo-hygro-mécanique des rovings de lin et impact sur leurs propriétés mécaniques et amortissantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Miranda Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Jouannot-Chesney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bréard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JJC 2025 - 7ème édition des Journées Jeunes Chercheuses et Chercheurs en Eco-composites et Composites Bio-sourcés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Saint-Nazaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05423907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement thermo-hygro-mécanique de composites biosourcés PHBV/lin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Miranda Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Jouannot-Chesney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bréard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Composites 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LMPS, Jun 2025, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05360095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecoulements capillaires et couplages hydromécaniques dans les milieux fibreux à double échelle de pores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Rougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Gomina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Jouannot-Chesney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bréard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France. pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02420713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Looking for a link between the microstructure and the percolation threshold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Jouannot-Chesney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Jernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lantuéjoul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14th International Congress for Stereology and Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Liège, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of the percolation curve of several continuous Boolean models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lantuéjoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1548,65 +2034,205 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stereology, Spatial Statistics and Stochastic Geometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Prag, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00766195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Young's modulus of plant fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Jouannot-Chesney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Jernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Gomina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Prof. Raul Fangueiro and Dr Sohel Rana. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Natural Fibres - Advances in Science and Technology Towards Industrial Applications : From Science to Market</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 12, Springer, pp.61-69, 2016, RILEM Book Series, 978-94-017-7513-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-017-7515⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId46"/>
+      <w:footerReference w:type="default" r:id="rId58"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1674,51 +2300,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E9369DF1"/>
+    <w:nsid w:val="1FCCD100"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1905,51 +2531,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patricia-jouannot-chesney" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1576-0446" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01547348v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Jouannot-Chesney" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Jernot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lantu&#233;joul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.1573" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184741v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Destaing" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomina" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Br&#233;ard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RCMA.26.435-449" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02473813v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Thuault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eve" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Breard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jbmb.2013.1396" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579946v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579996v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02473819v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.v25.p55-61" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02429446v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Jernot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0022-2720.2004.01336.x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02473817v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Nouet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ruterana" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467424v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jernot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jouannot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.1993.tb03380.x" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423907v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Miranda Campos" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Br&#233;ard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360095v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420713v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Rougier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Gomina" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00766195v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patricia-jouannot-chesney" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1576-0446" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01547348v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Jouannot-Chesney" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Jernot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lantu&#233;joul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.1573" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184741v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Destaing" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomina" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Br&#233;ard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RCMA.26.435-449" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02473813v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Thuault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eve" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Breard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jbmb.2013.1396" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592427v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blond" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Gomina" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RCMA.26.1-n" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579946v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579996v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02473819v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.v25.p55-61" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02429446v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Jernot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0022-2720.2004.01336.x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02473817v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Nouet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ruterana" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592387v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591671v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jernot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bhanu Prasad" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/pom.1994.37.3.197" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467424v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jouannot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.1993.tb03380.x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592334v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423907v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Miranda Campos" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Br&#233;ard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360095v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420713v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Rougier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593743v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00766195v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592257v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gomina" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-7515" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>