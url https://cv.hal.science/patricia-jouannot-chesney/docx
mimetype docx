--- v1 (2026-04-27)
+++ v2 (2026-05-19)
@@ -164,2075 +164,2291 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Percolation Transition and Topology</w:t>
+                <w:t xml:space="preserve">Bio-based and biodegradable polymers for composites: Sustainability, challenges, and future perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bernard Miranda Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Jouenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Begrem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Patricia Jouannot-Chesney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ridha Mosrati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Image Analysis &amp; Stereology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5566/ias.1573⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (6), pp.119306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jece.2025.119306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01547348v1</w:t>
+                <w:t xml:space="preserve">hal-05603581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choice between film or powder of PA11 for processing flax fiber-reinforced composites</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Percolation Transition and Topology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Jouannot-Chesney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bréard</w:t>
+                <w:t xml:space="preserve">Jean-Paul Jernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lantuéjoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/RCMA.26.435-449⟩</w:t>
+              <w:t xml:space="preserve">Image Analysis &amp; Stereology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 38, 2, pp.97-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5566/ias.1573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02184741v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01547348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interrelation Between the Variety and the Mechanical Properties of Flax Fibres</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Choice between film or powder of PA11 for processing flax fiber-reinforced composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Eve</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">F. Destaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Jouannot-Chesney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Breard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Gomina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bréard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of biobased materials and bioenergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1166/jbmb.2013.1396⟩</w:t>
+              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (3-4), pp.435-449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/RCMA.26.435-449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02473813v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés thermomécaniques de deux thermoplastiques hautes performances renforcés par des fibres de carbone</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Interrelation Between the Variety and the Mechanical Properties of Flax Fibres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Thuault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Eve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Jouannot-Chesney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Moussa Gomina</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Breard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gomina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/RCMA.26.1-n⟩</w:t>
+              <w:t xml:space="preserve">Journal of biobased materials and bioenergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (5), pp.609-618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/jbmb.2013.1396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05592427v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02473813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unbiased estimators of specific connectivity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Propriétés thermomécaniques de deux thermoplastiques hautes performances renforcés par des fibres de carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Jouannot-Chesney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Lantuéjoul</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Gomina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Image Analysis &amp; Stereology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (3), pp.293-315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/RCMA.26.1-n⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00579946v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practical determination of the coordination number in granular media</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Unbiased estimators of specific connectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Jernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Jouannot-Chesney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lantuéjoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Image Analysis &amp; Stereology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 25, pp.55-61</w:t>
+              <w:t xml:space="preserve">, 2007, 26, pp.129-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00579996v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00579946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratical determination of the coordination number in granular media</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Practical determination of the coordination number in granular media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Jouannot-Chesney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Jernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lantuéjoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Image Analysis &amp; Stereology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 25 (1), pp.55-61. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 25, pp.55-61</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02473819v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00579996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local contributions to the Euler-Poincare characteristic of a set</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Pratical determination of the coordination number in granular media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Jouannot-Chesney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Jernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lantuéjoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.0022-2720.2004.01336.x⟩</w:t>
+              <w:t xml:space="preserve">Image Analysis &amp; Stereology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 25 (1), pp.55-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5566/ias.v25.p55-61⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02429446v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02473819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topological localisation of defects at atomic scale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Local contributions to the Euler-Poincare characteristic of a set</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Jernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Jouannot-Chesney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lantuéjoul</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ruterana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Image Analysis &amp; Stereology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 215 (1), pp.40-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.0022-2720.2004.01336.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02473817v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unbiased estimation of the specific Euler-Poincaré characteristic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Topological localisation of defects at atomic scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Jernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Jouannot-Chesney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lantuéjoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Nouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ruterana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Stereologica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 15 (1), pp.45-51</w:t>
+              <w:t xml:space="preserve">Image Analysis &amp; Stereology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 21, pp.191-198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05592387v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02473817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-Dimensional Simulation of Metallic Powder Compression: Global Microstructural Approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Unbiased estimation of the specific Euler-Poincaré characteristic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Jouannot-Chesney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Bhanu Prasad</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Jernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lantuéjoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Metallurgy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acta Stereologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 15 (1), pp.45-51</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05591671v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euler-Poincaré characteristic of a randomly filled three-dimensional network</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Three-Dimensional Simulation of Metallic Powder Compression: Global Microstructural Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Jernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Jouannot</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Jouannot-Chesney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bhanu Prasad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microscopy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Powder Metallurgy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 37 (3), pp.197-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1179/pom.1994.37.3.197⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2818.1993.tb03380.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02467424v1</w:t>
+                <w:t xml:space="preserve">hal-05591671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Euler-Poincaré characteristic of a randomly filled three-dimensional network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jouannot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 171 (3), pp.233-237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2818.1993.tb03380.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Morphological transformations on a randomly filled 3D network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Jouannot-Chesney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Jernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Stereologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 12 (1), pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05592334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensibilité thermo-hygro-mécanique des rovings de lin et impact sur leurs propriétés mécaniques et amortissantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Miranda Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Jouannot-Chesney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bréard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JJC 2025 - 7ème édition des Journées Jeunes Chercheuses et Chercheurs en Eco-composites et Composites Bio-sourcés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Saint-Nazaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05423907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement thermo-hygro-mécanique de composites biosourcés PHBV/lin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Miranda Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Jouannot-Chesney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bréard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Composites 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LMPS, Jun 2025, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05360095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecoulements capillaires et couplages hydromécaniques dans les milieux fibreux à double échelle de pores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Rougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Gomina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Jouannot-Chesney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bréard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France. pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02420713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Looking for a link between the microstructure and the percolation threshold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Jouannot-Chesney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Jernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lantuéjoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Congress for Stereology and Image Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05593743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of the percolation curve of several continuous Boolean models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lantuéjoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Jernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Jouannot-Chesney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stereology, Spatial Statistics and Stochastic Geometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Prag, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00766195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">3D propagations through random structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Jouannot-Chesney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Jernot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EUROMECH 350 - Image Analysis, Porous Materials and Physical Properties</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L.E.P.T. - ENSAM, Jun 1996, CARCANS, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Young's modulus of plant fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Jouannot-Chesney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Jernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Gomina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Prof. Raul Fangueiro and Dr Sohel Rana. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Fibres - Advances in Science and Technology Towards Industrial Applications : From Science to Market</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 12, Springer, pp.61-69, 2016, RILEM Book Series, 978-94-017-7513-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-017-7515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05592257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId58"/>
+      <w:footerReference w:type="default" r:id="rId64"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2300,51 +2516,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1FCCD100"/>
+    <w:nsid w:val="37402A7C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2531,51 +2747,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patricia-jouannot-chesney" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1576-0446" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01547348v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Jouannot-Chesney" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Jernot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lantu&#233;joul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.1573" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184741v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Destaing" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomina" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Br&#233;ard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RCMA.26.435-449" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02473813v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Thuault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eve" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Breard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jbmb.2013.1396" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592427v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blond" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Gomina" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RCMA.26.1-n" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579946v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579996v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02473819v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.v25.p55-61" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02429446v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Jernot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0022-2720.2004.01336.x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02473817v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Nouet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ruterana" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592387v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591671v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jernot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bhanu Prasad" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/pom.1994.37.3.197" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467424v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jouannot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.1993.tb03380.x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592334v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423907v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Miranda Campos" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Br&#233;ard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360095v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420713v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Rougier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593743v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00766195v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592257v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gomina" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-7515" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patricia-jouannot-chesney" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1576-0446" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603581v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Miranda Campos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Jouenne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Begrem" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Jouannot-Chesney" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Mosrati" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2025.119306" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01547348v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Jernot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lantu&#233;joul" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.1573" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184741v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Destaing" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomina" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Br&#233;ard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RCMA.26.435-449" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02473813v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Thuault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eve" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Breard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jbmb.2013.1396" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592427v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blond" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Gomina" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RCMA.26.1-n" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579946v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579996v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02473819v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.v25.p55-61" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02429446v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Jernot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0022-2720.2004.01336.x" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02473817v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Nouet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ruterana" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592387v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591671v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jernot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bhanu Prasad" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/pom.1994.37.3.197" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467424v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jouannot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.1993.tb03380.x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592334v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423907v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Br&#233;ard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360095v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420713v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Rougier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593743v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00766195v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593770v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592257v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gomina" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-7515" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>