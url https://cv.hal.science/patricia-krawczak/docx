--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Patricia KRAWCZAK </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">patricia-krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0838-6174</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">060278072</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/C-2951-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redonner ses lettres de noblesse à la recherche technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restoring the prestige of technological research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quèsaco la fabrication additive ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La soutenable légèreté de l’automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composite Materials: The race to keep going faster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, https://blogrecherche.wp.imt.fr/en/2018/02/06/composite-materials-going-faster/ ; https://blogrecherche.wp.imt.fr/2017/11/09/materiaux-composites-temps-cycle/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériaux composites: La course pour aller toujours plus vite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, https://blogrecherche.wp.imt.fr/2017/11/09/materiaux-composites-temps-cycle/ ; https://blogrecherche.wp.imt.fr/en/2018/02/06/composite-materials-going-faster/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impression 3D: Nouvelle révolution industrielle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, https://blogrecherche.wp.imt.fr/2017/11/15/impression-3d-revolution-industrielle/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioplastics: ‘’Still a long road to higher performance’’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agro-based composites materials: A Mines area of expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, https://blogrecherche.wp.imt.fr/en/2016/05/09/agro-based-composite-materials/ ; https://blogrecherche.wp.imt.fr/2016/05/09/composites-agrosources-savoir-faire-mines/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioplastiques: ‘’la route vers la performance est encore longue’’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, https://blogrecherche.wp.imt.fr/2016/10/20/bioplastiques-performance/ ; https://blogrecherche.wp.imt.fr/en/2016/10/20/bioplastics-long-road-performance/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les matériaux composites agro-sourcés: Un savoir-faire des Mines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, https://blogrecherche.wp.imt.fr/2016/05/09/composites-agrosources-savoir-faire-mines/ ; https://blogrecherche.wp.imt.fr/en/2016/05/09/agro-based-composite-materials/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mines Douai, Armines et le Cetim célèbrent 15 années de collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, https://blogrecherche.wp.imt.fr/2015/09/10/mines-douai-armines-et-le-cetim-celebrent-15-annees-de-collaboration/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’allègement des véhicules: Un défi pour les chercheurs de Mines Douai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, https://blogrecherche.wp.imt.fr/2015/06/03/lallegement-des-vehicules-un-defi-pour-les-chercheurs-de-mines-douai/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Composites Manufacturing and Plastics Processing, 2nd Volume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludwig Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik Desplentere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05134922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiber Reinforced Thermoplastic Composites: Processing/Structure/Performance Inter-relationships, 2nd Edition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Composites Manufacturing and Plastics Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludwig Cardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04324041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Health Monitoring of Polymer Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Chaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women in Science : Materials 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Masi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadeja Kosec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Cacciotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04324236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in the Circularity of Polymeric and Composite Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sary Awad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lopez-Cuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion Bonding/Welding of Polymer Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chateau Akue Asseko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung Hae Park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiber Reinforced Thermoplastic Composites: Processing/Structure/Performance Inter-relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung Hae Park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women in Science: Materials 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Baldino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisca Garcia Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ya Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women in Science: Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Chiara Bignozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Anne Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Morallón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Xu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Thermoplastic Composites and Manufacturing Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonzo Maffezzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer la recyclabilité des polymères et des composites : synthèse du projet des centres de recherche du Carnot M.I.N.E.S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boyer Séverine A.E.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budtova Tatiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burr Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combeau Christelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Luc Bouvard (Ed.); Delphine Gilgès-Crampont (Ed.). </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 127 p., 2025, DISSEM.I.N.E.S, 9782385427573</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Composites Manufacturing and Plastics Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludwig Cardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patricia Krawczak; Ludwig Cardon. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MDPI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 464 p., 2025, 978-3-7258-4238-4. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/books978-3-7258-4238-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion Bonding/Welding of Polymer Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chateau Akue Asseko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung Hae Park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patricia Krawczak; André Chateau Akué Asséko; Chung-Hae Park. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MDPI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 179 p., 2024, 978-3-0365-9964-9. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/books978-3-0365-9964-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiber Reinforced Thermoplastic Composites: Processing/Structure/Performance Inter-Relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung-Hae Park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abderrahmane Ayadi; Patricia Krawczak; Chung-Hae Park. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MDPI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 222 p., 2024, 978-3-7258-1866-2. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/books978-3-7258-1865-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women in Science: Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Chiara Bignozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Morallón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Anne Johnson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria Chiara Bignozzi; Patricia Krawczak; Emilia Morallon; Ming Xu; Jacqueline Anne Johnson. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontiers Media SA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.445, 2021, 978-2-88966-951-6. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/978-2-88966-951-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (208)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrication additive au service de la plasturgie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Renaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Ordynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum France Additive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France Additive, Jul 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05155708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of principal strain uncertainties in stereo-DIC due to uncontrollable change of initial boundary conditions during vacuum-assisted thermoforming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Material Forming (ESAFORM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Vitoria-Gasteiz, Spain. pp.130002, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5112662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water-assited extrusion compounding process to reduce the total Volatile organic compounds in natural fibre-filled composites for automotive interior applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Berthelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalappa Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Berzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meeting «Exploring lignocellulosic biomass ELB 2018 - Challenges and opportunities for bioeconomy» (ELB-2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Out-of-autoclave manufacturing of carbon/PEKK composites: Influence of process parameters on the interlaminar consolidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Beauchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung-Hae Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Saffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sonnenfeld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International SFIP “Les composites haute performance: De la petite série à la grande diffusion”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFIP / CETIM / IRT Jules Verne / Technocampus Composites, Jun 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive study of bubble inflation in vacuum-assisted thermoforming based on whole-field strain measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-F. Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International ESAFORM Conference on Material Forming (ESAFORM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Palermo, Italy. pp.120004, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5034972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acousto-ultrasonic damage evaluation of carbon fibre composites using pencil lead break sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Chaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Conference on Composites Materials (ECCM18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des échangeurs de chaleur tube-ailette à base de polymère chargé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Mobtil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Jeunes Chercheurs 2017 GEPROC-UGéPe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Douai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method of measuring the effective thermal conductivity of thermoplastic foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chateau Akue Asseko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Chaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Duborper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International ESAFORM Conference on Material Forming (ESAFORM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Dublin, Ireland. pp.060001.1-6, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5008064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the elongational properties of HIPS membranes based on full-field strain measurements during positive thermoforming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Advances in Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Sheffield, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication par procédé d’imprégnation directe de composites structuraux à renfort textile en fibres végétales et à matrices thermodurcissable ou thermoplastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung-Hae Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosson Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylene Deleglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lafranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Club d’intérêt SINFONI "Fibres végétales techniques, des solutions industrielles pour matériaux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Roubaix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-reinforcement process of 100% thermoplastic composites by in-situ fibrillation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POLYMERIC MATERIALS AND THE TRANSPORT INDUSTRY A Key contribution to mobility and weight saving</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFIP-IMT Lille Douai-GPA, May 2017, DOUAI, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freeformer technology, optimization of processing parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Charlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europolymer Conference EUPOC 2017 "Polymers and Additive Manufacturing: From Fundamentals to Applications"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Polymer Federation, May 2017, Gargano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermally conductive polymers and optimized compactness, development vectors for efficient and cost-effective heat exchangers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International Matériaux Polymères &amp; Industrie des Transports 2017: Une contribution clé à la mobilité et l’allègement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFIP / GPA / IMT Lille Douai, May 2017, Douai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of uniaxial compression of fiber reinforcements using finite strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comas-Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Grognec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Esaform Conference on Material Forming (ESAFORM 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Zaragoza, Spain. pp.1064-1067, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2729655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances d'un échangeur à tubes et ailettes en polymère: Influence de la compacité et de la conductivité thermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIème Colloque International Franco-Québécois sur la Thermique des Systèmes (CIFQ 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint-Lo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of rheological characteristics on the morphology of chemically-foamed biobased polymers by single-screw extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Duborper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Polymers and Moulds Innovations (PMI-2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Ghent, Belgium. pp.21-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication par procédé d’imprégnation directe de composites structuraux à renfort textile en fibres végétales et matrices thermodurcissable ou thermoplastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung-Hae Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lafranche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Matériaux: Réalités et Nouvelles Frontières", Institut Mines-Télécom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of one row finned-tube compact heat exchanger: Influence of geometry, compactness and fin thermal conductivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROTHERM Seminar No 106: Physical and Chemical Phenomena in Heat Exchangers and Multifunctional Reactors for Sustainable Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes polymères multiphasés : Des polymères de commodité vers les polymères de performance, par le contrôle des propriétés interfaciales et des procédés de mise en œuvre et mise en forme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalappa Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Matériaux: Réalités et Nouvelles Frontières", Institut Mines-Télécom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New opportunities offered by Freeformer 3D printing process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Charlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Annual Meeting of Polymer Processing Society (PPS-32)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toughening of poly(lactic acid) without sacrificing stiffness and strength by melt-blending with polyamide 11 and selective localization of halloysite nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baralu Jagannatha Rashmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalappa Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 31st International Conference of the Polymer Processing Society (PPS-31)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Jeju Island, South Korea. pp.060001.1 - 060001.5, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4942284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastification simultanée des protéines de soja isolées en mélange avec poly(butylène succinate – co – adipate): Influence du procédé sur la morphologie, les propriétés mécaniques et rhéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Draou-Renoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jagadeesh Dani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douchain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalappa Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Jeunes Chercheurs GEPROC – UGéPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Louvain-La-Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et simulation de la fabrication des matériaux composites à matrice thermodurcissable ou thermoplastique en conditions sévères de mise en œuvre et mise en forme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung-Hae Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylene Deleglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Matériaux: Réalités et Nouvelles Frontières", Institut Mines-Télécom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous plasticization and blending of isolated soy protein with poly(butylene succinate-co-adipate)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Draou-Renoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jagadeesh Dani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douchain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalappa Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Polymers and Moulds Innovations (PMI-2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ fibrillation of bio-based PLA/PA11 blends: Effect of the matrix elasticity on the morphology, rheology and mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Chomat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Dadouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-F Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50ème congrès annuel du Groupe Français de Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, LILLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical analysis of effective thermal conductivity of plastic foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chateau Akue Asseko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosson Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Duborper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Cellular Materials Conference (CellMAT 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of nanoparticle incorporation on amorphous and crystalline fractions of polyamide 6 matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurofillers - Polymer Blends 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal design of fused deposition modeling structures using COMSOL Multiphysics® software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMSOL Conference 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behavior and essential work of fracture of starch-based blown films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Nottez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Chaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 30th International Conference of the Polymer Processing Society (PPS-30)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Cleveland, United States. pp.080007.1-080007.5, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4918463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recyclage des matériaux composites: Etat de l'art et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Technique ''Le recyclage et la valorisation des matériaux composites''</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Méaulte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-printing of thermoplastic structures by FDM using heterogeneous infill and multi-materials: An integrated design-advanced manufacturing approach for factories of the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of thermoplastic and thermoset composites manufacturing processes for prediction of process-induced defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung-Hae Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAMPE Europe Conference 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highlighting The Role of Ionic Liquids in The Control of The Morphology of Immiscible Polymer Blends By Interfacial Tension Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AERC (Annual European Rheology Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The European Society of Rheology, Apr 2014, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of &amp;quot;green&amp;quot; bio-nanocomposites based on starch and halloysites with controlled bulk or porous structure for biomedical application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalappa Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAMPE Europe's 35th International Conference "SEICO: Low Cost Composite Processing, from Aerospace OOA to Automotive Thermoplastic", Student's Conference &amp; Poster Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAMPE, Mar 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the interdiffusion at the polymer/polymer interface on the flexural properties of over-moulded short glass fibre/glass fabric reinforced PA6 composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lafranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International ESAFORM Conference on Material Forming – ESAFORM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Espoo, Finland. pp.821-828, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.611-612.821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de bio-nanocomposites « verts » amidon/halloysites à structure massive ou poreuse d’intérêt biomédical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalappa Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23èmes Journées Techniques SAMPE Chapter France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAMPE, Nov 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to control and optimize the morphology of polypropylene/polyamide 6 blends using ionic liquids and nanofillers: Influence of the polarity and viscosity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Conference of the Polymer Processing Society (PPS-30)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Cleveland, Ohio, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ fibrillation of polypropylene/polyamide 6 blends: Effect of organoclay addition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Chomat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Annual Meeting of Polymer Processing Society (PPS-29)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halloysite nanotubes-polymer nanocomposites: A new class of multifaceted materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalappa Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Annual International Conference on Materials Processing and Characterization (ICMPC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Hyderabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLA-based ternary systems combining plasticizer and nanofillers: Influence of native clay on aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Derho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Annual Meeting of Polymer Processing Society (PPS-29)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melt-processing, structure and properties of thermoplastic starch: Effect of storage time and plasticizers on the structural stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Guidez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalappa Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress and Exhibition on Advanced Materials and Processes - EUROMAT 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Sevilla, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odour and VOC emissions from PLA materials: Food packaging and automotive applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Henneuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cingoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Borcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Piroëlle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Courgneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Workshop on Odour and Emissions of Plastic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Kassel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of low-emissive polylactide/cellulose fibre biocomposites for automotive applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Courgneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Rusu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Henneuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Ducruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Biodegradable Polymers and Sustainable Composites (BIOPOL-2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatile organic compounds from the thermodegradation of polylactide during processing: Extrusion and thermoforming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Rusu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Piroëlle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Henneuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Biodegradable and Biobased Polymers (BIOPOL 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Centre for Nanostructured Polymers (ECNP).; Università degli Studi di Perugia. ITA.; Universidad de Alicante. ESP.; Consejo Superior de Investigaciones Científicas (Spain) (CSIC). ESP., Oct 2013, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifunctional biobased polyamide-11/halloysites nanocomposites: Processing and characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalappa Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Biodegradable and Biobased Polymers (BIOPOL-2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of tensile properties of injection-moulded flax fibre reinforced polypropylene from morphology analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lafranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Isabel Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania M. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International ESAFORM Conference on Material Forming - ESAFORM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Aveiro, Portugal. pp.1573-1582, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.554-557.1573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to take advantage of nanofillers to improve the ductility of immiscible polypropylene/polyamide blends ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lemény</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Annual Meeting of Polymer Processing Society (PPS-29)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New class of polymer nanocomposites reinforced by halloysite nanotubes: An alternative to layered silicates and carbon nanotubes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalappa Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Recent Trends in Advanced Materials (ICRAM-2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Vellore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odour and VOC emissions from PLA materials: Food packaging and automotive applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cingoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Borcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Henneuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Piroëlle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Courgneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Conference on Emissions and Odours from Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing and mechanical behaviour of halloysite filled starch-based nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalappa Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Recent Trends in Advanced Materials (ICRAM-2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Vellore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odour and VOC emissions from PLA materials: Effect of processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cingoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Borcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Henneuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Piroëlle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Rusu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Meeting on Material/Bioproduct Interaction - MATBIM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of water blown bio-based thermoplastic polyurethane foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baralu Jagannatha Rashmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Rusu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalappa Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Recent Trends in Advanced Materials (ICRAM-2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Vellore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles formulations thermoplastiques biosourcées avec Gaïalène et nanocharges pour l'industrie automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mentink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lafranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Faggion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international Matériaux Polymères et Industrie Automobile 2012 "Matériaux Avancés Polymères et Composites"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFIP / SIA / Mines Douai, Jun 2012, Douai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melt compounding of starch grafted polypropylene/organoclay nanocomposites : Effect of PP-g-MA compatibilizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lafranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interface 21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanges Nanocomposites Polypropylène/Polyamide 6/Montmorillonite : Effet des nanocharges sur la morphologie et les propriétés mécaniques résultantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lemény</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Laoutid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration et comportement mécanique de nanocomposites polyamide-6 / halloysite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalappa Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Colloque Franco-Roumain sur les Polymères (CFR2011) "Polymères &amp; Matériaux Avancés: Développement Durable et Performances" </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Douai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing and mechanical behaviour of halloysite filled polyamide-6 nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalappa Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Composites Materials (ICCM-2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Jeju Island, South Korea. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of bio‐based cellular materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mario Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bénézet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lafranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Génie des Procédés (SFGP), Nov 2011, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peculiar crystallization behaviour of injection-molded PLA parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ramy-Ratiarison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOPOL-2011, 3rd International Conference on Biobased and Biodegradable Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the dispersion degree on the mechanical properties of polyamide 6 nanocomposites films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baralu Jagannatha Rashmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Annual Meeting of Polymer Processing Society (PPS-27)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Marrakesh, Morocco. Paper N°OP-3-1139-F, pp 175-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Poly(Lactic Acid) cellular materials: modifications induced by X-Ray irradiation and chain extenders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bénézet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lafranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Biofoams (Biofoams 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Capri, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la mise en forme de polylactide sur l'émission de COVs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Piroëlle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Rusu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Henneuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39èmes Journées d'Etudes des Polymères (JEPO 39)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Français d’Études et d’Applications des Polymères (GFP), Oct 2011, Eppe-Sauvage, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer nanocomposites based on unmodified Montmorillonite: Water assisted extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Touchaleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cordenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sclavons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Conference on Composite Materials (ECCM 14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of thermal oxidation of a polypropylene stabilized with phosphonite during rotational moulding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sarrabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe/Africa Regional Meeting of the Polymer Processing Society 2010 (E/A RM PPS 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Istanbul, Turkey. Paper N°S01-6, pp 56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of the rheological behaviour in thermoplastic composite consolidation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylene Deleglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Conference on Composite Materials (ECCM-14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study and modeling of the mechanical behaviour of angle-interlock composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lapeyronnie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Grognec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boussu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International Carrosserie et Plastiques 2010, "Composites et Polymères à Haut Module"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFIP / SIA / Mines Douai, Jun 2010, Douai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial properties - crystallisation kinetics - morphologies' relationship in PET/polyolefins systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dropsit-Leprêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine A.E. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe/Africa Regional Meeting of the Polymer Processing Society 2010 (E/A RM PPS 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Istanbul, Turkey. Paper N°S07-12, pp 131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the dispersion degree on the in-use properties of polyamide 6 nanocomposites films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baralu Jagannatha Rashmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe/Africa Regional Meeting of the Polymer Processing Society 2010 (E/A RM PPS 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Istanbul, Turkey. Paper N°S11-98, pp 202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of poly(lactid acid) cellular materials: Physical and morphological characterizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bénézet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lafranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MoDeSt 2010, 6th International Conference on Modification, Degradation and Stabilization of Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocomposites from unmodified clay and copolyetheramide by water-assisted melt processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Touchaleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sclavons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cordenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Eurofillers Congress (EUROFILLERS 2009) "From macro to nanofillers for structural and functional polymer materials"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overall characterization of cellulose fiber reinforced PLA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ramy-Ratiarison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lafranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th China-Europe Symposium on Processing and Properties of Reinforced Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Guilin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A constitutive model for semi-crystalline polymer films in finite elastoplastic strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanfei Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Grognec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe/Africa Regional Meeting of the Polymer Processing Society 2009 (E/A RM PPS 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Larnaca, Cyprus. pp.Conf.n° 005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization of the mechanical behavior of a layer-to-layer angle-interlock composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lapeyronnie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Grognec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boussu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAMPE Europe 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injection moulding of flax fibre-reinforced polypropylene: Influence of processing conditions on tensile and impact strengths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Senthil Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lafranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Annual Meeting of the Polymer Processing Society (PPS-25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Goa, India. Paper N°GS-III:OP7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric and dielectrical properties of carbon nanotube filled polypropylene nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalappa Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Structural Analysis of Advanced Materials (ICSAAM 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Tarbes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masterbatch-based multi-walled carbon nanotube filled polypropylene nanocomposites: From processing to usage properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalappa Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Colloque Franco-Roumain sur les Polymères, "Synthèse et Propriétés des Polymères : Les Polymères et l'Environnement"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Alba Iulia, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non destructive evaluation of processing-induced residual stresses in amorphous thermoplastic injection-mouldings,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawei Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bourse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Chaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Annual Meeting of the Polymer Processing Society (PPS-25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Goa, India. Paper n°N°GS-IX:OP3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injection moulding of cellular thermoplastics: Properties tailoring through process parameters control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassane Boudhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Gargasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lafranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Annual Meeting of Polymer Processing Society (PPS-25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Goa, India. Paper n°N°TS-I:OP1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial compaction and saturated permeability spacial variations of fibre reinforcements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bickerton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comas-Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Razali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylene Deleglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Walbran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Flow Processes in Composite Materials (FPCM-9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Montréal, Canada. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of permeability of woven jute fabrics and evaluation of mechanical properties of the jute fabric-reinforced composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Hamada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asami Nakai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Takinishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sahoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comas-Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Flow Processes in Composite Materials (FPCM-9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation morphologie-propriétés mécaniques ultimes des mélanges compatibilisés PET recyclé/polyoléfines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dropsit-Leprêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Tancrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique et Technique (JST) AMAC/MECAMAT "Eco-Matériaux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Associatin pour les Matériaux Composites (AMAC); Association MECAMAT, Oct 2008, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the injection of an automotive part with a two component highly reactive resin with on-line mixing in RTM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Deléglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Grognec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Claudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Wilde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Terenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAMPE Europe 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masterbatch-based PP/clay nanocomposite injection mouldings : relationship between nanoclay dispersion and processing parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Rajesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Polymer Association (APA) International Conference on "Advances in Polymer Science &amp; Technology", POLY-2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, New Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polypropylene nanocomposites based on aqueous eemulsions and unmodified Montmorillonite elaborated by reactive extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madiha Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sclavons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Quiévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Annual Meeting of Polymer Processing Society (PPS-24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Salerno, Italy. Paper n°S18-960</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injection de nanocomposites PP/argile à base de mélanges maîtres concentrés: Relation entre dispersion de la nanocharge et paramètres de moulage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Rajesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée UGéPE Nord Pas-de-Calais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-walled carbon nanotube filled polypropylene nanocomposites based on a masterbatch route: Optimization of CNTs dispersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalappa Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Annual Meeting of Polymer Processing Society (PPS-24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Salerno, Italy. Paper n°S18-961</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly reactive resin viscosity prediction in Liquid Composite Molding processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylene Deleglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Grognec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Wilde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Flow Processes in Composite Materials (FPCM-9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromechanical modelling of a composite reinforced foam core of a 3D sandwich structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Guilleminot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comas-Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Sandwich Structures (ICSS-8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation par le biais de la simulation numérique du moulage RTM haute cadence de pièces composites automobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylene Deleglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Grognec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International Carrosserie et Plastiques 2008 "Nouvelles Exigences de la Carrosserie Automobile et de ses Equipements"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFIP / SIA / Mines Douai, Jun 2008, Douai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of textile architectures on the compaction and saturated permeability spatial variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comas-Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bickerton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylene Deleglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Walbran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9 th International Conference on Textile Composites (TEXCOMP-9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Newark, Delaware, United States. pp.3-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical prediction of meso-scale voids in Liquid Composite Moulding including variability study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Schell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylene Deleglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Ermanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Flow Processes in Composite Materials (FPCM-9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization of poly(ethylene terephtalate) (PET) in PET/polyolefins blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dropsit-Leprêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Annual Meeting of Polymer Processing Society (PPS-23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Salvador, Brazil. Paper n°P12-017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du renforcement du polycarbonate par des terpolymères blocs nanostructurés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubromez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lafranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème colloque National "DÉformation des POlymères Solides" (DEPOS-21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biétirage de films multicouches PA6/PE: Compréhension des mécanismes de déformation de PA6 via le suivi de l'évolution structurale par trichroïsme infrarouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sallem-Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Miri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Elkoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Séguéla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème colloque National "DÉformation des POlymères Solides" (DEPOS-21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling, monitoring and control of composite structures processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comas-Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Korea-France Joint Workshop on Composite Materials: Smart Structures and Process for Aerospace Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Daejon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation on the flow of particle-filled resin through a fibrous preform in LCM processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comas-Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAMPE North America 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Baltimore, Maryland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic modeling of resin flow in fibrous media in liquid composite molding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guilleminot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylene Deleglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Composite Materials (ICCM-16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow of particle-filled resin through a fibrous preform in Liquid Composite Molding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comas-Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAMPE Europe 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure-mechanical property relationships of PE/PA6 multilayer blown films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sallem-Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Miri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Elkoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Séguéla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Annual Meeting of Polymer Processing Society (PPS-23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Salvador, Brazil. Paper n°P06-014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical investigation of the elastoplastic behaviour of fibrous preform during the infusion process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.T. Dang Huu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylene Deleglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comas-Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Seminar on Experimental Techniques and Design in Composite Materials (ETDCM8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Castiadas, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction of starch hydrophilicity by grafting lignin derivatives under EB irradiation: A study of model compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Froment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Coqueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lepifre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Starch Convention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Moscow, Russia. pp.167-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les composites dans le transport: Etude de la filtration des charges ignifugeantes par le renfort textile lors de la fabrication de pièces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Convention Européenne des Textiles Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theorical and experimental study of the in-plane 1D-flow of particle-filled resin through a fibrous preform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comas-Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Composite Materials (ICCM-16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, K. Kageyama; T. Ishikawa; N. Takeda; M. Hojo; S. Sugimoto; T. Ogasawara, Jul 2007, Kyoto, Japan. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensional accuracy and stability of polypropylene-clay nanocomposites injection-mouldings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Fourdrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lafranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Annual Meeting of Polymer Processing Society (PPS-23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Salvador, Brazil. Paper n°P03-040</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compounding of masterbatch-based multi-walled carbon nanotube filled polypropylene nanocomposites: assessment of rheological and mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalappa Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Seminar on Experimental Techniques and Design in Composite Materials (ETDCM8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Castiadas, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process-modelling based approach for mechanical probabilistic assessment of composite laminates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Guilleminot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djimedo Kondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAMPE Europe 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiabilisation du moulage RTM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laurent-Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées techniques AIA-CP " Evolution des matériaux composites organiques et leurs procédés dans les domaines aéronautique et naval"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Cuers-Pierrefeu, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure-properties relationships of polyamide-6/clay nanocomposites blown films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Peurton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Elkoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Miri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Séguéla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13rd International Conference on Deformation, Yield and Fracture of Polymers (DYFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, http://www.dyfp-conferences.org/, Apr 2006, Kerkrade, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A nanocomposite approach for improving of Poly(D,L-lactide) mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sclavons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Quiévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Colloque International COBIO "Produits biodégradables et environnementaux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of nanoclay on dimensional stability and optical properties of injection-moulded polypropylene parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Fourdrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Rothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium on “Nanostructured and Functional Polymer-based Materials and Nanocomposites” (NANOFUN-POLY)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la compression uniaxiale de renforts fibreux en grandes déformations élastoplastiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comas-Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Grognec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique et Technique (JST) AMAC "Mise en Forme des Matériaux Composites"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour les Matériaux Composites (AMAC), Oct 2006, Châtillon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of poly(D,L-lactide)-based nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Peurton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Elkoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sclavons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Quiévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioPlastics 2006, International Symposium on Bioplastics and Natural Fiber Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global methodology to measure continuously mechanical properties in compression and permeability of fiber reinforcements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comas-Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAMPE Europe 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Paris, France. pp.352-357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical properties and permeability measurements of fibre reinforcements: A continuous method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comas-Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Flow Processes in Composite Materials (FPCM-8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Douai, France. pp.211-217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des relations structure - propriétés de films soufflés multicouches de type PE/liant/PA6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sallem-Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Miri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Elkoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Depecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Séguéla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème colloque National "DÉformation des POlymères Solides" (DEPOS-20)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Obernai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle image velocimetry applied to extrusion-moulding process visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Etienne Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Annual Meeting of Polymer Processing Society (PPS-22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Yamagata, Japan. Paper n°SP5-05</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injection moulding of long glass fibre reinforced thermoplastics (LFT): Structure/processing conditions/mechanical properties relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lafranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Esaform Conference on Material Forming (ESAFORM 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Glasgow, United Kingdom. pp.731-734</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat transfer modelling during liquid composite molding manufacturing processes: Comparison between two model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylene Deleglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Flow Processes in Composite Materials (FPCM-8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Douai, France. pp.147-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le collectif au service de l'innovation: Club Composites +20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation Plasturgie 2015: Enjeux et priorités en matière d'innovation dans la filière plasturgie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Marcq-en-Baroeul, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local heat transfer effects involved in dynamic composites manufacturing processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylene Deleglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Conference on Composite Materials (ECCM-12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New method to measure and predict dynamic void content in Liquid Composite Molding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Esaform Conference on Material Forming (ESAFORM 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Glasgow, United Kingdom. pp.723-726</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing-dependent microstructure of long glass fibre reinforced polyamide 6-6 injection mouldings and related mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lafranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Ciolczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Maugey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Flow Processes in Composite Materials (FPCM-8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Douai, France. pp.401-408</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wall slip during polymer processing: Comparison between direct visualization and indirect rheological experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Etienne Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Annual European Rheology Conference (AERC 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Hersonisos, Crete, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation mise en oeuvre - structure - propriétés de nanocomposites polyamide 6 / montmorillonite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Peurton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Poisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Elkoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Miri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème colloque National "DÉformation des POlymères Solides" (DEPOS-20)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Obernai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des relations structure-propriétés de films soufflés multicouches de type PE/liant/PA6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sallem-Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Miri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Elkoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Depecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Seguela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Colloque Franco-Québécois sur les Polymères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrélation entre le coefficient de frottement macroscopique et la morphologie de l’extrême surface, caractérisée par AFM, d’un film multicouche PE/PgMAH/PA contenant un agent glissant de type acide d’amide gras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Poisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ferreiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Colloque Franco-Québécois sur les Polymères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, LIlle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la dispersion thermique lors d’une injection RTM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylene Deleglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Henne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Ermanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique et Technique (JST) AMAC "Mise en Forme des Matériaux Composites"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour les Matéraiux Composites (AMAC), Dec 2004, Le Havre, France. pp.309-322, </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rcma.15.309-322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injection de thermoplastiques PET renforcés de fibres de verre longues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Cilleruelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lafranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Journées Nationales sur les Composites (JNC14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Compiègne, France. pp.89-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point et évaluation d’un dispositif expérimental de mesure du coefficient de frottement polymère fondu / outillage de transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Etienne Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Simon Rovira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Colloque Franco-Québécois sur les Polymères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement poro-élasto-plastique en compression des renforts fibreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comas-Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Journées Nationales sur les Composites (JNC14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Compiègne, France. pp.99-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecole des Mines de Douai: Un centre de recherche en prise directe avec le monde de l’entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum JEC Composites "Initiatives composites en régions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JEC Group, Oct 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous manufacturing and performance of 3D reinforced sandwich structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Sandwich Structures (ICSS-7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Aalborg, Denmark. pp.693-702, </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/1-4020-3848-8_70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isothermal and non isothermal crystallization of Nylon 6 – clay nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Peurton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Elkoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Miri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Symposium on Polymer Blends and Eurofillers 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation mise en oeuvre - structure - propriétés de nanocomposites polyamide 6 / montmorillonite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Peurton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Poisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Elkoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Miri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Colloque Franco-Québécois sur les Polymères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel extrusion-welded sandwich structure for thermoplastic composite storage tanks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Lagardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Skawinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ducret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Sandwich Structures (ICSS-7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Aalborg, Denmark. pp.703-711</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution to filling time prediction issues for constant pressure driven injection in RTM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylene Deleglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAMPE Europe 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Paris, France. pp.98-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and properties of PA6-based nanocomposites blown films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Peurton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Elkoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Miri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Nanocomposites 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of process control type on thermoplastic injection moulded part quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Etienne Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ryckebusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Annual Meeting of the Polymer Processing Society (PPS-21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Leipzig, Germany. Paper n° SL 13.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential of the mixed FE-SPH method to simulate the manufacturing of polymer composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comas-Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Groenenboom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroPAM 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and simulation of Liquid Compression Molding using LIMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylene Deleglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Flow Processes in Composite Materials (FPCM-7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Newark, Delaware, United States. pp.347-352</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of fabric saturation in RTM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAMPE Europe 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Paris, France. pp.23-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Isothermal RTM Filling Using SPH Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comas-Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Groenenboom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Flow Processes in Composite Materials (FPCM-7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Newark, United States. pp.275-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05408100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the bending behavior of all-thermoplastic sandwich panels manufactured by isothermal compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Skawinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Grando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Sandwich Structures (ICSS-6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Fort Lauderdale, United States. pp.806-816</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale des mécanismes d’écoulement dans le moulage par injection des BMC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lafranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Menio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Guegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique et Technique (JST) AMAC "Mise en forme des matériaux composites"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour les Matéraiux Composites (AMAC), Oct 2002, Paris, France. pp.461-475, </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rcma.12.461-475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous carbone fiber sensors as flow front monitoring device in resin transfer molding process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laurent-Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Conference on Composite Materials (ECCM-10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Brugge, Belgium. Paper N°175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adequateness of the French plastic engineering curricula with the industrial need</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises de la Plasturgie 2002, European "Plastics Network" Conference on Education and Training</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération de la Plasturgie, Oct 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation du moulage RTM de pièces techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SFIP+GPIC "Le RTM: état des lieux, potentiel"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française des Ingénieurs des Plastiques (SFIP); Groupement de la Plasturgie Industrielle et des Composites (GPIC), Feb 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biaxial deformation of polyamide-6: Assesment of orientation by means of infrared trichroism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Depecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jutigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.C. Cole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers Films and Fibers 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow simulation of an automotive resin transfer molded complex shape parts made with preformed heavy tow carbon fabrics: Comparison with experimental results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Piccirelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroPAM 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication et utilisation fiabilisées de pièces en composites moulées par injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30èmes Journées d’Etude des Polymères (JEPO 30)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Français d'Etudes et d'Applications des Polymères (GFP), Sep 2002, Guéthary, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of bending behavior of glass/PP-PP foam core sandwich panels manufactured by isothermal compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Skawinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Grando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Conference on Composite Materials (ECCM-10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Brugge, Belgium. Paper n°177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RTM flow front monitoring by means of carbon fiber sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laurent-Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAMPE Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, Paris, France. pp.125-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International opening of the engineering curriculum in plastics processing at Ecole des Mines de Douai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises de la Plasturgie 2002, European "Plastics Network" Conference on Education and Training</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération de la Plasturgie, Oct 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of numerical simulation to the cost effective improvement of Resin Transfer Moulding for engineered composite parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Cauchois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the development of RTM process adapted textile reinforcements: Influence of geometrical characteristics on permeability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pabiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAMPE Europe 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2001, Paris, France. pp.367-378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical and scientific aspects of composite materials: Review and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Skawinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemple d’optimisation technico-économique de la fabrication de pièces techniques par RTM: Apport de la simulation numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Cauchois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYNERGIE 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2001, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appareils à pression en composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Technique "Un Siècle de Fenzy : 1901-2001"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Douai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of surface treatment on mode II interlaminar fracture behaviour of plain glass woven fabric composites : Report of the third SIMS round-robin test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.J. Cantwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kupke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Schulte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.K. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conferences on Composite Materials (ICCM 13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of numerical simulation to the cost effective improvement of Resin Transfer Molding for engineered composite parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Cauchois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CANCOM 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réservoirs haute pression en composites: Solutions technologiques et marchés associés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SFIP+GPIC "Avancements dans le domaine des matières organiques et enroulement filamentaire pour nouvelles pièces techniques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française des Ingénieurs des Plastiques (SFIP); Groupement de la Plasturgie Industrielle et des Composites (GPIC), Apr 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la mécanotransduction au suivi et à l'optimisation de la fabrication et de l'utilisation de pièces en composites moulées par RTM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pabiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MECANO 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Champs-sur-Marne, France. pp.99-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behavior and damage of continous glass fiber reinforced thermoplastic composites: Influence of fiber/matrix interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lariviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pabiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machiko Maeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hamada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAMPE Europe 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2000, Paris, France. pp.629-640</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart composites applied to monitoring and optimisation of manufacturing and utilisation of RTM moulded parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pabiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAMPE Europe 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2000, Paris, France. pp.521-532</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Ausbildung des Kunststofftechnik-Ingenieure in Frankreich ausgerichtet an den Bedürfnissen der Industrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VDI-Tagung "Spritzgiessen 2000+, Visionen, Strategien und Technologien"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2000, Baden-Baden Germany. pp.201-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interest of the Ecole des Mines de Douai in being part of the european master in polymer processing and product manufacture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuPC Plastics Forum 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Plastics Converters (EuPC), May 2000, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of acoustic emission to the analysis of interfacial phenomena in continous glass fibre reinforced thermoplastics composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lariviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pabiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machiko Maeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hamada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRP Symposium, JSMS Composites-29</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2000, Shiga, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart composites applied to continuous in-service damage monitoring of glass/polymer industrial parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Tamiatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pabiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Composite Materials (ICCM-12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1999, Paris, France. Paper n°285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing and behaviour analysis of polymer matrix composite materials and industrial parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pabiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Korean Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de structures composites intelligentes. Application au suivi d'endommagement de tubes verre/résine par capteurs résistifs intégrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Tamiatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pabiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrés Français de Mécanique (CFM 1999)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Mécanique (AFM), Aug 1999, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the fibre/matrix interface on the long term dynamic and environmental stress cracking behaviour of glass/epoxy composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lietard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pabiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Composite Materials (ICCM-12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1999, Paris, France. Paper n°248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévision du comportement à long terme de tubes sous pression interne en fonction de la qualité de l'interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vandevoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pabiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique et Technique (JST) AMAC "Influence de l'interaction des paramètres structuraux et de mise en oeuvre sur le comportement mécanique des composites fibreux à matrice organique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour les Matériaux Composites (AMAC), Nov 1999, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction of the long term mechanical behaviour of composite pipes under internal pressure from short term tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vandevoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pabiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Composite Materials (ICCM-12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1999, Paris, France. Paper N°105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of surface treatment on mode I interlaminar fracture behaviour of plain glass woven fabric composites - Part 1 : Report of the 2nd round-robin test results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.K. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Sham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hamada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Hirai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Fujihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Composite Interfaces (ICCI-VII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Shonan, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composites intelligents pour la maintenance préventive de pièces industrielles en verre/polymère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Tamiatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pabiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée ADER’98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Marcq en Baroeul, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated sensors for in service health monitoring of composite industrial parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Tamiatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pabiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAMPE Europe 1998</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1998, Paris, France. pp.589-600</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of water absorption on the behaviour of glass/epoxy laminates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yatchko Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pabiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Conference on Mechanics and Technology of Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of surface treatment on mode I interlaminar fracture behavior of plain glass woven fabric composites: Report of a Round Robin Test I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Saidpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.J. Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.S. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.L. Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Composite Materials (ICCM-11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1997, Gold Coast, Australia. pp.IV 798-807</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of the long term behaviour of composite structures under biaxial loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vandevoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pabiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLASTECH ASIA'97 (Asian Plastics Technical Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1997, Taipei, Taiwan. pp.69-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of weave structure on mode I interlaminar fracture behavior of plain glass woven fabric composites as a function of the interface: Report of a Round Robin Test II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Saidpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.J. Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.S. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.L. Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Composite Materials (ICCM-11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1997, Gold Coast, Australia. pp.V 27-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réservoirs en composites pour le stockage de gaz sous haute pression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pabiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entretiens de la Technologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1997, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The report of the Round Robin Test by SIMS: Interlaminar fracture behaviour on glass woven fabric reinforced vinylester composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Saidpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.J. Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.S. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.L. Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium of Interfacial Materials Science on Composites (SIMS-C VI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1997, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation thermomécanique des composites dans le contexte de la normalisation internationale: Situation et développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SFIP+GPIC "Matrices et composites thermodurcissables"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française des Ingénieurs des Plastiques (SFIP); Groupement de la Plasturgie Industrielle et des Composites (GPIC), Apr 1996, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mesure des porosités dans les composites industriels et leur incidence sur les propriétés mécaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pabiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26èmes Journées Européennes des Composites (JEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1996, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of specific surface treatment of fillers on the mechanical behaviour and the hydrothermal ageing of polymers: Application to glass fiber reinforced plastics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pabiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Plastics Technology (APT’96)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1996, Katowice, Poland. Paper n°13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracture mechanics applied to the analysis of the degradation of anti-corrosion glass/resin pipes as a function of the fibre/matrix interface quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pabiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Composite Materials and Energy (Enercomp'95)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1995, Montréal, Canada. pp.181-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the environmental degradation of composite interfaces by means of macroscopic characterization methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pabiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium of Interfacial Materials Science on Composites (SIMS-C IV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1995, Tokyo, Japan. pp.192-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of different glass fiber sizings on the mechanical properties of glass fabric composites: Report of a Round Robin Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bequignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.J. Cantwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Scaramuzzino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Desaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Composite Materials (ICCM-10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1995, Whistler, Canada. pp.VI-597-603</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic emission characteristics of GFRP composites as a function of the interface quality and its aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pabiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Acoustic Emission from Composite Materials (AECM-5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1995, Sundsvall, Sweden. pp.71-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical damage mechanisms of glass fibre composite pipes under internal pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pabiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conferences on Modern Materials and Technologies (CIMTEC), Forum on New Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1994, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la mécanique de la rupture à l'analyse de la dégradation de canalisations anti-corrosion verre/résine en fonction de la qualité de l'interface fibre/matrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Benteyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pabiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale de l'Institut Français du Pétrole (IFP) "Matériaux composites dans l'industrie pétrolière"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français du Pétrole (IFP), Nov 1994, Rueil-Malmaison, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of water absorption on the behaviour of polymer matrix composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yatchko Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pabiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Rheology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1994, Sevilla, Spain. pp.57-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution mechanisms of the glass fibre/epoxy matrix interface to the composite materials' cohesion and parameters of influence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pabiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conferences on Modern Materials and Technologies (CIMTEC), Forum on New Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1994, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of water absorption on the cracks initiation and propagation of glass/epoxy composites as a function of interface quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yatchko Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pabiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Conference on Mechanics and Technology of Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1994, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviour of glass-fibre composite pipes under internal pressure as a function of composite cohesion parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pabiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Institute's 49th Annual Conference &amp;​ EXPO '94</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1994, Cincinnati, Ohio, United States. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de l'interface à la cohésion de composites verre/époxy sous différentes lois de chargement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pabiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées Nationales sur les Composites (JNC-9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1994, Saint-Etienne, France. pp.143-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des paramètres de cohesion du composite sur l'endommagement mécanique de structures tubulaires verre/epoxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pabiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées Nationales sur les Composites (JNC-9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1994, Saint-Etienne, France. pp.677-685</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the relationships between interface and damage in glass fibre / thermoset matrix composite materials as a function of the loading mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pabiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth International Conference on Composite Materials (ICCM-9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1993, Madrid, Spain. pp.740-747</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term damage of glass-fibre composite pipes under internal pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pabiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japan-Europe Symposium on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1993, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication technologies induced porosity and its influence on the mechanical behaviour of thermoset matrix composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pabiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Conference on Composite Materials (ECCM-6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1993, Bordeaux, France. pp.95-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01777559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of glass-fibre/matrix interface as a composite cohesion parameter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire BEST "Composites"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1993, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term and long-term behaviour of glass-fibre/matrix composite materials under monoaxial and biaxial loading as a function of the interface quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pabiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Composites '93</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1993, Wollongong, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01777588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einfluss der Qualität der Glasfaser/Matrix Haftung auf die mechanischen Eigenschaften von Verbund-Platten und -Rohren unter einachsiger und zweiachsiger Belastung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pabiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verbundwerk'92, 4. Internationaler Kongress für vertärkte Werkstoffe und Composite-Technologien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1992, Wiesbaden, Germany. pp.D13.1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas de fractographie de composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jeannetaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bequignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pabiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lemascon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "La Construction Navale en Composites"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1992, Paris, France. pp.365-374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas de fractographie de composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jeannetaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bequignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pabiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lemascon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées Nationales sur les Composites (JNC8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1992, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les porosités générées par la mise en œuvre et leur influence sur le comportement mécanique des composites à matrice thermodurcissable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pabiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National du Groupe Français d'Etudes et d'Applications des Polymères (GFP) "Génie des Procédés de la Transformation des Polymères"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://www.gfp.asso.fr/, Nov 1992, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence et caractérisation industrielle de la qualité de l'interface fibres de verre/matrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée CRIN - CNRS "Club Matériaux": Composites grande diffusion à matrice polymère et fibres de verre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1991, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of porosity in composite materials: Technological origins, measurement and influence on mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pabiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Conference on Mechanics and Technology of Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bulgarian Academy of Sciences, Oct 1991, Sofia, Bulgaria. pp.18-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01777555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (199)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancements and challenges in polymer-based mechanical metamaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Express Polymer Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (2), pp.122-123. </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3144/expresspolymlett.2025.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced composites manufacturing and plastics processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludwig Cardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (7), pp.1670. </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma18071670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Overview of the Non-Energetic Valorization Possibilities of Plastic Waste via Thermochemical Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazem Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sary Awad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Takash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal Faraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (7), pp.1460. </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma17071460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women in Science: Materials 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Masi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadeja Kosec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Cacciotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11, pp.1549094. </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmats.2024.1549094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04855100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women in science: Materials 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Baldino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisca Garcia Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ya Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, pp.1129648. </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmats.2023.1129648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behaviour of multifunctional composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Weisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEC Composites Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 150, pp.93-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Effect of Interface Temperature on Molecular Interdiffusion during Laser Transmission Welding of 3D-Printed Composite Parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh-Duc Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chateau Akué Asséko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Fusion Bonding/Welding of Polymer Composites, 16 (18), pp.6121. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma16186121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une industrie des matières plastiques circulaires à faible émission de carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MINERAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a circular, low-carbon emission plastics industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Express Polymer Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (9), pp.901-901. </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3144/expresspolymlett.2022.65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive processing of acrylic-based thermoplastic composites: A mini-review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoud Bodaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung Hae Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, pp.931338. </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmats.2022.931338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-destructive health monitoring of structural polymer composites: Trends and perspectives in the digital era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Chaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Structural Health Monitoring of Polymer Composites, 15 (21), pp.7838. </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma15217838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automotive plastics: What future is there for polymers in tomorrow's electric and autonomous vehicles?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Express Polymer Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (4), pp.288-288. </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3144/expresspolymlett.2021.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women in science : Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Chiara Bignozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Anne Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Morallón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Xu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, pp.#668092. </w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmats.2021.668092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bubble assisted vacuum thermoforming: considerations to extend the use of in-situ stereo-DIC measurements to stretching of sagged thermoplastic sheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (1), pp.59-76. </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12289-018-01467-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrôle non destructif des composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Chaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IT Industrie &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1030, pp.49-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bubble assisted vacuum thermoforming: considerations to extend the use of in-situ stereo-DIC measurements to stretching of sagged thermoplastic sheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-F. Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (1), pp.59-76. </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12289-018-01467-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced thermoplastic composites and manufacturing processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Maffezzoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, pp.166. </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmats.2020.00166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02894815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling inverse fin method with infrared thermography to determine the effective thermal conductivity of extruded thermoplastic foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chateau Akué Asséko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Chaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Duborper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMST Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (4), pp.103-110. </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42791-020-00036-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toughness improvement of novel biobased aromatic polyamide/SEBS/organoclay ternary hybrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lafranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 137 (29), pp.48888. </w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.48888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02894896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l’intelligence artificielle se mêle de l’état de santé et de l’espérance de vie des matériaux composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Chaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrôles essais mesures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 68, pp.54-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inside the lab: Polymers and Composites Technology & Mechanical Engineering Centre, IMT Lille Douai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEC Composites Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 56 (128), pp.64-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High performance finned-tube heat exchangers based on filled polymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Mobtil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 155, pp.620-630. </w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2019.04.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of impregnation mechanism of weft-knitted commingled yarn composites by staged consolidation and laboratory X-ray computed tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Deleglise-Lagardere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung Hae Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6, pp.#255. </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmats.2019.00255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Impregnation Mechanism of Weft-Knitted Commingled Yarn Composites by Staged Consolidation and Laboratory X-Ray Computed Tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Deléglise-Lagardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung Hae Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6, </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmats.2019.00255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer composites: Evolve towards multifunctionality or perish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Express Polymer Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (9), pp.771-771. </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3144/expresspolymlett.2019.65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preform permeability measurement and 3D resin flow simulation for dry AFP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naziha Chebil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Agogue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Beauchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Deleglise-Lagardere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung-Hae Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEC Composites Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 127, pp.158-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of non-destructive techniques used for mechanical damage assessment in polymer composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Chaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 53 (11), pp.7915-7938. </w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-018-2045-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous plasticization and blending of isolate soy protein with poly[(butylene succinate)-&amp;lt;i&amp;gt;co&amp;lt;/i&amp;gt;-adipate] by one-step extrusion process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Renoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jagadeesh Dani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douchain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalappa Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 135 (27), pp.#46442. </w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.46442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques d’imagerie rapide appliquées au thermoformage des thermoplastiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plastiques et Caoutchouc Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 946, pp.56-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable production of multifunctional bio-based polyamide 11/graphene nanocomposites by melt extrusion processes via masterbatch approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rashmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-F. Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Polymer Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37 (4), pp.1067 - 1075. </w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adv.21757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of nanofibrillar morphologies in poly( l -lactide)/poly(amide) blends: role of the matrix elasticity and identification of the critical shear rate for the nodular/fibrillar transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Dadouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Chomat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (39), pp.22023 - 22041. </w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8RA03339K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche multi-technique non destructive pour le monitoring de l'état de santé des matériaux composites structuraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Chaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essais &amp; Simulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 133, pp.52-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le recyclage des composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie France Lacrampe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IT Industrie &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n°1013, pp.57-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injection-moussage physique de pièces microcellulaires en polymère biosourcé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lafranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ykhlef Nazim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plastiques et Caoutchouc Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 951, pp.56-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D textile reinforced composites: From manufacturing process to structural design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmytro Vasiukov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung-Hae Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEC Composites Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 121, pp.67-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of biobased poly(butylene succinate) foams by single-screw extrusion: Identification of relevant rheological parameters controlling foam morphologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Duborper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chateau Akué Asséko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 58 (4), pp.503-512. </w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pen.24733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical and Dielectric Properties of Multi-Walled Carbon Nanotube Filled Polypropylene Nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalappa Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers and Polymer Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (9), pp.489-494. </w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/096739111001800903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymères conducteurs thermiques pour échangeurs de chaleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plastiques et Caoutchouc Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 941, pp.66-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication à bas coût de biocomposites structuraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung-Hae Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lafranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plastiques et Caoutchouc Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 937, pp.54-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impression 3D de polymères semi-cristallins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Charlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plastiques et Caoutchouc Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 942, pp.58-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l'ingénierie du vivant aux applications innovantes de la biologie industrielle: Cas des matériaux agro-sourcés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ténégal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réalités industrielles. Annales des mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1, pp.29-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrusion assistée eau appliquée au recyclage des biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kimmerlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plastiques et Caoutchouc Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 944, pp.60-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-active polymers for wearable energy harvesting applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Express Polymer Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (9), pp.673 - 673. </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3144/expresspolymlett.2017.65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thin wall injection-overmoulding of polyamide 6/polypropylene multilayer parts: influence of processing conditions on thermomechanical properties of the layer assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Macedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lafranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douchain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Materials and Product Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52 (1/2), pp.53-75. </w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJMPT.2016.073619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mousses polymères électroactives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plastiques et Caoutchouc Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 934, pp.64-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural health of polymer composites: Non-destructive diagnosis using a hybrid NDT approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Chaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Harizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bourse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ourak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEC Composites Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 107 (53(107)), pp.62-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A microstructural approach for modelling flexural properties of long glass fibre reinforced polyamide6.6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lafranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Ciolczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gamache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 51 (1), pp.3-16. </w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0021998316637664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process d'autorenforcement par fibrillation in situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plastiques et Caoutchouc Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 929, pp.46-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estampage et surmoulage &amp;quot;one shot&amp;quot; pour application auto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lafranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cerillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plastiques et Caoutchouc Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 932, pp.52-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexural creep behaviour of long glass fibre reinforced polyamide 6.6 under thermal-oxidative environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lafranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douchain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Ciolczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 51 (17), pp.2477 - 2490. </w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0021998316672521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational energy-harvesting performance of bio-sourced flexible polyamide 11/layered silicate nanocomposite films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Douchain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rguiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Polymer Analysis and Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (1), pp.72 - 82. </w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1023666X.2016.1233784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical analysis of effective thermal conductivity of plastic foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chateau Akue Asseko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Duborper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 51 (20), pp.9217 - 9228. </w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-016-0161-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue modelling of composite materials for industrial applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Trameçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmytro Vasiukov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung-Hae Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEC Composites Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 108, pp.52-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsaturated and Saturated Permeabilities of Fiber Reinforcement: Critics and Suggestions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung Hae Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2, </w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmats.2015.00038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies on the effect of storage time and plasticizers on the structural variations in thermoplastic starch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guidez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 115, pp.364 - 372. </w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2014.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorous antioxidants against polypropylene thermal degradation during rotational molding-kinetic modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sarrabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 132 (3), pp.n/a - n/a. </w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.41285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additive manufacturing of plastic and polymer composite parts: Promises and challenges of 3D-printing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Express Polymer Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (11), pp.959 - 959. </w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3144/expresspolymlett.2015.86⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JEC Composites Magazine, Anniversary issue, Professional comments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEC Composites Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 100, pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of partial shape memory effect of polymers by multicycle tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Abdallah-Elhirtsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Fitoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baralu-Jagannatha Rashmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalappa Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedigheh Farzaneh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36 (6), pp.1145 - 1151. </w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pc.23472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melt-blended halloysite nanotubes/wheat starch nanocomposites as drug delivery system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Creton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55 (3), pp.573 - 580. </w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pen.23919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toughening of poly(lactic acid) without sacrificing stiffness and strength by melt-blending with polyamide 11 and selective localization of halloysite nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baralu J. Rashmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalappa Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Express Polymer Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (8), pp.721 - 735. </w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3144/expresspolymlett.2015.67⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical foaming extrusion of poly(lactic acid) with chain-extenders: Physical and morphological characterizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Bénézet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 67, pp.40-49. </w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2015.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualifying dispersion and distribution of carbon nanotubes in polyamide matrix during melt-mixing by flow simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalappa Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers and Polymer Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (5), pp.305-316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation on the flow and heat transfer of polymer powder in rotational molding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu Thuan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (3), pp.423 - 438. </w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12289-014-1185-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation and characterization of plasticized starch/halloysite porous nanocomposites possibly suitable for biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalappa Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 132 (4), pp.n/a - n/a. </w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.41341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation mechanisms of plasticized starch materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mikus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 114, pp.450 - 457. </w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2014.06.087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the Interdiffusion at the Polymer/Polymer Interface on the Flexural Properties of Over-Moulded Short Glass Fibre/Glass Fabric Reinforced PA6 Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lafranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 611-612, pp.821 - 828. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.611-612.821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Rheological Properties of Non-Newtonian Fluids in Micro Rheology Compounder: Experimental Procedures for a Reliable Polymer Melt Viscosity Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Accepted for publication, 40, pp.207-217. </w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2014.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing and Characterization of Polypropylene Filled with Multiwalled Carbon Nanotube and Clay Hybrid Nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalappa Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Polymer Analysis and Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (4), pp.363-371. </w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1023666X.2014.902715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural evolution of poly(lactic acid)/poly(ethylene oxide)/unmodified clay upon ambient ageing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Derho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 131 (13), pp.n/a - n/a. </w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.40426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ fibrillation of polypropylene/polyamide 6 blends: Effect of organoclay addition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Chomat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sclavons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.n/a - n/a. </w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.41680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing-induced degradation of nanoclay organic modifier in melt-mixed PET/PE blends during twin screw extrusion at industrial scale: Effect on morphology and mechanical behavior.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lepretre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 131 (4), </w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.39712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of injection-moulded flax fibre reinforced polypropylene tensile properties through a micro-morphology analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lafranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vânia Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (1), pp.113 - 128. </w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0021998313514875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology and mechanical properties of PET/PE blends compatibilized by nanoclays: Effect of thermal stability of nanofiller organic modifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 128 (5), p. 2766-2778. </w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.38450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical plastics: Serving healthcare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Express Polymer Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (8), pp.651 - 651. </w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3144/expresspolymlett.2013.61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of water-blown bio-based thermoplastic polyurethane foams using bio-derived chain extender</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baralu Jagannatha Rashmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Rusu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalappa Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 128 (1), pp.292 - 303. </w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.38183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metallocene Polypropylene Crystallization Kinetic During Cooling in Rotational Molding Thermal Condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sarrabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine A.E. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Tcharkhtchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 130 (1), pp.222-233. </w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.39035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00984704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of bio-based thermoplastic polyurethanes formulations using corn-derived chain extender for reactive rotational molding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baralu J. Rashmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Rusu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalappa Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Express Polymer Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (10), pp.852 - 862. </w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3144/expresspolymlett.2013.82⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly dispersed polyamide-11/halloysite nanocomposites: Thermal, rheological, optical, dielectric, and mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalappa Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 130 (1), pp.313 - 321. </w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.39160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticized-starch/poly(ethylene oxide) blends prepared by extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fang Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalappa Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 91 (1), pp.253 - 261. </w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2012.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of low-odour emissive polylactide/cellulose fibre biocomposites for car interior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Courgneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rusu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Henneuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Ducruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-F. Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Express Polymer Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (9), pp.787 - 804. </w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3144/expresspolymlett.2013.76⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of Tensile Properties of Injection Moulding Flax Fibre Reinforced Polypropylene from Morphology Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lafranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Isabel Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania M. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 554-557, pp.1573-1582. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.554-557.1573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compatibilization of Immiscible Polymer Blends by Organoclay: Effect of Nanofiller or Organo-Modifier?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Materials and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 298 (7), pp.757-770. </w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mame.201200138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing and Mechanical Behaviour of Halloysite Filled Starch Based Nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalappa Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 584, pp.445 - 449. </w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.584.445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly(lactic acid)/halloysite nanotubes nanocomposites: Structure, thermal, and mechanical properties as a function of halloysite treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalappa Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Lecouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sclavons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.n/a - n/a. </w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.38358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of surface treatment and weave structure on interlaminar fracture behaviour of plain glass woven fabric composites: Part II. Report of the 2nd round robin test results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.K. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Sham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hamada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Hirai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Fujihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Interfaces </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (2), pp.207 - 218. </w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/156855402760116102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injection moulding of long glass fibre reinforced poly(ethylene terephtalate): Influence of carbon black and nucleating agents on impact properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Cilleruelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lafranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Express Polymer Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (9), pp.706 - 718. </w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3144/expresspolymlett.2012.76⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation and properties of novel melt-blended halloysite nanotubes/wheat starch nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalappa Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 89 (3), pp.920-927. </w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2012.04.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Water Blown Bio-Based Thermoplastic Polyurethane Foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baralu Jagannatha Rashmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Rusu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalappa Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 584, pp.361 - 365. </w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.584.361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of strain-induced structural changes on the mechanical behavior of PA6/PE multilayer films under uniaxial drawing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïma Sallem-Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Séguéla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean–marc Marc R. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 53 (23), pp.5336-5346. </w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2012.09.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of novel melt-compounded starch-grafted polypropylene/polypropylene-grafted maleic anhydride/organoclay ternary hybrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lafranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Express Polymer Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (11), pp.937 - 952. </w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3144/expresspolymlett.2012.99⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioplastics in automotive applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Rusu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine A.E. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioplastics Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical and Optical Properties of Polyamide 6/Clay Nanocomposite Cast Films: Influence of the Degree of Exfoliation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baralu J. Rashmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Materials and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 297 (5), pp.444 - 454. </w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mame.201100202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of poly(lactic acid) cellular materials: Physical and morphological characterizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Bénézet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lafranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 53 (25), pp.5885 - 5895. </w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2012.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of injection molding parameters on nanofillers dispersion in masterbatch based PP-clay nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. J. Rajesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Express Polymer Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (3), pp.237 - 248. </w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3144/expresspolymlett.2012.26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behaviour and essential work of fracture of halloysite nanotubes filled polyamide 6 nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 71 (16), pp.1859 - 1866. </w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compscitech.2011.08.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-step water-assisted melt-compounding of polyamide 6/pristine clay nanocomposites: An efficient way to prevent matrix degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Touchaleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sclavons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 96 (10), pp.1890 - 1900. </w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2011.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of high speed RTM injection with highly reactive resin with on-line mixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Deléglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Grognec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 42 (10), pp.1390-1397. </w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2011.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing and characterization of halloysite nanotubes filled polypropylene nanocomposites based on a masterbatch route: effect of halloysites treatment on structural and mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalappa Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Express Polymer Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (4), pp.295 - 307. </w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3144/expresspolymlett.2011.30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient one-step melt-compounding of copolyetheramide/pristine clay nanocomposites using water-injection as intercalating/exfoliating aid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Touchaleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sclavons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cordenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Express Polymer Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (12), pp.1085 - 1101. </w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3144/expresspolymlett.2011.106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycling of thermoset structural composites: would textile technology bring a high added-value solution ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Express Polymer Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (10), pp.838 - 838. </w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3144/expresspolymlett.2011.82⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of water content, time, and temperature on the rheological behavior of polyethylene terephtalate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dropsit-Leprêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Demarquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.NA - NA. </w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.31885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermosetting (bio)materials derived from renewable resources: A critical review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Raquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Deléglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35 (4), pp.487 - 509. </w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.progpolymsci.2010.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A constitutive model for semi-crystalline polymers at high temperature and finite plastic strain: Application to PA6 and PE biaxial stretching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanfei Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Grognec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42 (7), pp.686 - 697. </w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2010.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer-based functionally graded materials (FGMs): potential and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Express Polymer Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (6), pp.328 - 328. </w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3144/expresspolymlett.2010.41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of polyethylene/binder/polyamide extrusion blow-molded films. III. Slippability improvement with fatty acid amides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Poisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Falher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 115 (4), pp.2332 - 2345. </w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.30110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of extrusion flow using particle image velocimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Express Polymer Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (9), pp.569 - 578. </w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3144/expresspolymlett.2009.71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational and experimental analysis of fusion bonding in thermoplastic composites: Influence of process parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Schell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Guilleminot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Processing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 209 (11), pp.5211-5219. </w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2009.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Present Status and Key Challenges of Carbon Nanotubes Reinforced Polyolefins: A Review on Nanocomposites Manufacturing and Performance Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers and Polymer Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (4), pp.205-245. </w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/096739110901700402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastics' key role in energy-efficient building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Express Polymer Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (12), pp.752 - 752. </w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3144/expresspolymlett.2009.93⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masterbatch-based multi-walled carbon nanotube filled polypropylene nanocomposites: Assessment of rheological and mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalappa Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 69 (11-12), pp.1756-1763. </w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compscitech.2008.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale modelling of the composite reinforced foam core of a 3D sandwich structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Guilleminot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comas-Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djimédo Kondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 68 (7-8), pp.1777. </w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compscitech.2008.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling filtration and flow during liquid composite molding: Experimental investigation and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comas-Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 69 (13), pp.2127-2134. </w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compscitech.2009.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trichroic infrared analysis of the strain-induced structural changes in the PA6 layer of PA6/PE multilayer films under biaxial drawing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sallem-Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Miri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Elkoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 50 (24), pp.5812 - 5823. </w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2009.09.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new elaboration concept of polypropylene/unmodified Montmorillonite nanocomposites by reactive extrusion based on direct injection of polypropylene aqueous suspensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madiha Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 49 (11), pp.2276-2285. </w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pen.21474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Present status and key challenges of carbon nanotubes reinforced polyolefins: A review on nanocomposites manufacturing and performance issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalappa Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers and Polymer Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (4), pp.205-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taguchi analysis of shrinkage and warpage of injection-moulded polypropylene/multiwall carbon nanotubes nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalappa Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lafranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Express Polymer Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (10), pp.630 - 638. </w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3144/expresspolymlett.2009.79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer-based sensors: A high potentiel to be further developed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Express Polymer Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (7), pp.400 - 400. </w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3144/expresspolymlett.2009.49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation par émission acoustique de l'intégrité de réservoirs composites GNV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Skawinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Hulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rasche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (3), pp.273-292. </w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RCMA.18.273-292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing French/Indian academic cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Panier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEC Composites Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 43, pp.23-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization Kinetics and Crystal Structure of Nylon6-Clay Nanocomposites: Combined Effects of Thermomechanical History, Clay Content, and Cooling Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Miri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Elkoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Peurton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vanmansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 41 (23), pp.9234 - 9244. </w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ma801804y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic void content prediction during radial injection in liquid composite molding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylene Deleglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 39 (1), pp.46 - 55. </w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2007.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-walled carbon nanotube filled polypropylene nanocomposites based on masterbatch route: Improvement of dispersion and mechanical properties through PP-g-MA addition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalappa Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Claes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Express Polymer Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (10), pp.735 - 745. </w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3144/expresspolymlett.2008.87⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastics and composites based on renewable resources: end-of-life recycling and recovery issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Express Polymer Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (4), pp.237 - 237. </w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3144/expresspolymlett.2008.28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale modelling of the composite reinforced foam core of a 3D sandwich structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guilleminot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Comas-Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djimedo Kondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 68 (7-8), pp.1777-1786. </w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compscitech.2008.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00288569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of non local equilibrium theory to predict transient temperature during non-isothermal resin flow in a fibrous medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylene Deleglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 50 (11-12), pp.2317 - 2324. </w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2006.10.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injection moulding of long glass fibre reinforced polyamide 6-6: guidelines to improve flexural properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lafranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ciolczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Maugey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Express Polymer Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1 (7), pp.456 - 466. </w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3144/expresspolymlett.2007.64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical prediction and experimental characterisation of meso-scale-voids in liquid composite moulding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.S.U. Schell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Deleglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ermanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 38 (12), pp.2460 - 2470. </w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2007.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unidirectional compression of fibre reinforcements. Part 2: A continuous permeability tensor measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Comas-Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 67 (3-4), pp.638 - 645. </w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compscitech.2006.07.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unidirectional compression of fiber reinforcements. Part 2: A continuous permeability tensor measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comas-Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 67 (3-4), pp.638-645. </w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compscitech.2006.07.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the flow of particle-filled resin through a fibrous preform in liquid composite molding technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comas-Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binétruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 38 (10), pp.2154 - 2163. </w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2007.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unidirectional compression of fibre reinforcements. Part 1: A non-linear elastic-plastic behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comas-Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Grognec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 67 (3-4), pp.507-514. </w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compscitech.2006.08.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compounding and processing of polymer nanocomposites: from scientific challenges to industrial stakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Express Polymer Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1 (4), pp.188 - 188. </w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3144/expresspolymlett.2007.29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A micromechanical analysis of a local failure criterion for particle-reinforced composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Guilleminot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djimedo Kondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Panier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Hariri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 67 (11-12), pp.2384. </w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compscitech.2007.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A micromechanical analysis of a local failure criterion for particle-reinforced composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Guilleminot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djimedo Kondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Panier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Hariri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 67 (11-12), pp.2384-2389. </w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compscitech.2007.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00150131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of PE/binder/PA extrusion blow-molded films. II. Adhesion properties improvement using binder/EVA blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Poisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 101 (1), pp.118 - 127. </w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.22407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new numerical procedure to predict dynamic void content in liquid composite molding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 37 (11), pp.1961 - 1969. </w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2005.12.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum to “Solution to filling time prediction issues for constant pressure driven injection in RTM” [Composites Part A 36 (2005) 339–344]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylene Deleglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 37 (10), </w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2006.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing-induced morphology: Its relationship with tensile impact behaviour in injection-moulded polypropylene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lafranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grέgory Brassart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers and Polymer Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (6), pp.563-576. </w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/096739110601400602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive process control for thermoplastic injection moulding machines : relationship between control mode, weight, dimensions and impact toughness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-E. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ryckebusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 26 (5), pp.451-474. </w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/POLYENG.2006.26.5.451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of LCM processes involving induced or forced deformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Deleglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 37 (6), pp.874 - 880. </w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2005.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essential Work of Fracture (EWF) of multilayer films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Poisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Etienne Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers and Polymer Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (7), pp.671-689</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of high fiber tow count fabric unsaturation during RTM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 66 (7-8), pp.976 - 982. </w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compscitech.2005.07.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of PE/Binder/PA extrusion blow-molded films. I. Heat sealing ability improvement using PE/EVA blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Poisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 99 (3), pp.974 - 985. </w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.22405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyamide-6/clay nanocomposites: A critical review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhuvanesh Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers and Polymer Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (1), pp.13-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution to filling time prediction issues for constant pressure driven injection in RTM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylene Deleglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 36 (3), pp.339-344. </w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2004.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la dispersion thermique lors d'une injection RTM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylene Deleglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Henne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Ermanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 15 (3), pp.309-322. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rcma.15.309-322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel adaptive process control for injection moulding of BMC and CIC polyester compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lafranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Cilleruelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ryckebusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced composites letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 14 (5), pp.151-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injection moulding of long glass fiber reinforced polyamide 66: Processing conditions/microstructure/flexural properties relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lafranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Ciolczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Maugey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Polymer Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 24 (2), pp.114 - 131. </w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adv.20035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteurs polymères : un potentiel en développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-E. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-F. Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 93 (1-2), pp.29 - 38. </w:t></w:r><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/200593029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic mixed FE-SPH method to address hydro-mechanical coupling in liquid composite moulding processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comas-Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Groenenboom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 36 (7), pp.1004-1010. </w:t></w:r><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2004.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Void content prediction in RTM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEC Composites Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 21, pp.70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developments in Liquid Composite Moulding simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Deléglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comas-Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEC Composites Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 20, pp.68-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineer training and e-learning at Douai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEC Composites Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 14, pp.30-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multipurpose carbon fiber sensor design for analysis and monitoring of the resin transfer molding of polymer composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laurent-Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 26 (5), pp.717-730. </w:t></w:r><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pc.20104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of liquid composite molding processes using a generic mixed FE-SPH method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comas-Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Groenenboom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binétruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 14 (6-7), pp.867-883. </w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/reef.14.867-883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermal aging of GF/PP composites: When glass/polymer adhesion favours water entrapment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lariviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Tiberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers and Polymer Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 13 (1), pp.27-35. </w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/096739110501300102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMEs joining forces to promote the expansion of composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEC Composites Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 17, pp.17-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecole des Mines de Douai: Un centre de recherche en prise avec les entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEC Composites Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 21, Supplément, pp.28-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial properties in commingled yarn thermoplastic composites. Part I: Characterization of the fiber/matrix adhesion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Larivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Tiberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 25 (6), pp.577 - 588. </w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pc.20052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat transfer of fibre beds in resin transfer moulding: an experimental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Henne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Ermanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylene Deleglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 64 (9), pp.1191 - 1202. </w:t></w:r><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compscitech.2003.09.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial properties in commingled yarn thermoplastic composites. Part II: Influence on crack initiation and propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lariviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tiberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 25 (6), pp.589 - 600. </w:t></w:r><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pc.20053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soudabilité de films issus de multicouches recyclés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caoutchoucs et Plastiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 832, pp.28-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weldlines in injection-molded reinforced thermoplastics : mechanical performances improvement through intrusion induced fiber reorientation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Debondue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers and Polymer Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 12 (5), pp.373-381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weld-line sensitivity of injected amorphous polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Debondue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-E. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-F. Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 93 (2), pp.644 - 650. </w:t></w:r><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.20488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biaxial deformation of polyamide-6: Assessment of orientation by means of infrared trichroism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.C. Cole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Depecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jutigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 44 (2), pp.231 - 240. </w:t></w:r><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pen.20022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-Thermoplastic Composite Sandwich Panels – Part I: Manufacturing and Improvement of Surface Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Skawinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Grando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sandwich Structures and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 6 (5), pp.399-421. </w:t></w:r><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1099636204040094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-Thermoplastic Composite Sandwich Panels – Part II: Modelling of Bending Behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Skawinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Grando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sandwich Structures and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 6 (5), pp.423 - 446. </w:t></w:r><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1099636204040093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business/Human Capital : Heads of laboratory must meet economic expectations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEC Composites Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 3, pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic emission applied to failure analysis of commingled yarn GF/PP composites in transverse tension and mode I delamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lariviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Tiberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced composites letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 13 (5), pp.191-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compression des renforts dans les procédés LCM. 2. Modélisation de la perméabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 12 (2), pp.265-283. </w:t></w:r><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rcma.12.265-283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonflement en sortie de filière d’extrusion : Techniques de mesure expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dufrancatel-Veiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caoutchoucs et Plastiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 807, pp.32-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le recyclage des films multicouches PA/PE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caoutchoucs et Plastiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 804, pp.32-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compression des renforts dans les procédés LCM. 1. Analyse mécanique et microstructurale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 12 (2), pp.243-263. </w:t></w:r><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rcma.12.243-263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale des mécanismes d'écoulement dans le moulage par injection des BMC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lafranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Menio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Guegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 12 (3), pp.461 - 475. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rcma.12.461-475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les composites dans le ferroviaire : Sécurité et intelligence, les derniers développements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Rail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 80, pp.40-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la post-cuisson sur le comportement à long terme en fissuration sous tension dans l’eau de composites verre/vinylester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lietard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pabiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 36 (3), pp.555 - 570. </w:t></w:r><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0014-3057(99)00090-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zagadnienie wytrzymalosci dlugotrwalej rur z kompozytow polimerowych w ujeciu norm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belzowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pabiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dozor Techniczny</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 2, pp.31-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of surface treatment on mode I interlaminar fracture behaviour of plain glass woven fabric composites: Part I. Report of the 2nd round-robin test results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.K. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Sham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hamada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Hirai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Fujihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Interfaces </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 9 (2), pp.227-242. </w:t></w:r><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/156855400300185333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence d'une modification de la formulation de la résine sur l'endommagement et le perlage de tubes en composites sous contraintes biaxiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vandevoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pabiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Béhar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 32, pp.92-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ténacité résiduelle de composites verre/vinylester à renfort unidirectionnel : Effets séparés et couplés d’un environnement hydrothermique et d’un chargement mécanique à ouverture de fissure imposée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lietard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pabiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 87 (7-8), pp.9 - 16. </w:t></w:r><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/199987070009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l'interface fibre/matrice sur le comportement en fissuration sous tension de composites verre/époxy unidirectionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lietard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pabiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 9 (1), pp.71-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated sensors for in-service health monitoring of glass/resin composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Tamiatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pabiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advanced Materials -Covina-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 30 (3), pp.32-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteurs résistifs intégrés en fibres de carbone pour le suivi in-situ de l’endommagement de pièces industrielles verre/résine: Application aux tubes sous pression interne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Tamiatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pabiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 8 (2), pp.243-261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et réalisation d'un composite intelligent pour le suivi de l'endommagement en service d'une pièce industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Tamiatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pabiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 19, pp.71-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification de l'endommagement instantané de composites à fibres continues et matrice thermodurcissable et application à la prévision du comportement à long terme de tubes sous pression interne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pabiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 17, pp.7-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de caractérisation de l'interface fibre/matrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Debondue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pabiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 13, pp.7-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation thermomécanique des composites dans le contexte de la normalisation internationale: situation et développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 16, pp.7-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracture Mechanics Applied to Glass Fibre/Epoxy Matrix Interface Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pabiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 29 (17), pp.2230-2253. </w:t></w:r><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/002199839502901701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracture mechanics applied to the analysis of the degradation of anti-corrosion glass/resin pipes as a function of the fibre/matrix interface quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Benteyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pabiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Institut Français du Pétrole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 50 (1), pp.105-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de l'émission acoustique à la caractérisation de l'interface fibre de verre / matrice organique thermodurcissable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pabiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 7, pp.6-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mecanica de fractura applicada a la caracterizacion de la interfase fibra/matriz y al analysis del deterioro mecanico de tuberias de materiales compuestos polimericos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pabiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Plasticos Modernos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 70 (470), pp.163-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endommagement : La mécanique de la rupture contribue à la caractérisation de l’interface fibre/matrice et à l’analyse de la dégradation de structures tubulaires en matériaux composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pabiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 83 (12), pp.13 - 18. </w:t></w:r><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/199583120013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of loading mode and hydrothermal environment on the contribution of the interface to the cohesion of glass/epoxy composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pabiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers and Polymer Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 3 (4), pp.299-306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic emission applied to glass fibre/organic thermosetting matrix interface characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pabiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 1 (5), pp.373 - 386. </w:t></w:r><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF00568042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas de fractographie de composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jeannetaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bequignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pabiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lemascon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 3, pp.213-217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influência da qualidade da interface fibra de vidro/matriz sobre o comportamento mecânico monoaxial e biaxial de placas e tubos em materiais compositos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pabiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contacto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 5 (25), pp.4-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la qualité de l’interface fibre de verre / matrice sur le comportement mécanique monoaxial et biaxial de plaques et de tubes en matériaux composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pabiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 80 (9-10), pp.3 - 10. </w:t></w:r><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/199280090003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mesure des porosités dans les composites industriels et leur incidence sur les propriétés mécaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pabiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 3, pp.291-295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composites for aeroplanes: light as a feather?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Braincamp "Is a carbon-free aviation industry really possible?", Episode 6, Polytechnique Insights, La revue de l'Institut Polytechnique de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des matériaux composites pour alléger les avions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossier "Aviation décarbonée : rêve d'Icare ou réalité ?", Episode 6, Polytechnique Insights, La revue de l'Institut Polytechnique de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impression 3D: La science en pièces détachées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POPCOM platform: Composites Advanced Manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Deleglise-Lagardere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lafranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosson Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung-Hae Park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Industrielle "Matériaux haute performance et écomatériaux dans les transports"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication par imprégnation directe et assemblage par soudage de composites thermoplastiques structuraux à renfort textile en fibres végétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung-Hae Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lafranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosson Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Sihwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Industrielle "Matériaux haute performance et écomatériaux dans les transports"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of poly(lactic acid) cellular materials: physical and morphological characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bénézet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lafranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Biofoams (Biofoams 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Niagara Falls, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for extruding a polymer in the presence of water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Flat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Touchaleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US 9579838. 2017, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for extruding a polymer in the presence of water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Flat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Touchaleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Japan, Patent n° : JP 5957008. 2016, pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé d'extrusion d'un polymère en présence d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Flat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Touchaleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR 2969528 (Publication) - 1061274 (Enregistrement national). 2016, pp.1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research in collaborative mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions PC. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Challenging World of Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Part 2 - Chapter 3, </w:t></w:r><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JEC Group Publ.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.144-145, 2013, 979-1090148529</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 4. Bioplastic based nanocomposites for packaging applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalappa Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Srikanth Pilla. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Bioplastics &amp; Biocomposites Engineering Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-Scrivener, pp.77-120, 2011, 978-0470626078 </w:t></w:r><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118203699.ch4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recyclage des composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions T.I.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.AM5895, 2011, Traité "Plastiques et Composites", </w:t></w:r><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-am5895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 15. Bioplastics and vegetal fibre reinforced bioplastics in automotive applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Rusu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine A.E. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Srikanth Pilla. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Bioplastics &amp; Biocomposites Engineering Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-Scrivener pp.397-448, 2011, 978-0470626078. </w:t></w:r><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118203699.ch15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 9: Reduction of starch hydrophilicity by grafting lignin derivatives under electron beam radiation: a study of model compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Froment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Coqueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lepifre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V. Yuryev, P. Tomasik and E. Bertoft. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Starch: Achievements in Understanding of Structure and Functionality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nova Science Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.167-178, 2007, 978-1-60021-227-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liaison renfort/matrice: Comportement des composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions T.I.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.AM5307, 2006, Traité "Plastiques et Composites", </w:t></w:r><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-am5307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liaison renfort/matrice: Définition et caractérisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions T.I.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.AM5305, 2006, Traité "Plastiques et Composites", </w:t></w:r><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-am5305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conduite adaptative du procédé d'injection des thermoplastiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Etienne Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ryckebusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions T.I.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.IN53, 2006, Traité "Innovations Technologiques"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liaison renfort/matrice: Modélisation de l'interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions T.I.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.AM5306, 2006, Traité "Plastiques et Composites", </w:t></w:r><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-am5306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastiques et composites - Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Villoutreix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Agassant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (AM15), Editions T.I., AM15 - p. 1-3, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00616915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réservoirs haute pression en composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions T.I.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.AM 5530, 2002, Traité "Plastiques et Composites", </w:t></w:r><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-am5530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essais mécaniques des plastiques : Caractéristiques rhéologiques et thermiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions T.I.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.AM3512, 2000, Traité "Plastiques et Composites", </w:t></w:r><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-am3512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essais mécaniques des plastiques: Caractéristiques instantanées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.AM3510, 1999, Traité "Plastiques et Composites", </w:t></w:r><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-am3510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essais mécaniques des plastiques : Caractéristiques à long terme et ténacité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Traité "Plastiques et Composites", </w:t></w:r><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions T.I.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.AM3511, 1999, </w:t></w:r><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-am3511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essais des plastiques renforcés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions T.I.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.AM5405, 1997, Traité "Plastiques et Composites", </w:t></w:r><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-am5405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la contribution de l'interface à la cohésion de composites à matrice organique et fibres de verre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Polymères. Université de Lille 1 - Sciences et Technologies, 1993. Français. </w:t></w:r><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1993LIL10137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03524537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1062"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Patricia KRAWCZAK </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">patricia-krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0838-6174</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">060278072</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/C-2951-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redonner ses lettres de noblesse à la recherche technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restoring the prestige of technological research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quèsaco la fabrication additive ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La soutenable légèreté de l’automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composite Materials: The race to keep going faster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, https://blogrecherche.wp.imt.fr/en/2018/02/06/composite-materials-going-faster/ ; https://blogrecherche.wp.imt.fr/2017/11/09/materiaux-composites-temps-cycle/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériaux composites: La course pour aller toujours plus vite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, https://blogrecherche.wp.imt.fr/2017/11/09/materiaux-composites-temps-cycle/ ; https://blogrecherche.wp.imt.fr/en/2018/02/06/composite-materials-going-faster/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impression 3D: Nouvelle révolution industrielle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, https://blogrecherche.wp.imt.fr/2017/11/15/impression-3d-revolution-industrielle/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioplastics: ‘’Still a long road to higher performance’’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agro-based composites materials: A Mines area of expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioplastiques: ‘’la route vers la performance est encore longue’’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, https://blogrecherche.wp.imt.fr/2016/10/20/bioplastiques-performance/ ; https://blogrecherche.wp.imt.fr/en/2016/10/20/bioplastics-long-road-performance/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les matériaux composites agro-sourcés: Un savoir-faire des Mines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, https://blogrecherche.wp.imt.fr/2016/05/09/composites-agrosources-savoir-faire-mines/ ; https://blogrecherche.wp.imt.fr/en/2016/05/09/agro-based-composite-materials/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mines Douai, Armines et le Cetim célèbrent 15 années de collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, https://blogrecherche.wp.imt.fr/2015/09/10/mines-douai-armines-et-le-cetim-celebrent-15-annees-de-collaboration/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’allègement des véhicules: Un défi pour les chercheurs de Mines Douai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, https://blogrecherche.wp.imt.fr/2015/06/03/lallegement-des-vehicules-un-defi-pour-les-chercheurs-de-mines-douai/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Composites Manufacturing and Plastics Processing, 2nd Volume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludwig Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik Desplentere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05134922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiber Reinforced Thermoplastic Composites: Processing/Structure/Performance Inter-relationships, 2nd Edition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Composites Manufacturing and Plastics Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludwig Cardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04324041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Health Monitoring of Polymer Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Chaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women in Science : Materials 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Masi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadeja Kosec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Cacciotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04324236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in the Circularity of Polymeric and Composite Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sary Awad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lopez-Cuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion Bonding/Welding of Polymer Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chateau Akue Asseko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung Hae Park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiber Reinforced Thermoplastic Composites: Processing/Structure/Performance Inter-relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung Hae Park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women in Science: Materials 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Baldino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisca Garcia Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ya Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women in Science: Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Chiara Bignozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Anne Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Morallón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Xu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Thermoplastic Composites and Manufacturing Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonzo Maffezzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Composites Manufacturing and Plastics Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludwig Cardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patricia Krawczak; Ludwig Cardon. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MDPI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 464 p., 2025, 978-3-7258-4238-4. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/books978-3-7258-4238-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer la recyclabilité des polymères et des composites : synthèse du projet des centres de recherche du Carnot M.I.N.E.S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boyer Séverine A.E.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Budtova Tatiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burr Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combeau Christelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Luc Bouvard (Ed.); Delphine Gilgès-Crampont (Ed.). </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 127 p., 2025, DISSEM.I.N.E.S, 9782385427573</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion Bonding/Welding of Polymer Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chateau Akue Asseko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung Hae Park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patricia Krawczak; André Chateau Akué Asséko; Chung-Hae Park. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MDPI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 179 p., 2024, 978-3-0365-9964-9. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/books978-3-0365-9964-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiber Reinforced Thermoplastic Composites: Processing/Structure/Performance Inter-Relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung-Hae Park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abderrahmane Ayadi; Patricia Krawczak; Chung-Hae Park. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MDPI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 222 p., 2024, 978-3-7258-1866-2. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/books978-3-7258-1865-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women in Science: Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Chiara Bignozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Morallón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Anne Johnson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria Chiara Bignozzi; Patricia Krawczak; Emilia Morallon; Ming Xu; Jacqueline Anne Johnson. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontiers Media SA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.445, 2021, 978-2-88966-951-6. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/978-2-88966-951-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (208)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrication additive au service de la plasturgie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Renaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Ordynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum France Additive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France Additive, Jul 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05155708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of principal strain uncertainties in stereo-DIC due to uncontrollable change of initial boundary conditions during vacuum-assisted thermoforming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Material Forming (ESAFORM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Vitoria-Gasteiz, Spain. pp.130002, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5112662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water-assited extrusion compounding process to reduce the total Volatile organic compounds in natural fibre-filled composites for automotive interior applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Berthelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalappa Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Berzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meeting «Exploring lignocellulosic biomass ELB 2018 - Challenges and opportunities for bioeconomy» (ELB-2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Out-of-autoclave manufacturing of carbon/PEKK composites: Influence of process parameters on the interlaminar consolidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Beauchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung-Hae Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Saffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sonnenfeld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International SFIP “Les composites haute performance: De la petite série à la grande diffusion”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFIP / CETIM / IRT Jules Verne / Technocampus Composites, Jun 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive study of bubble inflation in vacuum-assisted thermoforming based on whole-field strain measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-F. Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International ESAFORM Conference on Material Forming (ESAFORM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Palermo, Italy. pp.120004, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5034972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acousto-ultrasonic damage evaluation of carbon fibre composites using pencil lead break sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Chaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Conference on Composites Materials (ECCM18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des échangeurs de chaleur tube-ailette à base de polymère chargé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Mobtil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Jeunes Chercheurs 2017 GEPROC-UGéPe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Douai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication par procédé d’imprégnation directe de composites structuraux à renfort textile en fibres végétales et à matrices thermodurcissable ou thermoplastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung-Hae Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosson Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylene Deleglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lafranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Club d’intérêt SINFONI "Fibres végétales techniques, des solutions industrielles pour matériaux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Roubaix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the elongational properties of HIPS membranes based on full-field strain measurements during positive thermoforming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Advances in Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Sheffield, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method of measuring the effective thermal conductivity of thermoplastic foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chateau Akue Asseko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Chaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Duborper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International ESAFORM Conference on Material Forming (ESAFORM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Dublin, Ireland. pp.060001.1-6, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5008064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermally conductive polymers and optimized compactness, development vectors for efficient and cost-effective heat exchangers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International Matériaux Polymères &amp; Industrie des Transports 2017: Une contribution clé à la mobilité et l’allègement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFIP / GPA / IMT Lille Douai, May 2017, Douai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freeformer technology, optimization of processing parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Charlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europolymer Conference EUPOC 2017 "Polymers and Additive Manufacturing: From Fundamentals to Applications"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Polymer Federation, May 2017, Gargano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-reinforcement process of 100% thermoplastic composites by in-situ fibrillation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POLYMERIC MATERIALS AND THE TRANSPORT INDUSTRY A Key contribution to mobility and weight saving</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFIP-IMT Lille Douai-GPA, May 2017, DOUAI, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of uniaxial compression of fiber reinforcements using finite strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comas-Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Grognec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Esaform Conference on Material Forming (ESAFORM 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Zaragoza, Spain. pp.1064-1067, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2729655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances d'un échangeur à tubes et ailettes en polymère: Influence de la compacité et de la conductivité thermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIème Colloque International Franco-Québécois sur la Thermique des Systèmes (CIFQ 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint-Lo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of rheological characteristics on the morphology of chemically-foamed biobased polymers by single-screw extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Duborper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Polymers and Moulds Innovations (PMI-2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Ghent, Belgium. pp.21-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of one row finned-tube compact heat exchanger: Influence of geometry, compactness and fin thermal conductivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROTHERM Seminar No 106: Physical and Chemical Phenomena in Heat Exchangers and Multifunctional Reactors for Sustainable Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication par procédé d’imprégnation directe de composites structuraux à renfort textile en fibres végétales et matrices thermodurcissable ou thermoplastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung-Hae Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lafranche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Matériaux: Réalités et Nouvelles Frontières", Institut Mines-Télécom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes polymères multiphasés : Des polymères de commodité vers les polymères de performance, par le contrôle des propriétés interfaciales et des procédés de mise en œuvre et mise en forme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalappa Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Matériaux: Réalités et Nouvelles Frontières", Institut Mines-Télécom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New opportunities offered by Freeformer 3D printing process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Charlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Annual Meeting of Polymer Processing Society (PPS-32)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastification simultanée des protéines de soja isolées en mélange avec poly(butylène succinate – co – adipate): Influence du procédé sur la morphologie, les propriétés mécaniques et rhéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Draou-Renoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jagadeesh Dani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douchain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalappa Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Jeunes Chercheurs GEPROC – UGéPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Louvain-La-Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toughening of poly(lactic acid) without sacrificing stiffness and strength by melt-blending with polyamide 11 and selective localization of halloysite nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baralu Jagannatha Rashmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalappa Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 31st International Conference of the Polymer Processing Society (PPS-31)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Jeju Island, South Korea. pp.060001.1 - 060001.5, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4942284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et simulation de la fabrication des matériaux composites à matrice thermodurcissable ou thermoplastique en conditions sévères de mise en œuvre et mise en forme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung-Hae Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylene Deleglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Matériaux: Réalités et Nouvelles Frontières", Institut Mines-Télécom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous plasticization and blending of isolated soy protein with poly(butylene succinate-co-adipate)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Draou-Renoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jagadeesh Dani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douchain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalappa Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Polymers and Moulds Innovations (PMI-2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ fibrillation of bio-based PLA/PA11 blends: Effect of the matrix elasticity on the morphology, rheology and mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Chomat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Dadouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-F Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50ème congrès annuel du Groupe Français de Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, LILLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical analysis of effective thermal conductivity of plastic foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chateau Akue Asseko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosson Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Duborper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Cellular Materials Conference (CellMAT 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behavior and essential work of fracture of starch-based blown films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Nottez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Chaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 30th International Conference of the Polymer Processing Society (PPS-30)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Cleveland, United States. pp.080007.1-080007.5, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4918463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal design of fused deposition modeling structures using COMSOL Multiphysics® software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMSOL Conference 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of nanoparticle incorporation on amorphous and crystalline fractions of polyamide 6 matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurofillers - Polymer Blends 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recyclage des matériaux composites: Etat de l'art et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Technique ''Le recyclage et la valorisation des matériaux composites''</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Méaulte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-printing of thermoplastic structures by FDM using heterogeneous infill and multi-materials: An integrated design-advanced manufacturing approach for factories of the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of thermoplastic and thermoset composites manufacturing processes for prediction of process-induced defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung-Hae Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAMPE Europe Conference 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of &amp;quot;green&amp;quot; bio-nanocomposites based on starch and halloysites with controlled bulk or porous structure for biomedical application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalappa Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAMPE Europe's 35th International Conference "SEICO: Low Cost Composite Processing, from Aerospace OOA to Automotive Thermoplastic", Student's Conference &amp; Poster Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAMPE, Mar 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highlighting The Role of Ionic Liquids in The Control of The Morphology of Immiscible Polymer Blends By Interfacial Tension Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AERC (Annual European Rheology Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The European Society of Rheology, Apr 2014, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the interdiffusion at the polymer/polymer interface on the flexural properties of over-moulded short glass fibre/glass fabric reinforced PA6 composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lafranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International ESAFORM Conference on Material Forming – ESAFORM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Espoo, Finland. pp.821-828, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.611-612.821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de bio-nanocomposites « verts » amidon/halloysites à structure massive ou poreuse d’intérêt biomédical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalappa Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23èmes Journées Techniques SAMPE Chapter France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAMPE, Nov 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to control and optimize the morphology of polypropylene/polyamide 6 blends using ionic liquids and nanofillers: Influence of the polarity and viscosity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Conference of the Polymer Processing Society (PPS-30)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Cleveland, Ohio, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLA-based ternary systems combining plasticizer and nanofillers: Influence of native clay on aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Derho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Annual Meeting of Polymer Processing Society (PPS-29)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melt-processing, structure and properties of thermoplastic starch: Effect of storage time and plasticizers on the structural stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Guidez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalappa Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress and Exhibition on Advanced Materials and Processes - EUROMAT 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Sevilla, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odour and VOC emissions from PLA materials: Food packaging and automotive applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Henneuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cingoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Borcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Piroëlle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Courgneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Workshop on Odour and Emissions of Plastic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Kassel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halloysite nanotubes-polymer nanocomposites: A new class of multifaceted materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalappa Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Annual International Conference on Materials Processing and Characterization (ICMPC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Hyderabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ fibrillation of polypropylene/polyamide 6 blends: Effect of organoclay addition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Chomat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Annual Meeting of Polymer Processing Society (PPS-29)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatile organic compounds from the thermodegradation of polylactide during processing: Extrusion and thermoforming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Rusu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Piroëlle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Henneuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Biodegradable and Biobased Polymers (BIOPOL 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Centre for Nanostructured Polymers (ECNP).; Università degli Studi di Perugia. ITA.; Universidad de Alicante. ESP.; Consejo Superior de Investigaciones Científicas (Spain) (CSIC). ESP., Oct 2013, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of low-emissive polylactide/cellulose fibre biocomposites for automotive applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Courgneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Rusu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Henneuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Ducruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Biodegradable Polymers and Sustainable Composites (BIOPOL-2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifunctional biobased polyamide-11/halloysites nanocomposites: Processing and characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalappa Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Biodegradable and Biobased Polymers (BIOPOL-2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of tensile properties of injection-moulded flax fibre reinforced polypropylene from morphology analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lafranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Isabel Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania M. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International ESAFORM Conference on Material Forming - ESAFORM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Aveiro, Portugal. pp.1573-1582, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.554-557.1573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to take advantage of nanofillers to improve the ductility of immiscible polypropylene/polyamide blends ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lemény</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Annual Meeting of Polymer Processing Society (PPS-29)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New class of polymer nanocomposites reinforced by halloysite nanotubes: An alternative to layered silicates and carbon nanotubes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalappa Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Recent Trends in Advanced Materials (ICRAM-2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Vellore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odour and VOC emissions from PLA materials: Food packaging and automotive applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cingoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Borcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Henneuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Piroëlle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Courgneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Conference on Emissions and Odours from Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing and mechanical behaviour of halloysite filled starch-based nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalappa Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Recent Trends in Advanced Materials (ICRAM-2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Vellore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odour and VOC emissions from PLA materials: Effect of processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cingoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Borcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Henneuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Piroëlle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Rusu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Meeting on Material/Bioproduct Interaction - MATBIM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of water blown bio-based thermoplastic polyurethane foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baralu Jagannatha Rashmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Rusu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalappa Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Recent Trends in Advanced Materials (ICRAM-2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Vellore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles formulations thermoplastiques biosourcées avec Gaïalène et nanocharges pour l'industrie automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mentink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lafranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Faggion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international Matériaux Polymères et Industrie Automobile 2012 "Matériaux Avancés Polymères et Composites"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFIP / SIA / Mines Douai, Jun 2012, Douai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melt compounding of starch grafted polypropylene/organoclay nanocomposites : Effect of PP-g-MA compatibilizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lafranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interface 21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanges Nanocomposites Polypropylène/Polyamide 6/Montmorillonite : Effet des nanocharges sur la morphologie et les propriétés mécaniques résultantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lemény</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Laoutid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing and mechanical behaviour of halloysite filled polyamide-6 nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalappa Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Composites Materials (ICCM-2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Jeju Island, South Korea. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of bio‐based cellular materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mario Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bénézet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lafranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Génie des Procédés (SFGP), Nov 2011, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peculiar crystallization behaviour of injection-molded PLA parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ramy-Ratiarison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOPOL-2011, 3rd International Conference on Biobased and Biodegradable Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the dispersion degree on the mechanical properties of polyamide 6 nanocomposites films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baralu Jagannatha Rashmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Annual Meeting of Polymer Processing Society (PPS-27)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Marrakesh, Morocco. Paper N°OP-3-1139-F, pp 175-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration et comportement mécanique de nanocomposites polyamide-6 / halloysite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalappa Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Colloque Franco-Roumain sur les Polymères (CFR2011) "Polymères &amp; Matériaux Avancés: Développement Durable et Performances" </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Douai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la mise en forme de polylactide sur l'émission de COVs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Piroëlle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Rusu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Henneuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39èmes Journées d'Etudes des Polymères (JEPO 39)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Français d’Études et d’Applications des Polymères (GFP), Oct 2011, Eppe-Sauvage, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Poly(Lactic Acid) cellular materials: modifications induced by X-Ray irradiation and chain extenders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bénézet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lafranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Biofoams (Biofoams 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Capri, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer nanocomposites based on unmodified Montmorillonite: Water assisted extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Touchaleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cordenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sclavons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Conference on Composite Materials (ECCM 14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of thermal oxidation of a polypropylene stabilized with phosphonite during rotational moulding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sarrabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe/Africa Regional Meeting of the Polymer Processing Society 2010 (E/A RM PPS 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Istanbul, Turkey. Paper N°S01-6, pp 56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of the rheological behaviour in thermoplastic composite consolidation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylene Deleglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Conference on Composite Materials (ECCM-14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study and modeling of the mechanical behaviour of angle-interlock composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lapeyronnie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Grognec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boussu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International Carrosserie et Plastiques 2010, "Composites et Polymères à Haut Module"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFIP / SIA / Mines Douai, Jun 2010, Douai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial properties - crystallisation kinetics - morphologies' relationship in PET/polyolefins systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dropsit-Leprêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine A.E. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe/Africa Regional Meeting of the Polymer Processing Society 2010 (E/A RM PPS 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Istanbul, Turkey. Paper N°S07-12, pp 131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the dispersion degree on the in-use properties of polyamide 6 nanocomposites films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baralu Jagannatha Rashmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe/Africa Regional Meeting of the Polymer Processing Society 2010 (E/A RM PPS 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Istanbul, Turkey. Paper N°S11-98, pp 202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of poly(lactid acid) cellular materials: Physical and morphological characterizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bénézet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lafranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MoDeSt 2010, 6th International Conference on Modification, Degradation and Stabilization of Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocomposites from unmodified clay and copolyetheramide by water-assisted melt processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Touchaleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sclavons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cordenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Eurofillers Congress (EUROFILLERS 2009) "From macro to nanofillers for structural and functional polymer materials"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overall characterization of cellulose fiber reinforced PLA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ramy-Ratiarison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lafranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th China-Europe Symposium on Processing and Properties of Reinforced Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Guilin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A constitutive model for semi-crystalline polymer films in finite elastoplastic strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanfei Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Grognec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe/Africa Regional Meeting of the Polymer Processing Society 2009 (E/A RM PPS 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Larnaca, Cyprus. pp.Conf.n° 005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization of the mechanical behavior of a layer-to-layer angle-interlock composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lapeyronnie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Grognec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boussu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAMPE Europe 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injection moulding of flax fibre-reinforced polypropylene: Influence of processing conditions on tensile and impact strengths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Senthil Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lafranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Annual Meeting of the Polymer Processing Society (PPS-25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Goa, India. Paper N°GS-III:OP7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric and dielectrical properties of carbon nanotube filled polypropylene nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalappa Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Structural Analysis of Advanced Materials (ICSAAM 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Tarbes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masterbatch-based multi-walled carbon nanotube filled polypropylene nanocomposites: From processing to usage properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalappa Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Colloque Franco-Roumain sur les Polymères, "Synthèse et Propriétés des Polymères : Les Polymères et l'Environnement"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Alba Iulia, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non destructive evaluation of processing-induced residual stresses in amorphous thermoplastic injection-mouldings,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawei Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bourse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Chaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Annual Meeting of the Polymer Processing Society (PPS-25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Goa, India. Paper n°N°GS-IX:OP3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injection moulding of cellular thermoplastics: Properties tailoring through process parameters control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassane Boudhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Gargasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lafranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Annual Meeting of Polymer Processing Society (PPS-25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Goa, India. Paper n°N°TS-I:OP1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial compaction and saturated permeability spacial variations of fibre reinforcements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bickerton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comas-Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Razali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylene Deleglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Walbran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Flow Processes in Composite Materials (FPCM-9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Montréal, Canada. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation morphologie-propriétés mécaniques ultimes des mélanges compatibilisés PET recyclé/polyoléfines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dropsit-Leprêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Tancrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique et Technique (JST) AMAC/MECAMAT "Eco-Matériaux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Associatin pour les Matériaux Composites (AMAC); Association MECAMAT, Oct 2008, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the injection of an automotive part with a two component highly reactive resin with on-line mixing in RTM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Deléglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Grognec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Claudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Wilde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Terenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAMPE Europe 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masterbatch-based PP/clay nanocomposite injection mouldings : relationship between nanoclay dispersion and processing parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Rajesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Polymer Association (APA) International Conference on "Advances in Polymer Science &amp; Technology", POLY-2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, New Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polypropylene nanocomposites based on aqueous eemulsions and unmodified Montmorillonite elaborated by reactive extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madiha Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sclavons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Quiévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Annual Meeting of Polymer Processing Society (PPS-24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Salerno, Italy. Paper n°S18-960</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of permeability of woven jute fabrics and evaluation of mechanical properties of the jute fabric-reinforced composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Hamada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asami Nakai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Takinishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sahoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comas-Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Flow Processes in Composite Materials (FPCM-9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injection de nanocomposites PP/argile à base de mélanges maîtres concentrés: Relation entre dispersion de la nanocharge et paramètres de moulage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Rajesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée UGéPE Nord Pas-de-Calais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-walled carbon nanotube filled polypropylene nanocomposites based on a masterbatch route: Optimization of CNTs dispersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalappa Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Annual Meeting of Polymer Processing Society (PPS-24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Salerno, Italy. Paper n°S18-961</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromechanical modelling of a composite reinforced foam core of a 3D sandwich structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Guilleminot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comas-Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Sandwich Structures (ICSS-8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly reactive resin viscosity prediction in Liquid Composite Molding processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylene Deleglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Grognec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Wilde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Flow Processes in Composite Materials (FPCM-9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation par le biais de la simulation numérique du moulage RTM haute cadence de pièces composites automobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylene Deleglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Grognec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International Carrosserie et Plastiques 2008 "Nouvelles Exigences de la Carrosserie Automobile et de ses Equipements"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFIP / SIA / Mines Douai, Jun 2008, Douai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of textile architectures on the compaction and saturated permeability spatial variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comas-Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bickerton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylene Deleglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Walbran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9 th International Conference on Textile Composites (TEXCOMP-9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Newark, Delaware, United States. pp.3-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical prediction of meso-scale voids in Liquid Composite Moulding including variability study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Schell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylene Deleglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Ermanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Flow Processes in Composite Materials (FPCM-9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du renforcement du polycarbonate par des terpolymères blocs nanostructurés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubromez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lafranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème colloque National "DÉformation des POlymères Solides" (DEPOS-21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biétirage de films multicouches PA6/PE: Compréhension des mécanismes de déformation de PA6 via le suivi de l'évolution structurale par trichroïsme infrarouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sallem-Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Miri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Elkoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Séguéla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème colloque National "DÉformation des POlymères Solides" (DEPOS-21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling, monitoring and control of composite structures processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comas-Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Korea-France Joint Workshop on Composite Materials: Smart Structures and Process for Aerospace Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Daejon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation on the flow of particle-filled resin through a fibrous preform in LCM processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comas-Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAMPE North America 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Baltimore, Maryland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic modeling of resin flow in fibrous media in liquid composite molding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guilleminot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylene Deleglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Composite Materials (ICCM-16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow of particle-filled resin through a fibrous preform in Liquid Composite Molding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comas-Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAMPE Europe 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure-mechanical property relationships of PE/PA6 multilayer blown films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sallem-Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Miri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Elkoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Séguéla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Annual Meeting of Polymer Processing Society (PPS-23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Salvador, Brazil. Paper n°P06-014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical investigation of the elastoplastic behaviour of fibrous preform during the infusion process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.T. Dang Huu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylene Deleglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comas-Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Seminar on Experimental Techniques and Design in Composite Materials (ETDCM8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Castiadas, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction of starch hydrophilicity by grafting lignin derivatives under EB irradiation: A study of model compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Froment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Coqueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lepifre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Starch Convention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Moscow, Russia. pp.167-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les composites dans le transport: Etude de la filtration des charges ignifugeantes par le renfort textile lors de la fabrication de pièces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Convention Européenne des Textiles Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theorical and experimental study of the in-plane 1D-flow of particle-filled resin through a fibrous preform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comas-Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Composite Materials (ICCM-16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, K. Kageyama; T. Ishikawa; N. Takeda; M. Hojo; S. Sugimoto; T. Ogasawara, Jul 2007, Kyoto, Japan. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization of poly(ethylene terephtalate) (PET) in PET/polyolefins blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dropsit-Leprêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Annual Meeting of Polymer Processing Society (PPS-23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Salvador, Brazil. Paper n°P12-017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensional accuracy and stability of polypropylene-clay nanocomposites injection-mouldings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Fourdrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lafranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Annual Meeting of Polymer Processing Society (PPS-23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Salvador, Brazil. Paper n°P03-040</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compounding of masterbatch-based multi-walled carbon nanotube filled polypropylene nanocomposites: assessment of rheological and mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalappa Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Seminar on Experimental Techniques and Design in Composite Materials (ETDCM8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Castiadas, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process-modelling based approach for mechanical probabilistic assessment of composite laminates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Guilleminot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djimedo Kondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAMPE Europe 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiabilisation du moulage RTM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laurent-Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées techniques AIA-CP " Evolution des matériaux composites organiques et leurs procédés dans les domaines aéronautique et naval"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Cuers-Pierrefeu, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure-properties relationships of polyamide-6/clay nanocomposites blown films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Peurton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Elkoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Miri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Séguéla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13rd International Conference on Deformation, Yield and Fracture of Polymers (DYFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, http://www.dyfp-conferences.org/, Apr 2006, Kerkrade, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global methodology to measure continuously mechanical properties in compression and permeability of fiber reinforcements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comas-Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAMPE Europe 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Paris, France. pp.352-357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical properties and permeability measurements of fibre reinforcements: A continuous method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comas-Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Flow Processes in Composite Materials (FPCM-8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Douai, France. pp.211-217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of nanoclay on dimensional stability and optical properties of injection-moulded polypropylene parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Fourdrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Rothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium on “Nanostructured and Functional Polymer-based Materials and Nanocomposites” (NANOFUN-POLY)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of poly(D,L-lactide)-based nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Peurton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Elkoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sclavons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Quiévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioPlastics 2006, International Symposium on Bioplastics and Natural Fiber Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la compression uniaxiale de renforts fibreux en grandes déformations élastoplastiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comas-Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Grognec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique et Technique (JST) AMAC "Mise en Forme des Matériaux Composites"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour les Matériaux Composites (AMAC), Oct 2006, Châtillon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A nanocomposite approach for improving of Poly(D,L-lactide) mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sclavons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Quiévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Colloque International COBIO "Produits biodégradables et environnementaux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des relations structure - propriétés de films soufflés multicouches de type PE/liant/PA6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sallem-Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Miri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Elkoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Depecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Séguéla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème colloque National "DÉformation des POlymères Solides" (DEPOS-20)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Obernai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle image velocimetry applied to extrusion-moulding process visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Etienne Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Annual Meeting of Polymer Processing Society (PPS-22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Yamagata, Japan. Paper n°SP5-05</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injection moulding of long glass fibre reinforced thermoplastics (LFT): Structure/processing conditions/mechanical properties relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lafranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Esaform Conference on Material Forming (ESAFORM 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Glasgow, United Kingdom. pp.731-734</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat transfer modelling during liquid composite molding manufacturing processes: Comparison between two model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylene Deleglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Flow Processes in Composite Materials (FPCM-8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Douai, France. pp.147-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le collectif au service de l'innovation: Club Composites +20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation Plasturgie 2015: Enjeux et priorités en matière d'innovation dans la filière plasturgie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Marcq-en-Baroeul, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local heat transfer effects involved in dynamic composites manufacturing processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylene Deleglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Conference on Composite Materials (ECCM-12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New method to measure and predict dynamic void content in Liquid Composite Molding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Esaform Conference on Material Forming (ESAFORM 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Glasgow, United Kingdom. pp.723-726</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing-dependent microstructure of long glass fibre reinforced polyamide 6-6 injection mouldings and related mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lafranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Ciolczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Maugey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Flow Processes in Composite Materials (FPCM-8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Douai, France. pp.401-408</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wall slip during polymer processing: Comparison between direct visualization and indirect rheological experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Etienne Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Annual European Rheology Conference (AERC 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Hersonisos, Crete, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation mise en oeuvre - structure - propriétés de nanocomposites polyamide 6 / montmorillonite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Peurton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Poisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Elkoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Miri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème colloque National "DÉformation des POlymères Solides" (DEPOS-20)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Obernai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des relations structure-propriétés de films soufflés multicouches de type PE/liant/PA6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sallem-Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Miri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Elkoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Depecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Seguela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Colloque Franco-Québécois sur les Polymères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injection de thermoplastiques PET renforcés de fibres de verre longues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Cilleruelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lafranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Journées Nationales sur les Composites (JNC14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Compiègne, France. pp.89-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point et évaluation d’un dispositif expérimental de mesure du coefficient de frottement polymère fondu / outillage de transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Etienne Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Simon Rovira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Colloque Franco-Québécois sur les Polymères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement poro-élasto-plastique en compression des renforts fibreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comas-Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Journées Nationales sur les Composites (JNC14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Compiègne, France. pp.99-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecole des Mines de Douai: Un centre de recherche en prise directe avec le monde de l’entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum JEC Composites "Initiatives composites en régions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JEC Group, Oct 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous manufacturing and performance of 3D reinforced sandwich structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Sandwich Structures (ICSS-7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Aalborg, Denmark. pp.693-702, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/1-4020-3848-8_70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la dispersion thermique lors d’une injection RTM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylene Deleglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Henne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Ermanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique et Technique (JST) AMAC "Mise en Forme des Matériaux Composites"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour les Matéraiux Composites (AMAC), Dec 2004, Le Havre, France. pp.309-322, </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rcma.15.309-322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrélation entre le coefficient de frottement macroscopique et la morphologie de l’extrême surface, caractérisée par AFM, d’un film multicouche PE/PgMAH/PA contenant un agent glissant de type acide d’amide gras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Poisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ferreiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Colloque Franco-Québécois sur les Polymères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, LIlle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isothermal and non isothermal crystallization of Nylon 6 – clay nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Peurton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Elkoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Miri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Symposium on Polymer Blends and Eurofillers 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation mise en oeuvre - structure - propriétés de nanocomposites polyamide 6 / montmorillonite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Peurton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Poisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Elkoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Miri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Colloque Franco-Québécois sur les Polymères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel extrusion-welded sandwich structure for thermoplastic composite storage tanks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Lagardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Skawinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ducret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Sandwich Structures (ICSS-7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Aalborg, Denmark. pp.703-711</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution to filling time prediction issues for constant pressure driven injection in RTM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylene Deleglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAMPE Europe 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Paris, France. pp.98-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and properties of PA6-based nanocomposites blown films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Peurton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Elkoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Miri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Nanocomposites 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of process control type on thermoplastic injection moulded part quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Etienne Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ryckebusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Annual Meeting of the Polymer Processing Society (PPS-21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Leipzig, Germany. Paper n° SL 13.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential of the mixed FE-SPH method to simulate the manufacturing of polymer composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comas-Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Groenenboom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroPAM 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and simulation of Liquid Compression Molding using LIMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylene Deleglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Flow Processes in Composite Materials (FPCM-7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Newark, Delaware, United States. pp.347-352</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of fabric saturation in RTM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAMPE Europe 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Paris, France. pp.23-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Isothermal RTM Filling Using SPH Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comas-Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Groenenboom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Flow Processes in Composite Materials (FPCM-7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Newark, United States. pp.275-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05408100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the bending behavior of all-thermoplastic sandwich panels manufactured by isothermal compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Skawinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Grando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Sandwich Structures (ICSS-6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Fort Lauderdale, United States. pp.806-816</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale des mécanismes d’écoulement dans le moulage par injection des BMC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lafranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Menio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Guegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique et Technique (JST) AMAC "Mise en forme des matériaux composites"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour les Matéraiux Composites (AMAC), Oct 2002, Paris, France. pp.461-475, </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rcma.12.461-475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous carbone fiber sensors as flow front monitoring device in resin transfer molding process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laurent-Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Conference on Composite Materials (ECCM-10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Brugge, Belgium. Paper N°175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adequateness of the French plastic engineering curricula with the industrial need</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises de la Plasturgie 2002, European "Plastics Network" Conference on Education and Training</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération de la Plasturgie, Oct 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation du moulage RTM de pièces techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SFIP+GPIC "Le RTM: état des lieux, potentiel"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française des Ingénieurs des Plastiques (SFIP); Groupement de la Plasturgie Industrielle et des Composites (GPIC), Feb 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication et utilisation fiabilisées de pièces en composites moulées par injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30èmes Journées d’Etude des Polymères (JEPO 30)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Français d'Etudes et d'Applications des Polymères (GFP), Sep 2002, Guéthary, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biaxial deformation of polyamide-6: Assesment of orientation by means of infrared trichroism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Depecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jutigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.C. Cole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers Films and Fibers 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow simulation of an automotive resin transfer molded complex shape parts made with preformed heavy tow carbon fabrics: Comparison with experimental results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Piccirelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroPAM 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of bending behavior of glass/PP-PP foam core sandwich panels manufactured by isothermal compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Skawinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Grando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Conference on Composite Materials (ECCM-10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Brugge, Belgium. Paper n°177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RTM flow front monitoring by means of carbon fiber sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laurent-Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAMPE Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, Paris, France. pp.125-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International opening of the engineering curriculum in plastics processing at Ecole des Mines de Douai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises de la Plasturgie 2002, European "Plastics Network" Conference on Education and Training</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération de la Plasturgie, Oct 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of numerical simulation to the cost effective improvement of Resin Transfer Moulding for engineered composite parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Cauchois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the development of RTM process adapted textile reinforcements: Influence of geometrical characteristics on permeability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pabiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAMPE Europe 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2001, Paris, France. pp.367-378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical and scientific aspects of composite materials: Review and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Skawinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemple d’optimisation technico-économique de la fabrication de pièces techniques par RTM: Apport de la simulation numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Cauchois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYNERGIE 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2001, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appareils à pression en composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Technique "Un Siècle de Fenzy : 1901-2001"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Douai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of numerical simulation to the cost effective improvement of Resin Transfer Molding for engineered composite parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Cauchois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CANCOM 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of surface treatment on mode II interlaminar fracture behaviour of plain glass woven fabric composites : Report of the third SIMS round-robin test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.J. Cantwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kupke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Schulte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.K. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conferences on Composite Materials (ICCM 13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Ausbildung des Kunststofftechnik-Ingenieure in Frankreich ausgerichtet an den Bedürfnissen der Industrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VDI-Tagung "Spritzgiessen 2000+, Visionen, Strategien und Technologien"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2000, Baden-Baden Germany. pp.201-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behavior and damage of continous glass fiber reinforced thermoplastic composites: Influence of fiber/matrix interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lariviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pabiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machiko Maeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hamada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAMPE Europe 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2000, Paris, France. pp.629-640</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart composites applied to monitoring and optimisation of manufacturing and utilisation of RTM moulded parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pabiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAMPE Europe 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2000, Paris, France. pp.521-532</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la mécanotransduction au suivi et à l'optimisation de la fabrication et de l'utilisation de pièces en composites moulées par RTM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pabiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MECANO 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Champs-sur-Marne, France. pp.99-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réservoirs haute pression en composites: Solutions technologiques et marchés associés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SFIP+GPIC "Avancements dans le domaine des matières organiques et enroulement filamentaire pour nouvelles pièces techniques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française des Ingénieurs des Plastiques (SFIP); Groupement de la Plasturgie Industrielle et des Composites (GPIC), Apr 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interest of the Ecole des Mines de Douai in being part of the european master in polymer processing and product manufacture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuPC Plastics Forum 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Plastics Converters (EuPC), May 2000, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of acoustic emission to the analysis of interfacial phenomena in continous glass fibre reinforced thermoplastics composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lariviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pabiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machiko Maeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hamada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRP Symposium, JSMS Composites-29</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2000, Shiga, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de structures composites intelligentes. Application au suivi d'endommagement de tubes verre/résine par capteurs résistifs intégrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Tamiatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pabiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrés Français de Mécanique (CFM 1999)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Mécanique (AFM), Aug 1999, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing and behaviour analysis of polymer matrix composite materials and industrial parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pabiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Korean Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart composites applied to continuous in-service damage monitoring of glass/polymer industrial parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Tamiatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pabiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Composite Materials (ICCM-12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1999, Paris, France. Paper n°285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the fibre/matrix interface on the long term dynamic and environmental stress cracking behaviour of glass/epoxy composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lietard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pabiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Composite Materials (ICCM-12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1999, Paris, France. Paper n°248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévision du comportement à long terme de tubes sous pression interne en fonction de la qualité de l'interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vandevoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pabiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique et Technique (JST) AMAC "Influence de l'interaction des paramètres structuraux et de mise en oeuvre sur le comportement mécanique des composites fibreux à matrice organique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour les Matériaux Composites (AMAC), Nov 1999, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction of the long term mechanical behaviour of composite pipes under internal pressure from short term tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vandevoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pabiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Composite Materials (ICCM-12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1999, Paris, France. Paper N°105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of surface treatment on mode I interlaminar fracture behaviour of plain glass woven fabric composites - Part 1 : Report of the 2nd round-robin test results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.K. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Sham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hamada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Hirai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Fujihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Composite Interfaces (ICCI-VII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Shonan, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composites intelligents pour la maintenance préventive de pièces industrielles en verre/polymère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Tamiatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pabiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée ADER’98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Marcq en Baroeul, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated sensors for in service health monitoring of composite industrial parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Tamiatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pabiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAMPE Europe 1998</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1998, Paris, France. pp.589-600</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of water absorption on the behaviour of glass/epoxy laminates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yatchko Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pabiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Conference on Mechanics and Technology of Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of the long term behaviour of composite structures under biaxial loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vandevoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pabiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLASTECH ASIA'97 (Asian Plastics Technical Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1997, Taipei, Taiwan. pp.69-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of surface treatment on mode I interlaminar fracture behavior of plain glass woven fabric composites: Report of a Round Robin Test I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Saidpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.J. Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.S. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.L. Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Composite Materials (ICCM-11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1997, Gold Coast, Australia. pp.IV 798-807</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of weave structure on mode I interlaminar fracture behavior of plain glass woven fabric composites as a function of the interface: Report of a Round Robin Test II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Saidpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.J. Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.S. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.L. Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Composite Materials (ICCM-11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1997, Gold Coast, Australia. pp.V 27-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réservoirs en composites pour le stockage de gaz sous haute pression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pabiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entretiens de la Technologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1997, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The report of the Round Robin Test by SIMS: Interlaminar fracture behaviour on glass woven fabric reinforced vinylester composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Saidpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.J. Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.S. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.L. Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium of Interfacial Materials Science on Composites (SIMS-C VI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1997, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation thermomécanique des composites dans le contexte de la normalisation internationale: Situation et développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SFIP+GPIC "Matrices et composites thermodurcissables"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française des Ingénieurs des Plastiques (SFIP); Groupement de la Plasturgie Industrielle et des Composites (GPIC), Apr 1996, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mesure des porosités dans les composites industriels et leur incidence sur les propriétés mécaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pabiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26èmes Journées Européennes des Composites (JEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1996, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of specific surface treatment of fillers on the mechanical behaviour and the hydrothermal ageing of polymers: Application to glass fiber reinforced plastics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pabiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Plastics Technology (APT’96)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1996, Katowice, Poland. Paper n°13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracture mechanics applied to the analysis of the degradation of anti-corrosion glass/resin pipes as a function of the fibre/matrix interface quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pabiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Composite Materials and Energy (Enercomp'95)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1995, Montréal, Canada. pp.181-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the environmental degradation of composite interfaces by means of macroscopic characterization methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pabiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium of Interfacial Materials Science on Composites (SIMS-C IV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1995, Tokyo, Japan. pp.192-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of different glass fiber sizings on the mechanical properties of glass fabric composites: Report of a Round Robin Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bequignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.J. Cantwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Scaramuzzino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Desaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Composite Materials (ICCM-10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1995, Whistler, Canada. pp.VI-597-603</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic emission characteristics of GFRP composites as a function of the interface quality and its aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pabiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Acoustic Emission from Composite Materials (AECM-5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1995, Sundsvall, Sweden. pp.71-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical damage mechanisms of glass fibre composite pipes under internal pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pabiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conferences on Modern Materials and Technologies (CIMTEC), Forum on New Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1994, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of water absorption on the behaviour of polymer matrix composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yatchko Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pabiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Rheology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1994, Sevilla, Spain. pp.57-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la mécanique de la rupture à l'analyse de la dégradation de canalisations anti-corrosion verre/résine en fonction de la qualité de l'interface fibre/matrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Benteyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pabiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale de l'Institut Français du Pétrole (IFP) "Matériaux composites dans l'industrie pétrolière"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français du Pétrole (IFP), Nov 1994, Rueil-Malmaison, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution mechanisms of the glass fibre/epoxy matrix interface to the composite materials' cohesion and parameters of influence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pabiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conferences on Modern Materials and Technologies (CIMTEC), Forum on New Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1994, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviour of glass-fibre composite pipes under internal pressure as a function of composite cohesion parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pabiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Institute's 49th Annual Conference &amp;​ EXPO '94</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1994, Cincinnati, Ohio, United States. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of water absorption on the cracks initiation and propagation of glass/epoxy composites as a function of interface quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yatchko Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pabiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Conference on Mechanics and Technology of Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1994, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de l'interface à la cohésion de composites verre/époxy sous différentes lois de chargement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pabiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées Nationales sur les Composites (JNC-9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1994, Saint-Etienne, France. pp.143-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des paramètres de cohesion du composite sur l'endommagement mécanique de structures tubulaires verre/epoxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pabiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées Nationales sur les Composites (JNC-9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1994, Saint-Etienne, France. pp.677-685</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the relationships between interface and damage in glass fibre / thermoset matrix composite materials as a function of the loading mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pabiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth International Conference on Composite Materials (ICCM-9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1993, Madrid, Spain. pp.740-747</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term damage of glass-fibre composite pipes under internal pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pabiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japan-Europe Symposium on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1993, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication technologies induced porosity and its influence on the mechanical behaviour of thermoset matrix composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pabiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Conference on Composite Materials (ECCM-6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1993, Bordeaux, France. pp.95-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01777559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of glass-fibre/matrix interface as a composite cohesion parameter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire BEST "Composites"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1993, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term and long-term behaviour of glass-fibre/matrix composite materials under monoaxial and biaxial loading as a function of the interface quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pabiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Composites '93</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1993, Wollongong, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01777588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einfluss der Qualität der Glasfaser/Matrix Haftung auf die mechanischen Eigenschaften von Verbund-Platten und -Rohren unter einachsiger und zweiachsiger Belastung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pabiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verbundwerk'92, 4. Internationaler Kongress für vertärkte Werkstoffe und Composite-Technologien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1992, Wiesbaden, Germany. pp.D13.1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas de fractographie de composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jeannetaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bequignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pabiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lemascon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "La Construction Navale en Composites"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1992, Paris, France. pp.365-374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas de fractographie de composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jeannetaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bequignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pabiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lemascon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées Nationales sur les Composites (JNC8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1992, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les porosités générées par la mise en œuvre et leur influence sur le comportement mécanique des composites à matrice thermodurcissable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pabiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National du Groupe Français d'Etudes et d'Applications des Polymères (GFP) "Génie des Procédés de la Transformation des Polymères"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://www.gfp.asso.fr/, Nov 1992, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence et caractérisation industrielle de la qualité de l'interface fibres de verre/matrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée CRIN - CNRS "Club Matériaux": Composites grande diffusion à matrice polymère et fibres de verre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1991, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of porosity in composite materials: Technological origins, measurement and influence on mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pabiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Conference on Mechanics and Technology of Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bulgarian Academy of Sciences, Oct 1991, Sofia, Bulgaria. pp.18-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01777555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (199)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancements and challenges in polymer-based mechanical metamaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Express Polymer Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (2), pp.122-123. </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3144/expresspolymlett.2025.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced composites manufacturing and plastics processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludwig Cardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (7), pp.1670. </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma18071670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women in Science: Materials 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Masi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadeja Kosec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Cacciotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11, pp.1549094. </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmats.2024.1549094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04855100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Overview of the Non-Energetic Valorization Possibilities of Plastic Waste via Thermochemical Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazem Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sary Awad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Takash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal Faraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (7), pp.1460. </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma17071460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women in science: Materials 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Baldino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisca Garcia Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ya Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, pp.1129648. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmats.2023.1129648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behaviour of multifunctional composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Weisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEC Composites Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 150, pp.93-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Effect of Interface Temperature on Molecular Interdiffusion during Laser Transmission Welding of 3D-Printed Composite Parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh-Duc Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chateau Akué Asséko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Fusion Bonding/Welding of Polymer Composites, 16 (18), pp.6121. </w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma16186121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une industrie des matières plastiques circulaires à faible émission de carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MINERAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive processing of acrylic-based thermoplastic composites: A mini-review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoud Bodaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung Hae Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, pp.931338. </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmats.2022.931338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a circular, low-carbon emission plastics industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Express Polymer Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (9), pp.901-901. </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3144/expresspolymlett.2022.65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-destructive health monitoring of structural polymer composites: Trends and perspectives in the digital era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Chaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Structural Health Monitoring of Polymer Composites, 15 (21), pp.7838. </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma15217838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women in science : Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Chiara Bignozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Anne Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Morallón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Xu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, pp.#668092. </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmats.2021.668092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automotive plastics: What future is there for polymers in tomorrow's electric and autonomous vehicles?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Express Polymer Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (4), pp.288-288. </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3144/expresspolymlett.2021.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bubble assisted vacuum thermoforming: considerations to extend the use of in-situ stereo-DIC measurements to stretching of sagged thermoplastic sheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (1), pp.59-76. </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12289-018-01467-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrôle non destructif des composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Chaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IT Industrie &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1030, pp.49-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bubble assisted vacuum thermoforming: considerations to extend the use of in-situ stereo-DIC measurements to stretching of sagged thermoplastic sheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-F. Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (1), pp.59-76. </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12289-018-01467-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced thermoplastic composites and manufacturing processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Maffezzoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, pp.166. </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmats.2020.00166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02894815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling inverse fin method with infrared thermography to determine the effective thermal conductivity of extruded thermoplastic foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chateau Akué Asséko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Chaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Duborper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMST Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (4), pp.103-110. </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42791-020-00036-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toughness improvement of novel biobased aromatic polyamide/SEBS/organoclay ternary hybrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lafranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 137 (29), pp.48888. </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.48888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02894896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l’intelligence artificielle se mêle de l’état de santé et de l’espérance de vie des matériaux composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Chaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrôles essais mesures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 68, pp.54-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of impregnation mechanism of weft-knitted commingled yarn composites by staged consolidation and laboratory X-ray computed tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Deleglise-Lagardere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung Hae Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6, pp.#255. </w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmats.2019.00255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inside the lab: Polymers and Composites Technology & Mechanical Engineering Centre, IMT Lille Douai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEC Composites Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 56 (128), pp.64-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High performance finned-tube heat exchangers based on filled polymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Mobtil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 155, pp.620-630. </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2019.04.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Impregnation Mechanism of Weft-Knitted Commingled Yarn Composites by Staged Consolidation and Laboratory X-Ray Computed Tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Deléglise-Lagardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung Hae Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6, </w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmats.2019.00255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer composites: Evolve towards multifunctionality or perish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Express Polymer Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (9), pp.771-771. </w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3144/expresspolymlett.2019.65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preform permeability measurement and 3D resin flow simulation for dry AFP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naziha Chebil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Agogue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Beauchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Deleglise-Lagardere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung-Hae Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEC Composites Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 127, pp.158-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of non-destructive techniques used for mechanical damage assessment in polymer composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Chaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 53 (11), pp.7915-7938. </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-018-2045-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous plasticization and blending of isolate soy protein with poly[(butylene succinate)-&amp;lt;i&amp;gt;co&amp;lt;/i&amp;gt;-adipate] by one-step extrusion process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Renoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jagadeesh Dani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douchain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalappa Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 135 (27), pp.#46442. </w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.46442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques d’imagerie rapide appliquées au thermoformage des thermoplastiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plastiques et Caoutchouc Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 946, pp.56-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable production of multifunctional bio-based polyamide 11/graphene nanocomposites by melt extrusion processes via masterbatch approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rashmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-F. Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Polymer Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37 (4), pp.1067 - 1075. </w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adv.21757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of nanofibrillar morphologies in poly( l -lactide)/poly(amide) blends: role of the matrix elasticity and identification of the critical shear rate for the nodular/fibrillar transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Dadouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Chomat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (39), pp.22023 - 22041. </w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8RA03339K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche multi-technique non destructive pour le monitoring de l'état de santé des matériaux composites structuraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Chaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essais &amp; Simulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 133, pp.52-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le recyclage des composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie France Lacrampe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IT Industrie &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n°1013, pp.57-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injection-moussage physique de pièces microcellulaires en polymère biosourcé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lafranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ykhlef Nazim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plastiques et Caoutchouc Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 951, pp.56-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D textile reinforced composites: From manufacturing process to structural design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmytro Vasiukov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung-Hae Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEC Composites Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 121, pp.67-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of biobased poly(butylene succinate) foams by single-screw extrusion: Identification of relevant rheological parameters controlling foam morphologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Duborper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chateau Akué Asséko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 58 (4), pp.503-512. </w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pen.24733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical and Dielectric Properties of Multi-Walled Carbon Nanotube Filled Polypropylene Nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalappa Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers and Polymer Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (9), pp.489-494. </w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/096739111001800903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymères conducteurs thermiques pour échangeurs de chaleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plastiques et Caoutchouc Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 941, pp.66-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication à bas coût de biocomposites structuraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung-Hae Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lafranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plastiques et Caoutchouc Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 937, pp.54-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impression 3D de polymères semi-cristallins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Charlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plastiques et Caoutchouc Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 942, pp.58-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l'ingénierie du vivant aux applications innovantes de la biologie industrielle: Cas des matériaux agro-sourcés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ténégal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réalités industrielles. Annales des mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1, pp.29-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrusion assistée eau appliquée au recyclage des biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kimmerlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plastiques et Caoutchouc Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 944, pp.60-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-active polymers for wearable energy harvesting applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Express Polymer Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (9), pp.673 - 673. </w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3144/expresspolymlett.2017.65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thin wall injection-overmoulding of polyamide 6/polypropylene multilayer parts: influence of processing conditions on thermomechanical properties of the layer assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Macedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lafranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douchain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Materials and Product Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52 (1/2), pp.53-75. </w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJMPT.2016.073619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mousses polymères électroactives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plastiques et Caoutchouc Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 934, pp.64-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural health of polymer composites: Non-destructive diagnosis using a hybrid NDT approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Chaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Harizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bourse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ourak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEC Composites Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 107 (53(107)), pp.62-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A microstructural approach for modelling flexural properties of long glass fibre reinforced polyamide6.6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lafranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Ciolczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gamache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 51 (1), pp.3-16. </w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0021998316637664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process d'autorenforcement par fibrillation in situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plastiques et Caoutchouc Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 929, pp.46-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estampage et surmoulage &amp;quot;one shot&amp;quot; pour application auto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lafranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cerillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plastiques et Caoutchouc Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 932, pp.52-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexural creep behaviour of long glass fibre reinforced polyamide 6.6 under thermal-oxidative environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lafranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Douchain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Ciolczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 51 (17), pp.2477 - 2490. </w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0021998316672521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational energy-harvesting performance of bio-sourced flexible polyamide 11/layered silicate nanocomposite films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Douchain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rguiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Polymer Analysis and Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (1), pp.72 - 82. </w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1023666X.2016.1233784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical analysis of effective thermal conductivity of plastic foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chateau Akue Asseko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Duborper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 51 (20), pp.9217 - 9228. </w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-016-0161-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue modelling of composite materials for industrial applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Trameçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmytro Vasiukov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung-Hae Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEC Composites Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 108, pp.52-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsaturated and Saturated Permeabilities of Fiber Reinforcement: Critics and Suggestions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung Hae Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2, </w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmats.2015.00038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies on the effect of storage time and plasticizers on the structural variations in thermoplastic starch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guidez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 115, pp.364 - 372. </w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2014.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorous antioxidants against polypropylene thermal degradation during rotational molding-kinetic modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sarrabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 132 (3), pp.n/a - n/a. </w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.41285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additive manufacturing of plastic and polymer composite parts: Promises and challenges of 3D-printing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Express Polymer Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (11), pp.959 - 959. </w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3144/expresspolymlett.2015.86⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JEC Composites Magazine, Anniversary issue, Professional comments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEC Composites Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 100, pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of partial shape memory effect of polymers by multicycle tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Abdallah-Elhirtsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Fitoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baralu-Jagannatha Rashmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalappa Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedigheh Farzaneh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36 (6), pp.1145 - 1151. </w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pc.23472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toughening of poly(lactic acid) without sacrificing stiffness and strength by melt-blending with polyamide 11 and selective localization of halloysite nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baralu J. Rashmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalappa Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Express Polymer Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (8), pp.721 - 735. </w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3144/expresspolymlett.2015.67⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melt-blended halloysite nanotubes/wheat starch nanocomposites as drug delivery system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Creton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55 (3), pp.573 - 580. </w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pen.23919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical foaming extrusion of poly(lactic acid) with chain-extenders: Physical and morphological characterizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Bénézet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 67, pp.40-49. </w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2015.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualifying dispersion and distribution of carbon nanotubes in polyamide matrix during melt-mixing by flow simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalappa Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers and Polymer Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (5), pp.305-316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation on the flow and heat transfer of polymer powder in rotational molding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu Thuan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (3), pp.423 - 438. </w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12289-014-1185-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation and characterization of plasticized starch/halloysite porous nanocomposites possibly suitable for biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalappa Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 132 (4), pp.n/a - n/a. </w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.41341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation mechanisms of plasticized starch materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mikus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 114, pp.450 - 457. </w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2014.06.087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the Interdiffusion at the Polymer/Polymer Interface on the Flexural Properties of Over-Moulded Short Glass Fibre/Glass Fabric Reinforced PA6 Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lafranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 611-612, pp.821 - 828. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.611-612.821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Rheological Properties of Non-Newtonian Fluids in Micro Rheology Compounder: Experimental Procedures for a Reliable Polymer Melt Viscosity Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Accepted for publication, 40, pp.207-217. </w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2014.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing and Characterization of Polypropylene Filled with Multiwalled Carbon Nanotube and Clay Hybrid Nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalappa Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Polymer Analysis and Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (4), pp.363-371. </w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1023666X.2014.902715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural evolution of poly(lactic acid)/poly(ethylene oxide)/unmodified clay upon ambient ageing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Derho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 131 (13), pp.n/a - n/a. </w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.40426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ fibrillation of polypropylene/polyamide 6 blends: Effect of organoclay addition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Chomat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sclavons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.n/a - n/a. </w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.41680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing-induced degradation of nanoclay organic modifier in melt-mixed PET/PE blends during twin screw extrusion at industrial scale: Effect on morphology and mechanical behavior.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lepretre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 131 (4), </w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.39712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of injection-moulded flax fibre reinforced polypropylene tensile properties through a micro-morphology analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lafranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vânia Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (1), pp.113 - 128. </w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0021998313514875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical plastics: Serving healthcare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Express Polymer Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (8), pp.651 - 651. </w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3144/expresspolymlett.2013.61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of water-blown bio-based thermoplastic polyurethane foams using bio-derived chain extender</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baralu Jagannatha Rashmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Rusu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalappa Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 128 (1), pp.292 - 303. </w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.38183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metallocene Polypropylene Crystallization Kinetic During Cooling in Rotational Molding Thermal Condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sarrabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine A.E. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Tcharkhtchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 130 (1), pp.222-233. </w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.39035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00984704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology and mechanical properties of PET/PE blends compatibilized by nanoclays: Effect of thermal stability of nanofiller organic modifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 128 (5), p. 2766-2778. </w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.38450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of bio-based thermoplastic polyurethanes formulations using corn-derived chain extender for reactive rotational molding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baralu J. Rashmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Rusu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalappa Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Express Polymer Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (10), pp.852 - 862. </w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3144/expresspolymlett.2013.82⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly dispersed polyamide-11/halloysite nanocomposites: Thermal, rheological, optical, dielectric, and mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalappa Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 130 (1), pp.313 - 321. </w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.39160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticized-starch/poly(ethylene oxide) blends prepared by extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fang Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalappa Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 91 (1), pp.253 - 261. </w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2012.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of low-odour emissive polylactide/cellulose fibre biocomposites for car interior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Courgneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rusu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Henneuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Ducruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-F. Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Express Polymer Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (9), pp.787 - 804. </w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3144/expresspolymlett.2013.76⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of Tensile Properties of Injection Moulding Flax Fibre Reinforced Polypropylene from Morphology Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lafranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Isabel Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vania M. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 554-557, pp.1573-1582. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.554-557.1573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compatibilization of Immiscible Polymer Blends by Organoclay: Effect of Nanofiller or Organo-Modifier?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Materials and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 298 (7), pp.757-770. </w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mame.201200138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly(lactic acid)/halloysite nanotubes nanocomposites: Structure, thermal, and mechanical properties as a function of halloysite treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalappa Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Lecouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sclavons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.n/a - n/a. </w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.38358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injection moulding of long glass fibre reinforced poly(ethylene terephtalate): Influence of carbon black and nucleating agents on impact properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Cilleruelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lafranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Express Polymer Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (9), pp.706 - 718. </w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3144/expresspolymlett.2012.76⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of surface treatment and weave structure on interlaminar fracture behaviour of plain glass woven fabric composites: Part II. Report of the 2nd round robin test results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.K. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Sham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hamada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Hirai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Fujihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Interfaces </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (2), pp.207 - 218. </w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/156855402760116102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing and Mechanical Behaviour of Halloysite Filled Starch Based Nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalappa Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 584, pp.445 - 449. </w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.584.445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation and properties of novel melt-blended halloysite nanotubes/wheat starch nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalappa Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 89 (3), pp.920-927. </w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2012.04.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Water Blown Bio-Based Thermoplastic Polyurethane Foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baralu Jagannatha Rashmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Rusu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalappa Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 584, pp.361 - 365. </w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.584.361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of strain-induced structural changes on the mechanical behavior of PA6/PE multilayer films under uniaxial drawing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïma Sallem-Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Séguéla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean–marc Marc R. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 53 (23), pp.5336-5346. </w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2012.09.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of novel melt-compounded starch-grafted polypropylene/polypropylene-grafted maleic anhydride/organoclay ternary hybrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lafranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Express Polymer Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (11), pp.937 - 952. </w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3144/expresspolymlett.2012.99⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioplastics in automotive applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Rusu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine A.E. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioplastics Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical and Optical Properties of Polyamide 6/Clay Nanocomposite Cast Films: Influence of the Degree of Exfoliation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baralu J. Rashmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bourbigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Materials and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 297 (5), pp.444 - 454. </w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mame.201100202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of poly(lactic acid) cellular materials: Physical and morphological characterizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Bénézet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lafranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 53 (25), pp.5885 - 5895. </w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2012.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of injection molding parameters on nanofillers dispersion in masterbatch based PP-clay nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. J. Rajesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Express Polymer Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (3), pp.237 - 248. </w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3144/expresspolymlett.2012.26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behaviour and essential work of fracture of halloysite nanotubes filled polyamide 6 nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 71 (16), pp.1859 - 1866. </w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compscitech.2011.08.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-step water-assisted melt-compounding of polyamide 6/pristine clay nanocomposites: An efficient way to prevent matrix degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Touchaleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sclavons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 96 (10), pp.1890 - 1900. </w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2011.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of high speed RTM injection with highly reactive resin with on-line mixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Deléglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Grognec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 42 (10), pp.1390-1397. </w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2011.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing and characterization of halloysite nanotubes filled polypropylene nanocomposites based on a masterbatch route: effect of halloysites treatment on structural and mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalappa Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Express Polymer Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (4), pp.295 - 307. </w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3144/expresspolymlett.2011.30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient one-step melt-compounding of copolyetheramide/pristine clay nanocomposites using water-injection as intercalating/exfoliating aid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Touchaleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sclavons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cordenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Express Polymer Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (12), pp.1085 - 1101. </w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3144/expresspolymlett.2011.106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycling of thermoset structural composites: would textile technology bring a high added-value solution ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Express Polymer Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (10), pp.838 - 838. </w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3144/expresspolymlett.2011.82⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of water content, time, and temperature on the rheological behavior of polyethylene terephtalate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dropsit-Leprêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Demarquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.NA - NA. </w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.31885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermosetting (bio)materials derived from renewable resources: A critical review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Raquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Deléglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35 (4), pp.487 - 509. </w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.progpolymsci.2010.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A constitutive model for semi-crystalline polymers at high temperature and finite plastic strain: Application to PA6 and PE biaxial stretching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanfei Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Grognec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42 (7), pp.686 - 697. </w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2010.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer-based functionally graded materials (FGMs): potential and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Express Polymer Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (6), pp.328 - 328. </w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3144/expresspolymlett.2010.41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of polyethylene/binder/polyamide extrusion blow-molded films. III. Slippability improvement with fatty acid amides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Poisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Falher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 115 (4), pp.2332 - 2345. </w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.30110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of extrusion flow using particle image velocimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Express Polymer Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (9), pp.569 - 578. </w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3144/expresspolymlett.2009.71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Present Status and Key Challenges of Carbon Nanotubes Reinforced Polyolefins: A Review on Nanocomposites Manufacturing and Performance Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers and Polymer Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (4), pp.205-245. </w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/096739110901700402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastics' key role in energy-efficient building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Express Polymer Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (12), pp.752 - 752. </w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3144/expresspolymlett.2009.93⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masterbatch-based multi-walled carbon nanotube filled polypropylene nanocomposites: Assessment of rheological and mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalappa Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 69 (11-12), pp.1756-1763. </w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compscitech.2008.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale modelling of the composite reinforced foam core of a 3D sandwich structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Guilleminot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comas-Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djimédo Kondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 68 (7-8), pp.1777. </w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compscitech.2008.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new elaboration concept of polypropylene/unmodified Montmorillonite nanocomposites by reactive extrusion based on direct injection of polypropylene aqueous suspensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madiha Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 49 (11), pp.2276-2285. </w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pen.21474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trichroic infrared analysis of the strain-induced structural changes in the PA6 layer of PA6/PE multilayer films under biaxial drawing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sallem-Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Miri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Elkoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 50 (24), pp.5812 - 5823. </w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2009.09.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling filtration and flow during liquid composite molding: Experimental investigation and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comas-Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 69 (13), pp.2127-2134. </w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compscitech.2009.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Present status and key challenges of carbon nanotubes reinforced polyolefins: A review on nanocomposites manufacturing and performance issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalappa Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers and Polymer Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (4), pp.205-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taguchi analysis of shrinkage and warpage of injection-moulded polypropylene/multiwall carbon nanotubes nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalappa Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lafranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Express Polymer Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (10), pp.630 - 638. </w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3144/expresspolymlett.2009.79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer-based sensors: A high potentiel to be further developed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Express Polymer Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (7), pp.400 - 400. </w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3144/expresspolymlett.2009.49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational and experimental analysis of fusion bonding in thermoplastic composites: Influence of process parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Schell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Guilleminot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Processing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 209 (11), pp.5211-5219. </w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2009.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation par émission acoustique de l'intégrité de réservoirs composites GNV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Skawinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Hulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rasche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (3), pp.273-292. </w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RCMA.18.273-292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization Kinetics and Crystal Structure of Nylon6-Clay Nanocomposites: Combined Effects of Thermomechanical History, Clay Content, and Cooling Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Miri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Elkoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Peurton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vanmansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 41 (23), pp.9234 - 9244. </w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ma801804y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing French/Indian academic cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Panier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEC Composites Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 43, pp.23-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic void content prediction during radial injection in liquid composite molding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylene Deleglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 39 (1), pp.46 - 55. </w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2007.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-walled carbon nanotube filled polypropylene nanocomposites based on masterbatch route: Improvement of dispersion and mechanical properties through PP-g-MA addition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalappa Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Claes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Express Polymer Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (10), pp.735 - 745. </w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3144/expresspolymlett.2008.87⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastics and composites based on renewable resources: end-of-life recycling and recovery issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Express Polymer Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (4), pp.237 - 237. </w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3144/expresspolymlett.2008.28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale modelling of the composite reinforced foam core of a 3D sandwich structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guilleminot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Comas-Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djimedo Kondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 68 (7-8), pp.1777-1786. </w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compscitech.2008.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00288569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injection moulding of long glass fibre reinforced polyamide 6-6: guidelines to improve flexural properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lafranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ciolczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Maugey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Express Polymer Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1 (7), pp.456 - 466. </w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3144/expresspolymlett.2007.64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical prediction and experimental characterisation of meso-scale-voids in liquid composite moulding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.S.U. Schell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Deleglise-Lagardere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Ermanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 38 (12), pp.2460-2470. </w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2007.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unidirectional compression of fiber reinforcements. Part 2: A continuous permeability tensor measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comas-Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 67 (3-4), pp.638-645. </w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compscitech.2006.07.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of non local equilibrium theory to predict transient temperature during non-isothermal resin flow in a fibrous medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylene Deleglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 50 (11-12), pp.2317 - 2324. </w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2006.10.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unidirectional compression of fibre reinforcements. Part 1: A non-linear elastic-plastic behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comas-Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Grognec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 67 (3-4), pp.507-514. </w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compscitech.2006.08.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the flow of particle-filled resin through a fibrous preform in liquid composite molding technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comas-Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binétruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 38 (10), pp.2154-2163. </w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2007.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unidirectional compression of fibre reinforcements. Part 2: A continuous permeability tensor measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comas-Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 67 (3-4), pp.638-645. </w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compscitech.2006.07.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compounding and processing of polymer nanocomposites: from scientific challenges to industrial stakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Express Polymer Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1 (4), pp.188 - 188. </w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3144/expresspolymlett.2007.29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A micromechanical analysis of a local failure criterion for particle-reinforced composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Guilleminot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djimedo Kondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Panier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Hariri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 67 (11-12), pp.2384. </w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compscitech.2007.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A micromechanical analysis of a local failure criterion for particle-reinforced composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Guilleminot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djimedo Kondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Panier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Hariri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 67 (11-12), pp.2384-2389. </w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compscitech.2007.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00150131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing-induced morphology: Its relationship with tensile impact behaviour in injection-moulded polypropylene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lafranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grέgory Brassart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers and Polymer Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (6), pp.563-576. </w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/096739110601400602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new numerical procedure to predict dynamic void content in liquid composite molding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 37 (11), pp.1961-1969. </w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2005.12.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of high fiber tow count fabric unsaturation during RTM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 66 (7-8), pp.976-982. </w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compscitech.2005.07.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum to “Solution to filling time prediction issues for constant pressure driven injection in RTM” [Composites Part A 36 (2005) 339–344]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylene Deleglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 37 (10), </w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2006.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of PE/binder/PA extrusion blow-molded films. II. Adhesion properties improvement using binder/EVA blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Poisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 101 (1), pp.118 - 127. </w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.22407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of LCM processes involving induced or forced deformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Deleglise-Lagardere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 37 (6), pp.874 - 880. </w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2005.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive process control for thermoplastic injection moulding machines : relationship between control mode, weight, dimensions and impact toughness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-E. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ryckebusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 26 (5), pp.451-474. </w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/POLYENG.2006.26.5.451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essential Work of Fracture (EWF) of multilayer films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Poisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Etienne Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers and Polymer Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (7), pp.671-689</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of PE/Binder/PA extrusion blow-molded films. I. Heat sealing ability improvement using PE/EVA blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Poisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 99 (3), pp.974 - 985. </w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.22405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyamide-6/clay nanocomposites: A critical review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhuvanesh Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers and Polymer Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (1), pp.13-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution to filling time prediction issues for constant pressure driven injection in RTM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylene Deleglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 36 (3), pp.339-344. </w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2004.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la dispersion thermique lors d'une injection RTM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylene Deleglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Henne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Ermanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 15 (3), pp.309-322. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rcma.15.309-322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injection moulding of long glass fiber reinforced polyamide 66: Processing conditions/microstructure/flexural properties relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lafranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Ciolczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Maugey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Polymer Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 24 (2), pp.114 - 131. </w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adv.20035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteurs polymères : un potentiel en développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-E. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-F. Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 93 (1-2), pp.29 - 38. </w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/200593029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic mixed FE-SPH method to address hydro-mechanical coupling in liquid composite moulding processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comas-Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Groenenboom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 36 (7), pp.1004-1010. </w:t></w:r><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2004.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel adaptive process control for injection moulding of BMC and CIC polyester compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lafranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Cilleruelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ryckebusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced composites letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 14 (5), pp.151-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Void content prediction in RTM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEC Composites Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 21, pp.70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developments in Liquid Composite Moulding simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Deléglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comas-Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEC Composites Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 20, pp.68-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineer training and e-learning at Douai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEC Composites Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 14, pp.30-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of liquid composite molding processes using a generic mixed FE-SPH method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comas-Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Groenenboom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binétruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 14 (6-7), pp.867-883. </w:t></w:r><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/reef.14.867-883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermal aging of GF/PP composites: When glass/polymer adhesion favours water entrapment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lariviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Tiberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers and Polymer Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 13 (1), pp.27-35. </w:t></w:r><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/096739110501300102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multipurpose carbon fiber sensor design for analysis and monitoring of the resin transfer molding of polymer composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laurent-Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 26 (5), pp.717-730. </w:t></w:r><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pc.20104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMEs joining forces to promote the expansion of composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEC Composites Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 17, pp.17-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecole des Mines de Douai: Un centre de recherche en prise avec les entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEC Composites Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 21, Supplément, pp.28-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial properties in commingled yarn thermoplastic composites. Part I: Characterization of the fiber/matrix adhesion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Larivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Tiberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 25 (6), pp.577 - 588. </w:t></w:r><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pc.20052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat transfer of fibre beds in resin transfer moulding: an experimental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Henne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Ermanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylene Deleglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 64 (9), pp.1191 - 1202. </w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compscitech.2003.09.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial properties in commingled yarn thermoplastic composites. Part II: Influence on crack initiation and propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lariviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tiberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 25 (6), pp.589 - 600. </w:t></w:r><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pc.20053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weldlines in injection-molded reinforced thermoplastics : mechanical performances improvement through intrusion induced fiber reorientation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Debondue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers and Polymer Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 12 (5), pp.373-381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soudabilité de films issus de multicouches recyclés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caoutchoucs et Plastiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 832, pp.28-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weld-line sensitivity of injected amorphous polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Debondue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-E. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-F. Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 93 (2), pp.644 - 650. </w:t></w:r><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.20488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biaxial deformation of polyamide-6: Assessment of orientation by means of infrared trichroism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.C. Cole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Depecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jutigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 44 (2), pp.231 - 240. </w:t></w:r><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pen.20022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-Thermoplastic Composite Sandwich Panels – Part II: Modelling of Bending Behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Skawinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Grando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sandwich Structures and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 6 (5), pp.423 - 446. </w:t></w:r><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1099636204040093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-Thermoplastic Composite Sandwich Panels – Part I: Manufacturing and Improvement of Surface Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Skawinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Grando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sandwich Structures and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 6 (5), pp.399-421. </w:t></w:r><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1099636204040094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business/Human Capital : Heads of laboratory must meet economic expectations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEC Composites Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 3, pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic emission applied to failure analysis of commingled yarn GF/PP composites in transverse tension and mode I delamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lariviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Tiberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced composites letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 13 (5), pp.191-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compression des renforts dans les procédés LCM. 2. Modélisation de la perméabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 12 (2), pp.265-283. </w:t></w:r><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rcma.12.265-283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonflement en sortie de filière d’extrusion : Techniques de mesure expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dufrancatel-Veiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caoutchoucs et Plastiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 807, pp.32-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le recyclage des films multicouches PA/PE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caoutchoucs et Plastiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 804, pp.32-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compression des renforts dans les procédés LCM. 1. Analyse mécanique et microstructurale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 12 (2), pp.243-263. </w:t></w:r><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rcma.12.243-263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale des mécanismes d'écoulement dans le moulage par injection des BMC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lafranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Menio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Guegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 12 (3), pp.461 - 475. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rcma.12.461-475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la post-cuisson sur le comportement à long terme en fissuration sous tension dans l’eau de composites verre/vinylester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lietard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pabiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 36 (3), pp.555 - 570. </w:t></w:r><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0014-3057(99)00090-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les composites dans le ferroviaire : Sécurité et intelligence, les derniers développements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Rail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 80, pp.40-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zagadnienie wytrzymalosci dlugotrwalej rur z kompozytow polimerowych w ujeciu norm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belzowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pabiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dozor Techniczny</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 2, pp.31-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of surface treatment on mode I interlaminar fracture behaviour of plain glass woven fabric composites: Part I. Report of the 2nd round-robin test results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.K. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Sham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hamada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Hirai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Fujihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Interfaces </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 9 (2), pp.227-242. </w:t></w:r><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/156855400300185333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence d'une modification de la formulation de la résine sur l'endommagement et le perlage de tubes en composites sous contraintes biaxiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vandevoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pabiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Béhar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 32, pp.92-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ténacité résiduelle de composites verre/vinylester à renfort unidirectionnel : Effets séparés et couplés d’un environnement hydrothermique et d’un chargement mécanique à ouverture de fissure imposée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lietard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pabiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 87 (7-8), pp.9 - 16. </w:t></w:r><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/199987070009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l'interface fibre/matrice sur le comportement en fissuration sous tension de composites verre/époxy unidirectionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lietard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pabiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 9 (1), pp.71-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated sensors for in-service health monitoring of glass/resin composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Tamiatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pabiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advanced Materials -Covina-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 30 (3), pp.32-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteurs résistifs intégrés en fibres de carbone pour le suivi in-situ de l’endommagement de pièces industrielles verre/résine: Application aux tubes sous pression interne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Tamiatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pabiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 8 (2), pp.243-261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et réalisation d'un composite intelligent pour le suivi de l'endommagement en service d'une pièce industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Tamiatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pabiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 19, pp.71-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification de l'endommagement instantané de composites à fibres continues et matrice thermodurcissable et application à la prévision du comportement à long terme de tubes sous pression interne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pabiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 17, pp.7-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de caractérisation de l'interface fibre/matrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Debondue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pabiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 13, pp.7-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation thermomécanique des composites dans le contexte de la normalisation internationale: situation et développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 16, pp.7-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracture Mechanics Applied to Glass Fibre/Epoxy Matrix Interface Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pabiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 29 (17), pp.2230-2253. </w:t></w:r><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/002199839502901701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracture mechanics applied to the analysis of the degradation of anti-corrosion glass/resin pipes as a function of the fibre/matrix interface quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Benteyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pabiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Institut Français du Pétrole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 50 (1), pp.105-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de l'émission acoustique à la caractérisation de l'interface fibre de verre / matrice organique thermodurcissable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pabiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 7, pp.6-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mecanica de fractura applicada a la caracterizacion de la interfase fibra/matriz y al analysis del deterioro mecanico de tuberias de materiales compuestos polimericos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pabiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Plasticos Modernos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 70 (470), pp.163-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endommagement : La mécanique de la rupture contribue à la caractérisation de l’interface fibre/matrice et à l’analyse de la dégradation de structures tubulaires en matériaux composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pabiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 83 (12), pp.13 - 18. </w:t></w:r><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/199583120013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of loading mode and hydrothermal environment on the contribution of the interface to the cohesion of glass/epoxy composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pabiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers and Polymer Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 3 (4), pp.299-306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic emission applied to glass fibre/organic thermosetting matrix interface characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pabiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 1 (5), pp.373 - 386. </w:t></w:r><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF00568042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas de fractographie de composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jeannetaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bequignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pabiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lemascon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 3, pp.213-217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influência da qualidade da interface fibra de vidro/matriz sobre o comportamento mecânico monoaxial e biaxial de placas e tubos em materiais compositos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pabiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contacto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 5 (25), pp.4-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la qualité de l’interface fibre de verre / matrice sur le comportement mécanique monoaxial et biaxial de plaques et de tubes en matériaux composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pabiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 80 (9-10), pp.3 - 10. </w:t></w:r><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/199280090003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mesure des porosités dans les composites industriels et leur incidence sur les propriétés mécaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pabiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 3, pp.291-295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composites for aeroplanes: light as a feather?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Braincamp "Is a carbon-free aviation industry really possible?", Episode 6, Polytechnique Insights, La revue de l'Institut Polytechnique de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des matériaux composites pour alléger les avions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossier "Aviation décarbonée : rêve d'Icare ou réalité ?", Episode 6, Polytechnique Insights, La revue de l'Institut Polytechnique de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impression 3D: La science en pièces détachées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication par imprégnation directe et assemblage par soudage de composites thermoplastiques structuraux à renfort textile en fibres végétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung-Hae Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lafranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosson Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Sihwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Industrielle "Matériaux haute performance et écomatériaux dans les transports"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POPCOM platform: Composites Advanced Manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Deleglise-Lagardere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lafranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosson Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung-Hae Park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Industrielle "Matériaux haute performance et écomatériaux dans les transports"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of poly(lactic acid) cellular materials: physical and morphological characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bénézet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lafranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Biofoams (Biofoams 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Niagara Falls, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for extruding a polymer in the presence of water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Flat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Touchaleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US 9579838. 2017, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for extruding a polymer in the presence of water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Flat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Touchaleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Japan, Patent n° : JP 5957008. 2016, pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé d'extrusion d'un polymère en présence d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Flat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Touchaleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR 2969528 (Publication) - 1061274 (Enregistrement national). 2016, pp.1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research in collaborative mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions PC. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Challenging World of Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Part 2 - Chapter 3, </w:t></w:r><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JEC Group Publ.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.144-145, 2013, 979-1090148529</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 4. Bioplastic based nanocomposites for packaging applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalappa Prashantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Srikanth Pilla. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Bioplastics &amp; Biocomposites Engineering Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-Scrivener, pp.77-120, 2011, 978-0470626078 </w:t></w:r><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118203699.ch4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recyclage des composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions T.I.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.AM5895, 2011, Traité "Plastiques et Composites", </w:t></w:r><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-am5895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 15. Bioplastics and vegetal fibre reinforced bioplastics in automotive applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Rusu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine A.E. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Srikanth Pilla. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Bioplastics &amp; Biocomposites Engineering Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-Scrivener pp.397-448, 2011, 978-0470626078. </w:t></w:r><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118203699.ch15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 9: Reduction of starch hydrophilicity by grafting lignin derivatives under electron beam radiation: a study of model compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Froment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Coqueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lepifre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V. Yuryev, P. Tomasik and E. Bertoft. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Starch: Achievements in Understanding of Structure and Functionality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nova Science Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.167-178, 2007, 978-1-60021-227-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liaison renfort/matrice: Comportement des composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions T.I.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.AM5307, 2006, Traité "Plastiques et Composites", </w:t></w:r><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-am5307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liaison renfort/matrice: Définition et caractérisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions T.I.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.AM5305, 2006, Traité "Plastiques et Composites", </w:t></w:r><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-am5305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conduite adaptative du procédé d'injection des thermoplastiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Etienne Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Havard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ryckebusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions T.I.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.IN53, 2006, Traité "Innovations Technologiques"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liaison renfort/matrice: Modélisation de l'interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions T.I.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.AM5306, 2006, Traité "Plastiques et Composites", </w:t></w:r><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-am5306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastiques et composites - Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Villoutreix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Agassant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (AM15), Editions T.I., AM15 - p. 1-3, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00616915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réservoirs haute pression en composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions T.I.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.AM 5530, 2002, Traité "Plastiques et Composites", </w:t></w:r><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-am5530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essais mécaniques des plastiques : Caractéristiques rhéologiques et thermiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions T.I.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.AM3512, 2000, Traité "Plastiques et Composites", </w:t></w:r><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-am3512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essais mécaniques des plastiques: Caractéristiques instantanées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.AM3510, 1999, Traité "Plastiques et Composites", </w:t></w:r><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-am3510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essais mécaniques des plastiques : Caractéristiques à long terme et ténacité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Traité "Plastiques et Composites", </w:t></w:r><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions T.I.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.AM3511, 1999, </w:t></w:r><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-am3511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essais des plastiques renforcés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions T.I.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.AM5405, 1997, Traité "Plastiques et Composites", </w:t></w:r><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-am5405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la contribution de l'interface à la cohésion de composites à matrice organique et fibres de verre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Krawczak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Polymères. Université de Lille 1 - Sciences et Technologies, 1993. Français. </w:t></w:r><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1993LIL10137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03524537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1059"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F888891B"/>
+    <w:nsid w:val="47DBB92C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patricia-krawczak" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0838-6174" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060278072" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-2951-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05540858v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Krawczak" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05540848v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04497090v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04497086v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269514v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269486v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269515v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269479v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269404v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bergeret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269474v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269400v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269398v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269394v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05134922v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Cardon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Desplentere" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667915v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Ayadi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04324041v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04094763v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Chaki" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04324236v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Masi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeja Kosec" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Cacciotti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04094787v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sary Awad" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Berthet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04094736v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chateau Akue Asseko" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung Hae Park" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04094989v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04094135v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Baldino" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Garcia Caballero" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya Wang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04094121v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chiara Bignozzi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Anne Johnson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Morall&#243;n" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Xu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04093974v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonzo Maffezzoli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05383485v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouvard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyer S&#233;verine A.E." TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Budtova Tatiana" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burr Alain" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Combeau Christelle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/ameliorer-la-recyclabilite-des-polymeres-et-des-composites/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05109862v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/books/reprint/11048-advanced-composites-manufacturing-and-plastics-processing" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/books978-3-7258-4238-4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04398364v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/books/book/8607-fusion-bonding-welding-of-polymer-composites" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/books978-3-0365-9964-9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677605v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung-Hae Park" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/books/reprint/9770-fiber-reinforced-thermoplastic-composites-processing-structure-performance-inter-relationships" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/books978-3-7258-1865-5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281076v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frontiersin.org/research-topics/11910/women-in-science-materials" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/978-2-88966-951-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05155708v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Renaux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ordynski" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dorchies" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Charlet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Lacrampe" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175866v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5112662" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006236v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Berthelin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalappa Prashantha" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Berzin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006272v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beauchene" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Saffar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sonnenfeld" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801996v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayadi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Lacrampe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Krawczak" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5034972" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006152v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duchene" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790417v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Jabbour" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bougeard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Russeil" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mobtil" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773480v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cosson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Duborper" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008064" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01779760v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790376v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosson Benoit" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Deleglise" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lafranche" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01528799v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yousfi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Soulestin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782333v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Charlon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01779759v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781208v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Comas-Cardona" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Grognec" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Binetruy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2729655" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782330v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782324v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Samuel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Loux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790377v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782329v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790380v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779762v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773469v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baralu Jagannatha Rashmi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4942284" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782327v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Draou-Renoux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagadeesh Dani" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Douchain" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790378v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782326v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01342003v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Chomat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Dadouche" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yousfi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Soulestin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-F Lacrampe" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782322v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782314v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Alix" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782320v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Roger" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773466v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Nottez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Soulestin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4918463" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790384v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444817v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Roger" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782312v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00992082v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lebeau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790394v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Schmitt" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782064v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Renault" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.611-612.821" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790389v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782061v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782057v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Chomat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782307v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782058v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Derho" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782311v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Guidez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782301v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Henneuse" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cingoz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borcy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Piro&#235;lle" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Courgneau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782297v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Rusu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Henneuse" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Ducruet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774732v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782298v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782306v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Isabel Martins" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania M. Oliveira" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.1573" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782059v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lem&#233;ny" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782257v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782235v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782259v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782254v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782258v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782256v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mentink" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Faggion" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782260v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tessier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597755v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Laoutid" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782054v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779084v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01789625v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mario Julien" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles B&#233;n&#233;zet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Quantin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782055v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ramy-Ratiarison" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782056v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bourbigot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781889v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Julien" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01789488v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781888v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Touchaleaume" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cordenier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sclavons" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Devaux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781859v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Sarrabi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781886v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Wu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781884v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lapeyronnie" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boussu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781844v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dropsit-Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bacquet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine A.E. Boyer" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781855v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781882v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781877v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781869v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kovacs" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781840v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanfei Zeng" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781870v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781836v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Senthil Kumar" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781875v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dupin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781872v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781834v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawei Jia" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bourse" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781829v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Boudhani" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Gargasson" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lafranche" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781408v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bickerton" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Razali" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Walbran" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781534v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Hamada" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asami Nakai" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Takinishi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sahoo" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01789616v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Tancrez" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781523v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Del&#233;glise" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Claud&#233;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Wilde" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Terenzi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781555v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Rajesh" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781365v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiha Aloui" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Rousseaux" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Qui&#233;vy" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790416v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781377v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781396v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Claude" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wilde" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781549v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Guilleminot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781493v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781509v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781402v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Schell" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ermanni" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781334v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01789606v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubromez" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01789611v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sallem-Idrissi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Miri" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Elkoun" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland S&#233;gu&#233;la" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Lefebvre" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781228v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781486v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lef&#232;vre" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781456v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guilleminot" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781474v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781350v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lefebvre" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781229v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Dang Huu" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781153v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Froment" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gors" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Cazaux" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Coqueret" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lepifre" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790415v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781460v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781342v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fourdrin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781464v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781470v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djimedo Kondo" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790411v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurent-Mounier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781227v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Peurton" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790395v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781189v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Rothe" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01789587v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781225v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781179v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781112v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01789601v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Depecker" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781194v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Etienne Fournier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781206v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781113v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790412v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781182v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781205v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gourichon" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Binetruy" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781198v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coulon" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ciolczyk" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Maugey" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781196v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01789596v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Poisson" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781127v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Seguela" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781128v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ferreiro" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01789581v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Henne" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.15.309-322" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/49332D5670FAC4D360EE3CAD8CC0505D0AE86E38/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781118v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cilleruelo" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lucas" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pardo" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781124v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Simon Rovira" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781122v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790396v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781143v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Leroy" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-3848-8_70" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-P4MRZC8V-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790402v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781130v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peurton" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781139v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Lagard&#232;re" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Skawinski" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ducret" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781123v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781146v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781135v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Havard" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ryckebusch" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781086v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Groenenboom" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781107v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781096v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408100v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781076v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Grando" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonneau" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01789573v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Menio" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Guegan" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.12.461-475" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D63E767C11B36672CB8108FA46B1926191E4E42F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781065v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781063v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01789546v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick De Luca" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781073v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Depecker" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jutigny" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.C. Cole" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781071v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Piccirelli" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01789533v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781067v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781062v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781064v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781056v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Cauchois" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781059v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Morel" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pabiot" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781060v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01789628v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790399v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778783v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berger" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Cantwell" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kupke" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Schulte" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.K. Kim" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781057v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01789526v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781028v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781027v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lariviere" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Machiko Maeda" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hamada" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781026v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773566v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781017v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781029v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781025v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tamiatto" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Laurent" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781016v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01789512v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781023v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lietard" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01789558v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vandevoir" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781022v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778768v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Sham" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hirai" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fujihara" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790410v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781015v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781012v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yatchko Ivanov" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778695v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Saidpour" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sezen" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.J. Dong" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.S. Yang" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.L. Bai" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781010v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778681v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790409v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778758v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01789507v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781559v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781009v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781007v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781002v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778667v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bequignat" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Scaramuzzino" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desaeger" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780998v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780981v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Monnier" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01789502v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Benteyn" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780969v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780978v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780971v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780986v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782335v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782336v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778661v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779061v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777559v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790405v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777588v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773565v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782356v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jeannetaud" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemascon" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782339v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01789486v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790398v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777555v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04838938v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2025.9" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05021986v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma18071670" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04517925v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazem Moussa" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Al Takash" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Faraj" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17071460" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04855100v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2024.1549094" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-03941802v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2023.1129648" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04044411v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Weisse" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04200470v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Duc Le" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chateau Aku&#233; Ass&#233;ko" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16186121" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04165450v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714459v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2022.65" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690277v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Bodaghi" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2022.931338" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-03841135v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15217838" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123902v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2021.25" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155992v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2021.668092" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136242v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-018-01467-y" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532453v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665485v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894815v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Maffezzoli" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2020.00166" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136293v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cosson" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42791-020-00036-2" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894896v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.48888" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335366v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136345v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100866v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2019.04.036" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314151v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Deleglise-Lagardere" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2019.00255" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665486v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Del&#233;glise-Lagard&#232;re" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175869v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2019.65" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042565v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naziha Chebil" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Agogue" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773194v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-018-2045-6" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779071v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Renoux" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.46442" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773482v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860651v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rashmi" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Prashantha" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adv.21757" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821246v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Dadouche" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soulestin" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8RA03339K" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860665v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886324v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie France Lacrampe" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898840v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ykhlef Nazim" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789233v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Vasiukov" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773193v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.24733" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183457v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Dupin" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/096739111001800903" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773487v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773484v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773486v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773483v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois T&#233;n&#233;gal" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773485v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kimmerlin" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767995v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2017.65" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773374v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Macedo" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Martins" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMPT.2016.073619" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780771v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963190v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Harizi" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ourak" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773191v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gamache" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998316637664" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773491v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773490v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cerillo" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773189v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998316672521" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773192v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leveque" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Douchain" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rguiti" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Courtois" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1023666X.2016.1233784" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773188v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-016-0161-8" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773488v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trame&#231;on" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768788v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2015.00038" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773184v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Schmitt" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guidez" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Lacrampe" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2014.09.004" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D6Z2H123-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773183v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.41285" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-74MMXWP7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767988v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2015.86" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773493v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773177v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Abdallah-Elhirtsi" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Fitoussi" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baralu-Jagannatha Rashmi" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sedigheh Farzaneh" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.23472" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773186v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Creton" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.23919" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6RH8P9GQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767991v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baralu J. Rashmi" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2015.67" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773179v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Quantin" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. B&#233;n&#233;zet" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bergeret" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2015.03.011" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773373v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773181v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Thuan Nguyen" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-014-1185-8" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773187v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Creton" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.41341" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TRQZ5519-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773174v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mikus" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alix" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2014.06.087" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-47H1MBXV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773173v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01063856v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2014.09.010" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773175v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1023666X.2014.902715" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773172v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.40426" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NSSBJ2DG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773178v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.41680" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NH58NWZW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00841476v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lepretre" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vergnes" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.39712" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QXTM1066-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773180v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#226;nia Oliveira" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998313514875" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00726727v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.38450" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2GGQVWR3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767984v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2013.61" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773169v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.38183" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D6C5LC3T-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984704v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Krawczak" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Tcharkhtchi" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.39035" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767986v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2013.82" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773167v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.39160" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-42531K06-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773171v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Yu" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2012.08.008" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1MRDK1LG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003335v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courgneau" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rusu" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-F. Lacrampe" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2013.76" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773166v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00734557v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mame.201200138" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WQ7WJHLX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773164v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.584.445" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773168v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lecouvet" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.38358" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LBPL82DG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773366v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156855402760116102" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767978v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2012.76" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773163v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2012.04.037" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QDZP764H-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773161v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.584.361" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773162v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Sallem-Idrissi" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaucher" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Marin" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8211;marc Marc R. Lefebvre" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2012.09.027" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZMGL715D-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767982v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2012.99" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773495v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773165v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mame.201100202" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8FN7DLW4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773160v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Julien" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2012.10.005" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767980v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Rajesh" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2012.26" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773158v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2011.08.019" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HS3C9RHR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773159v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Touchaleaume" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sclavons" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Devaux" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2011.07.005" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6QPNGHW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773157v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2011.06.002" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQWCTKF7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767968v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2011.30" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767972v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2011.106" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767965v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2011.82" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773155v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Souza" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Demarquette" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.31885" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SB722VLW-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773154v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Raquez" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progpolymsci.2010.01.001" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T1C5K85W-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773156v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2010.04.006" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LCS2D4HQ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767963v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2010.41" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773153v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hervais" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Falher" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.30110" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3QMTKSGK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767909v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fournier" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lacrampe" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2009.71" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773139v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2009.03.008" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B854FC07-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183456v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/096739110901700402" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767955v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2009.93" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773138v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2008.10.005" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FRXVKQLW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585784v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djim&#233;do Kondo" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2008.02.005" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1FSG3LXN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689204v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lefevre" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2009.05.008" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773136v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Miri" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Elkoun" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2009.09.052" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DBCMKPL1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773135v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.21474" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CK68V0H5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773372v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767961v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2009.79" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767959v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2009.49" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773127v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Hulot" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rasche" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RCMA.18.273-292" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-NXWTJNQZ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773496v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panier" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773126v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vanmansart" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Lefebvre" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma801804y" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773125v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2007.09.008" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WC826JV0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767943v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Claes" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2008.87" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767938v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2008.28" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288569v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Comas-Cardona" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773123v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castaing" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2006.10.020" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KT841S26-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767930v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ciolczyk" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maugey" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2007.64" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773124v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S.U. Schell" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deleglise" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ermanni" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2007.08.005" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6QLZ5S0B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773121v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2006.07.020" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3Z59G47P-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007409v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702645v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bin&#233;truy" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2007.06.008" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666056v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2006.08.017" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767917v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2007.29" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498981v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Panier" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Hariri" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2007.01.002" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HPVHBCTH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150131v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Hariri" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773352v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poisson" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hervais" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.22407" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6FFAF661CA390042BB685DF4641AAFE1773CDC8A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773350v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gourichon" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2005.12.017" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NC6GBCL4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773355v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2006.02.011" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-570B7LN1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773356v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#941;gory Brassart" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/096739110601400602" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773360v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Havard" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Fournier" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ryckebusch" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/POLYENG.2006.26.5.451" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D042530A4900DD158531B96626A04D0DEF002A38/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773338v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2005.04.005" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MJ2NLTQK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773369v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773340v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2005.07.032" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MT3FM9JR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773335v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.22405" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FBS0P455-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773336v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhuvanesh Gupta" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773324v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2004.07.001" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W6CHFR5T-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773328v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773333v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773331v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adv.20035" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W1KXLRC9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773408v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/200593029" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BE6F85F50139F99D7527950111D073BE44B5B0F1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004835v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2004.11.009" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M57ZPNKQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773500v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773501v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773498v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773334v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.20104" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0MQLHDNQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007299v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.14.867-883" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773329v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Tiberi" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/096739110501300102" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773499v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773497v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773318v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Larivi&#232;re" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.20052" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K04ZV2N4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773305v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2003.09.021" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2JVB1M8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773321v1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lariviere" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tiberi" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucas" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.20053" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JFDSC3S8-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773503v1" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773307v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Debondue" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Fournier" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773306v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.20488" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M8200QMB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773304v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.20022" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CQXFW9Q2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773309v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1099636204040094" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/03E8CC6EAAB48D0C9DD19B2C89850C04B1E38109/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773312v1" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1099636204040093" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E500035181EFCEBCE8535FDDE5B1340FDE0BD58A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773505v1" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773303v1" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773300v1" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.12.265-283" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8F7A51937605643D42FC2D7E46FE4B91FD6195BF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773509v1" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dufrancatel-Veiller" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773510v1" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773299v1" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.12.243-263" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A3AB916514704E066997CCAB936016D7B405D538/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773302v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773514v1" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773284v1" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-3057(99)00090-7" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F7ZDTTM1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773517v1" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belzowski" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773298v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156855400300185333" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773562v1" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pabiot" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. B&#233;har" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773407v1" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/199987070009" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7D062C3EE626DF6F40465D0D7A952AC50CE27325/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773275v1" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773270v1" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773278v1" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773560v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773556v1" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773558v1" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773557v1" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773261v1" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/002199839502901701" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4F8CD2680E209DFA5FDE9F4E425B170070E326AB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773519v1" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773553v1" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773520v1" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773406v1" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/199583120013" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0CDF848ACE6BBC8D4422E5AB4B2381DB2CE00415/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773262v1" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773258v1" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00568042" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-S1428FXN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773564v1" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773521v1" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773403v1" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/199280090003" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1CE99389699B9CB09030957016BE08DC54077F5D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773550v1" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136406v1" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136391v1" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05540869v1" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270668v1" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270783v1" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Sihwan" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781866v1" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773473v1" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Malet" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Flat" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773474v1" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773470v1" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337877v1" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jeccomposites.com/e-store/challenging-world-composites" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773376v1" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118203699.ch4" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773430v1" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.techniques-ingenieur.fr/base-documentaire/materiaux-th11/plasturgie-procedes-specifiques-aux-composites-42474210/recyclage-des-composites-am5895/" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-am5895" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773377v1" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118203699.ch15" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773414v1" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.novapublishers.com/catalog/product_info.php?products_id=4503&amp;amp;osCsid=4484718d7ea30733f6e3d7b8eb395bc4" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773428v1" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.techniques-ingenieur.fr/base-documentaire/materiaux-th11/caracterisation-et-proprietes-d-usage-des-composites-42144210/liaison-renfort-matrice-am5307/" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-am5307" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773424v1" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.techniques-ingenieur.fr/base-documentaire/materiaux-th11/caracterisation-et-proprietes-d-usage-des-composites-42144210/liaison-renfort-matrice-am5305/" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-am5305" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773431v1" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.techniques-ingenieur.fr/base-documentaire/archives-th12/archives-innovations-technologiques-tiaint/archive-1/conduite-adaptative-du-procede-d-injection-des-thermoplastiques-in53/" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773426v1" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.techniques-ingenieur.fr/base-documentaire/materiaux-th11/caracterisation-et-proprietes-d-usage-des-composites-42144210/liaison-renfort-matrice-am5306/" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-am5306" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00616915v1" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Villoutreix" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Agassant" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773422v1" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.techniques-ingenieur.fr/base-documentaire/materiaux-th11/applications-des-composites-42140210/reservoirs-haute-pression-en-composites-am5530/ " TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-am5530" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773421v1" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.techniques-ingenieur.fr/base-documentaire/materiaux-th11/essais-normalises-developpement-et-securite-des-plastiques-42145210/essais-mecaniques-des-plastiques-am3512/ " TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-am3512" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773419v1" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-am3510" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773420v1" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.techniques-ingenieur.fr/base-documentaire/materiaux-th11/essais-normalises-developpement-et-securite-des-plastiques-42145210/essais-mecaniques-des-plastiques-am3511/ " TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-am3511" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773418v1" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.techniques-ingenieur.fr/base-documentaire/materiaux-th11/caracterisation-et-proprietes-d-usage-des-composites-42144210/essais-des-plastiques-renforces-am5405/" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-am5405" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03524537v1" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1993LIL10137" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patricia-krawczak" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0838-6174" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060278072" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-2951-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05540858v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Krawczak" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05540848v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04497090v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04497086v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269514v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269486v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269515v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269479v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269404v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bergeret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269474v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269400v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269398v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269394v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05134922v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Cardon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Desplentere" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667915v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Ayadi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04324041v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04094763v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Chaki" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04324236v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Masi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeja Kosec" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Cacciotti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04094787v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sary Awad" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Berthet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04094736v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chateau Akue Asseko" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung Hae Park" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04094989v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04094135v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Baldino" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Garcia Caballero" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya Wang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04094121v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chiara Bignozzi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Anne Johnson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Morall&#243;n" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Xu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04093974v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonzo Maffezzoli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05109862v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/books/reprint/11048-advanced-composites-manufacturing-and-plastics-processing" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/books978-3-7258-4238-4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05383485v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouvard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyer S&#233;verine A.E." TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Budtova Tatiana" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burr Alain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Combeau Christelle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/ameliorer-la-recyclabilite-des-polymeres-et-des-composites/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04398364v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/books/book/8607-fusion-bonding-welding-of-polymer-composites" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/books978-3-0365-9964-9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677605v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung-Hae Park" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/books/reprint/9770-fiber-reinforced-thermoplastic-composites-processing-structure-performance-inter-relationships" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/books978-3-7258-1865-5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281076v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frontiersin.org/research-topics/11910/women-in-science-materials" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/978-2-88966-951-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05155708v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Renaux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ordynski" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dorchies" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Charlet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Lacrampe" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175866v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5112662" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006236v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Berthelin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalappa Prashantha" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Berzin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006272v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beauchene" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Saffar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sonnenfeld" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801996v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayadi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Lacrampe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Krawczak" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5034972" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006152v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duchene" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790417v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Jabbour" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bougeard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Russeil" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mobtil" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790376v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosson Benoit" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Deleglise" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lafranche" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01779760v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773480v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cosson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Duborper" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008064" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01779759v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782333v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Soulestin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Charlon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01528799v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yousfi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781208v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Comas-Cardona" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Grognec" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Binetruy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2729655" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782330v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782324v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Samuel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Loux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782329v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790377v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790380v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779762v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782327v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Draou-Renoux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagadeesh Dani" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Douchain" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773469v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baralu Jagannatha Rashmi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4942284" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790378v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782326v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01342003v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Chomat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Dadouche" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yousfi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Soulestin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-F Lacrampe" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782322v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773466v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Nottez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Soulestin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4918463" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782320v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Roger" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782314v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Alix" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790384v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444817v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Roger" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782312v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790394v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Schmitt" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00992082v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lebeau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782064v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Renault" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.611-612.821" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790389v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782061v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782058v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Derho" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782311v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Guidez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782301v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Henneuse" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cingoz" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borcy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Piro&#235;lle" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Courgneau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782307v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782057v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Chomat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774732v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Rusu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Henneuse" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782297v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Ducruet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782298v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782306v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Isabel Martins" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania M. Oliveira" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.1573" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782059v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lem&#233;ny" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782257v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782235v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782259v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782254v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782258v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782256v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mentink" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Faggion" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782260v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tessier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597755v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Laoutid" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779084v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01789625v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mario Julien" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles B&#233;n&#233;zet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Quantin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782055v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ramy-Ratiarison" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782056v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bourbigot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782054v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01789488v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781889v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Julien" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781888v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Touchaleaume" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cordenier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sclavons" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Devaux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781859v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Sarrabi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781886v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Wu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781884v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lapeyronnie" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boussu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781844v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dropsit-Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bacquet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine A.E. Boyer" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781855v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781882v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781877v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781869v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kovacs" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781840v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanfei Zeng" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781870v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781836v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Senthil Kumar" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781875v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dupin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781872v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781834v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawei Jia" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bourse" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781829v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Boudhani" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Gargasson" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lafranche" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781408v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bickerton" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Razali" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Walbran" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01789616v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Tancrez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781523v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Del&#233;glise" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Claud&#233;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Wilde" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Terenzi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781555v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Rajesh" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781365v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiha Aloui" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Rousseaux" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Qui&#233;vy" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781534v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Hamada" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asami Nakai" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Takinishi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sahoo" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790416v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781377v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781549v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Guilleminot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781396v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Claude" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wilde" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781493v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781509v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781402v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Schell" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ermanni" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01789606v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubromez" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01789611v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sallem-Idrissi" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Miri" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Elkoun" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland S&#233;gu&#233;la" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Lefebvre" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781228v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781486v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lef&#232;vre" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781456v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guilleminot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781474v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781350v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lefebvre" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781229v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Dang Huu" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781153v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Froment" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gors" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Cazaux" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Coqueret" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lepifre" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790415v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781460v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781334v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781342v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fourdrin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781464v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781470v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djimedo Kondo" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790411v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurent-Mounier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781227v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Peurton" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781179v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781112v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781189v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Rothe" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781225v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01789587v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790395v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01789601v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Depecker" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781194v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Etienne Fournier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781206v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781113v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790412v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781182v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781205v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gourichon" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781198v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coulon" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ciolczyk" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Maugey" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781196v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01789596v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Poisson" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781127v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Seguela" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781118v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cilleruelo" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lucas" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pardo" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781124v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Simon Rovira" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781122v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790396v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781143v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Leroy" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-3848-8_70" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-P4MRZC8V-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01789581v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Henne" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.15.309-322" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/49332D5670FAC4D360EE3CAD8CC0505D0AE86E38/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781128v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ferreiro" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790402v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781130v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peurton" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781139v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Lagard&#232;re" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Skawinski" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ducret" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781123v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781146v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781135v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Havard" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ryckebusch" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781086v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Groenenboom" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781107v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781096v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408100v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781076v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Grando" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonneau" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01789573v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Menio" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Guegan" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.12.461-475" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D63E767C11B36672CB8108FA46B1926191E4E42F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781065v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781063v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01789546v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick De Luca" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01789533v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781073v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Depecker" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jutigny" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.C. Cole" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781071v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Piccirelli" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781067v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781062v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781064v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781056v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Cauchois" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781059v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Morel" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pabiot" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781060v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01789628v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790399v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781057v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778783v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berger" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Cantwell" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kupke" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Schulte" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.K. Kim" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773566v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781027v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lariviere" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Machiko Maeda" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hamada" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781026v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781028v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01789526v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781017v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781029v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01789512v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tamiatto" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Laurent" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781016v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781025v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781023v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lietard" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01789558v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vandevoir" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781022v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778768v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Sham" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hirai" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fujihara" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790410v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781015v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781012v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yatchko Ivanov" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781010v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778695v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Saidpour" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sezen" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.J. Dong" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.S. Yang" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.L. Bai" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778681v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790409v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778758v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01789507v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781559v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781009v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781007v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781002v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778667v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bequignat" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Scaramuzzino" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desaeger" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780998v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780981v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Monnier" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780969v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01789502v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Benteyn" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780978v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780986v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780971v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782335v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782336v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778661v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779061v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777559v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790405v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777588v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773565v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782356v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jeannetaud" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemascon" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782339v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01789486v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790398v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777555v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04838938v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2025.9" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05021986v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma18071670" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04855100v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2024.1549094" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04517925v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazem Moussa" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Al Takash" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Faraj" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17071460" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-03941802v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2023.1129648" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04044411v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Weisse" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04200470v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Duc Le" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chateau Aku&#233; Ass&#233;ko" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16186121" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04165450v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690277v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Bodaghi" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2022.931338" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714459v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2022.65" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-03841135v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15217838" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155992v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2021.668092" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123902v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2021.25" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136242v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-018-01467-y" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532453v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665485v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894815v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Maffezzoli" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2020.00166" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136293v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cosson" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42791-020-00036-2" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894896v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.48888" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335366v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314151v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Deleglise-Lagardere" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2019.00255" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136345v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100866v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2019.04.036" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665486v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Del&#233;glise-Lagard&#232;re" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175869v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2019.65" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042565v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naziha Chebil" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Agogue" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773194v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-018-2045-6" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779071v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Renoux" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.46442" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773482v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860651v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rashmi" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Prashantha" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adv.21757" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821246v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Dadouche" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soulestin" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8RA03339K" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860665v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886324v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie France Lacrampe" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898840v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ykhlef Nazim" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789233v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Vasiukov" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773193v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.24733" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183457v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Dupin" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/096739111001800903" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773487v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773484v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773486v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773483v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois T&#233;n&#233;gal" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773485v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kimmerlin" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767995v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2017.65" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773374v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Macedo" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Martins" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMPT.2016.073619" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780771v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963190v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Harizi" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ourak" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773191v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gamache" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998316637664" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773491v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773490v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cerillo" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773189v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998316672521" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773192v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leveque" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Douchain" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rguiti" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Courtois" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1023666X.2016.1233784" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773188v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-016-0161-8" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773488v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trame&#231;on" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768788v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2015.00038" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773184v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Schmitt" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guidez" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Lacrampe" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2014.09.004" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D6Z2H123-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773183v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.41285" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-74MMXWP7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767988v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2015.86" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773493v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773177v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Abdallah-Elhirtsi" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Fitoussi" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baralu-Jagannatha Rashmi" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sedigheh Farzaneh" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.23472" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767991v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baralu J. Rashmi" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2015.67" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773186v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Creton" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.23919" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6RH8P9GQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773179v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Quantin" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. B&#233;n&#233;zet" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bergeret" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2015.03.011" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773373v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773181v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Thuan Nguyen" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-014-1185-8" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773187v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Creton" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.41341" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TRQZ5519-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773174v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mikus" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alix" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2014.06.087" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-47H1MBXV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773173v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01063856v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2014.09.010" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773175v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1023666X.2014.902715" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773172v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.40426" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NSSBJ2DG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773178v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.41680" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NH58NWZW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00841476v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lepretre" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vergnes" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.39712" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QXTM1066-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773180v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#226;nia Oliveira" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998313514875" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767984v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2013.61" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773169v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.38183" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D6C5LC3T-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984704v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Krawczak" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Tcharkhtchi" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.39035" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00726727v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.38450" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2GGQVWR3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767986v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2013.82" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773167v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.39160" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-42531K06-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773171v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Yu" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2012.08.008" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1MRDK1LG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003335v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courgneau" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rusu" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-F. Lacrampe" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2013.76" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773166v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00734557v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mame.201200138" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WQ7WJHLX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773168v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lecouvet" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.38358" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LBPL82DG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767978v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2012.76" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773366v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156855402760116102" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773164v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.584.445" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773163v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2012.04.037" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QDZP764H-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773161v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.584.361" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773162v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Sallem-Idrissi" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaucher" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Marin" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8211;marc Marc R. Lefebvre" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2012.09.027" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZMGL715D-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767982v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2012.99" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773495v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773165v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mame.201100202" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8FN7DLW4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773160v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Julien" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2012.10.005" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767980v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Rajesh" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2012.26" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773158v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2011.08.019" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HS3C9RHR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773159v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Touchaleaume" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sclavons" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Devaux" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2011.07.005" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6QPNGHW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773157v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2011.06.002" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQWCTKF7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767968v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2011.30" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767972v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2011.106" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767965v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2011.82" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773155v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Souza" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Demarquette" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.31885" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SB722VLW-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773154v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Raquez" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progpolymsci.2010.01.001" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T1C5K85W-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773156v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2010.04.006" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LCS2D4HQ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767963v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2010.41" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773153v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hervais" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Falher" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.30110" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3QMTKSGK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767909v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fournier" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lacrampe" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2009.71" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183456v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/096739110901700402" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767955v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2009.93" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773138v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2008.10.005" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FRXVKQLW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585784v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djim&#233;do Kondo" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2008.02.005" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1FSG3LXN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773135v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.21474" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CK68V0H5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773136v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Miri" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Elkoun" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2009.09.052" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DBCMKPL1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689204v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lefevre" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2009.05.008" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773372v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767961v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2009.79" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767959v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2009.49" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773139v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2009.03.008" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B854FC07-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773127v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Hulot" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rasche" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RCMA.18.273-292" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-NXWTJNQZ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773126v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vanmansart" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Lefebvre" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma801804y" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773496v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panier" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773125v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2007.09.008" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WC826JV0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767943v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Claes" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2008.87" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767938v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2008.28" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288569v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Comas-Cardona" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Binetruy" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767930v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ciolczyk" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maugey" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2007.64" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773124v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S.U. Schell" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2007.08.005" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6QLZ5S0B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007409v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2006.07.020" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3Z59G47P-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773123v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castaing" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2006.10.020" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KT841S26-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666056v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2006.08.017" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702645v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bin&#233;truy" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2007.06.008" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773121v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767917v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2007.29" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498981v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Panier" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Hariri" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2007.01.002" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HPVHBCTH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150131v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Hariri" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773356v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#941;gory Brassart" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/096739110601400602" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773350v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2005.12.017" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NC6GBCL4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773340v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2005.07.032" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MT3FM9JR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773355v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2006.02.011" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-570B7LN1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773352v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poisson" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hervais" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.22407" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6FFAF661CA390042BB685DF4641AAFE1773CDC8A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773338v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2005.04.005" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MJ2NLTQK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773360v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Havard" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Fournier" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ryckebusch" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/POLYENG.2006.26.5.451" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D042530A4900DD158531B96626A04D0DEF002A38/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773369v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773335v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.22405" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FBS0P455-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773336v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhuvanesh Gupta" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773324v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2004.07.001" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W6CHFR5T-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773328v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773331v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adv.20035" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W1KXLRC9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773408v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/200593029" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BE6F85F50139F99D7527950111D073BE44B5B0F1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004835v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2004.11.009" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M57ZPNKQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773333v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773500v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773501v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773498v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007299v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.14.867-883" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773329v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Tiberi" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/096739110501300102" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773334v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.20104" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0MQLHDNQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773499v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773497v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773318v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Larivi&#232;re" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.20052" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K04ZV2N4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773305v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2003.09.021" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2JVB1M8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773321v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lariviere" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tiberi" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucas" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.20053" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JFDSC3S8-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773307v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Debondue" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Fournier" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773503v1" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773306v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.20488" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M8200QMB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773304v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.20022" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CQXFW9Q2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773312v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1099636204040093" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E500035181EFCEBCE8535FDDE5B1340FDE0BD58A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773309v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1099636204040094" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/03E8CC6EAAB48D0C9DD19B2C89850C04B1E38109/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773505v1" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773303v1" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773300v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.12.265-283" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8F7A51937605643D42FC2D7E46FE4B91FD6195BF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773509v1" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dufrancatel-Veiller" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773510v1" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773299v1" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.12.243-263" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A3AB916514704E066997CCAB936016D7B405D538/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773302v1" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773284v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-3057(99)00090-7" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F7ZDTTM1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773514v1" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773517v1" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belzowski" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773298v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156855400300185333" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773562v1" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pabiot" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. B&#233;har" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773407v1" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/199987070009" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7D062C3EE626DF6F40465D0D7A952AC50CE27325/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773275v1" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773270v1" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773278v1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773560v1" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773556v1" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773558v1" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773557v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773261v1" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/002199839502901701" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4F8CD2680E209DFA5FDE9F4E425B170070E326AB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773519v1" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773553v1" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773520v1" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773406v1" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/199583120013" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0CDF848ACE6BBC8D4422E5AB4B2381DB2CE00415/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773262v1" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773258v1" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00568042" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-S1428FXN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773564v1" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773521v1" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773403v1" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/199280090003" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1CE99389699B9CB09030957016BE08DC54077F5D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773550v1" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136406v1" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136391v1" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05540869v1" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270783v1" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Sihwan" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270668v1" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781866v1" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773473v1" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Malet" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Flat" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773474v1" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773470v1" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337877v1" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jeccomposites.com/e-store/challenging-world-composites" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773376v1" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118203699.ch4" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773430v1" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.techniques-ingenieur.fr/base-documentaire/materiaux-th11/plasturgie-procedes-specifiques-aux-composites-42474210/recyclage-des-composites-am5895/" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-am5895" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773377v1" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118203699.ch15" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773414v1" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.novapublishers.com/catalog/product_info.php?products_id=4503&amp;amp;osCsid=4484718d7ea30733f6e3d7b8eb395bc4" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773428v1" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.techniques-ingenieur.fr/base-documentaire/materiaux-th11/caracterisation-et-proprietes-d-usage-des-composites-42144210/liaison-renfort-matrice-am5307/" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-am5307" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773424v1" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.techniques-ingenieur.fr/base-documentaire/materiaux-th11/caracterisation-et-proprietes-d-usage-des-composites-42144210/liaison-renfort-matrice-am5305/" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-am5305" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773431v1" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.techniques-ingenieur.fr/base-documentaire/archives-th12/archives-innovations-technologiques-tiaint/archive-1/conduite-adaptative-du-procede-d-injection-des-thermoplastiques-in53/" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773426v1" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.techniques-ingenieur.fr/base-documentaire/materiaux-th11/caracterisation-et-proprietes-d-usage-des-composites-42144210/liaison-renfort-matrice-am5306/" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-am5306" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00616915v1" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Villoutreix" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Agassant" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773422v1" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.techniques-ingenieur.fr/base-documentaire/materiaux-th11/applications-des-composites-42140210/reservoirs-haute-pression-en-composites-am5530/ " TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-am5530" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773421v1" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.techniques-ingenieur.fr/base-documentaire/materiaux-th11/essais-normalises-developpement-et-securite-des-plastiques-42145210/essais-mecaniques-des-plastiques-am3512/ " TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-am3512" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773419v1" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-am3510" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773420v1" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.techniques-ingenieur.fr/base-documentaire/materiaux-th11/essais-normalises-developpement-et-securite-des-plastiques-42145210/essais-mecaniques-des-plastiques-am3511/ " TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-am3511" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773418v1" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.techniques-ingenieur.fr/base-documentaire/materiaux-th11/caracterisation-et-proprietes-d-usage-des-composites-42144210/essais-des-plastiques-renforces-am5405/" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-am5405" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03524537v1" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1993LIL10137" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>