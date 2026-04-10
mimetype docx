--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Patricia Lambert </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">professeure des universités</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning professional taste: an ethnographic and multimodal study in a culinary arts workshop in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Ghimenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. de Saint-Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor Corona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Claudia Ticca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Alby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">K. Riley; A. Paugh. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Talk: Sociocultural Entanglements of Language and Foodways (provisional title)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise médicale et réélaboration du récit d’asile : intertextualité et pratiques en interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vendredi Ricet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Traverso; Nicolas Chambon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raconter, relater, traduire : paroles de la migration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lambert-Lucas, 2022, 978-2-35935-355-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03942805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patient, le médecin et l’interprète dans les consultations médicales d’expertise pour la demande d’asile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Traverso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Claudia Ticca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence Le Ferrec et Marie Véniard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours, langues, migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lambert Lucas, 2021, 978-2-35935-342-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03084982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités et socialisation plurilingue : retour sur un mode de représentation ‘bio-graphique’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques plurilingues, mobilités et éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des Archives Contemporaines., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02097328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse comparée des processus didactiques dans trois contextes d’apprentissage en lycée professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Veillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chnane-Davin F., Cuq J.-P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approche comparative des savoirs et des compétences en didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Riveneuve, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration de contenus d'éveil aux langues et dynamiques relationnelles en classe : deux dimensions qui s'entremêlent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christel Troncy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique du plurilinguisme. Approches plurielles des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.149-158, 2014, 978-2753529137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00986681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et attitudes d'enseignants face à la diversité linguistique des élèves d'un lycée professionnel : masquages et focalisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Foued Laroussi et Marie-Claude Penloup. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identités langagières, Mélanges offerts à Régine Delamotte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rouen et du Havre (PURH), pp.51-56, 2013, 2877755819</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00986682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifier la pluralité des ressources des élèves en contexte monolingue et normatif.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dreyfus M. &amp; Prieur J.-M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hétérogénéité et variation. Perspectives sociolinguistiques, didactiques et anthropologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Houdiard Editeur, pp.150-163, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00801005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La variation stylistique : un contenu à intégrer dans la formation des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Balsiger, C., Bétrix Köhler, D., De Pietro, J.-F. &amp; Perregaux, Ch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eveil aux langues et approches plurielles : de la formation des enseignants aux pratiques de classe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.255-267, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00801007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engager la conversation exolingue à l'école. L'intercompréhension à l'épreuve des interactions orales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Dompmartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Guirand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F.-J. Meissner, P. Capucho, C. Degache, A. Martins, D. Spiţa &amp; M. Tost. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intercomprehension: Learning, teaching, research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Narr Verlag, pp.301-318, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00632471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociolinguistique impliquée et relations ethnographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Blanchet Ph. &amp; Chardenet P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guide de la recherche en didactique des langues et des cultures: approches contextualisées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AUF/EAC, pp.367-377, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00801010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour de ‘savoirs' sur les langues dans une classe de seconde professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Candelier M., Ioannitou G., Omer D. &amp; Vasseur M.T. (dir.), Conscience du plurilinguisme : pratiques, représentations et interventions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.0-0, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03758812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans les coulisses de la (socio)linguistique urbaine française : le silence criant des filles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussirou-Mouyama A. (éd.) Les boîtes noires de Louis-Jean Calvet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Ecriture, pp.364-370, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00376913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans les coulisses de la (socio)linguistique urbaine française : le silence criant des filles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussirou-Mouyama A. (éd.) Les boîtes noires de Louis-Jean Calvet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Ecriture, pp.364-370, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03758811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour de ‘savoirs' sur les langues dans une classe de seconde professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Candelier M., Ioannitou G., Omer D. &amp; Vasseur M.T. (dir.), Conscience du plurilinguisme : pratiques, représentations et interventions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.0-0, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00376911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité spatiale : dynamique des répertoires linguistiques et des fonctions dévolues aux langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">van Den Avenne (éd.) Mobilités et contacts de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.15-33, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00376919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À travers le rap français : un exemple de processus de médiation linguistique et sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les médiations langagières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.205--216, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurilinguisme, variations et apprentissages des langues à l’école primaire : quelles prises en comptes didactiques des hétérogénéités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voies vers le plurilinguisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.63--76, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurilinguisme, variations et apprentissages des langues à l’école primaire : quelles prises en comptes didactiques des hétérogénéités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voies vers le plurilinguisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.63--76, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À travers le rap français : un exemple de processus de médiation linguistique et sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les médiations langagières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.205--216, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evlang dans la vie d’une classe : regards monographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Candelier, Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evlang - l'éveil aux langues à l'école primaire. Bilan d'une innovation européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evlang dans la vie d’une classe : regards monographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Candelier, Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evlang - l'éveil aux langues à l'école primaire. Bilan d'une innovation européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(D)Écrire la part langagière de la formation professionnelle : ethnographie du langage et écriture de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Lascar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor Corona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6eme congrès du Réseau Francophone de Sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Francophone de Sociolinguistique; UCLouvain, May 2024, Louvain-la-Neuve, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04823244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(D)Écrire la part langagière de la formation professionnelle: ethnographie du langage et écriture de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Lascar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor Corona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Congrès du Réseau francophone de sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Louvain-la-Neuve, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(D)Écrire la part langagière de la formation professionnelle : le cas des ateliers de lycées en Guyane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor Corona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Lascar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Claudia Ticca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Interactions, Cognitions, ICAR-ENS de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouvelles écritures pour documenter la part langagière de milieux didactiques : le cas des ateliers de la voie professionnelle en Guyane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor Corona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Lascar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Claudia Ticca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Journées Linguistique de Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble-Alpes, Jul 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « savoir-cuire » dans un atelier de cuisine en Guyane : variations autour d’une norme professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid de Saint-Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor Corona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Badreddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e journées d’études Formation Professionnelle et Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04871373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des filles de paroles. Ethnographie sociolinguistique en atelier de formation Gestion-Administration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Colloque International de Didactique Professionnelle 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03942868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques langagières dans la formation professionnelle aujourd’hui : aux frontières du travail et de l’école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarante années de recherche autour de la notion de pratiques langagières. Journée d'étude en l'honneur de Josiane Boutet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabelle Léglise; James Costa, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03942883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernstein versus Labov : vers un dépassement de la « controverse »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude "Langage et inégalités scolaires et sociales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Escol Paris 8, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03942849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actions de formation et outils numériques issus d’une recherche sur la communication entre demandeurs d’asile et personnels de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Jouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Piccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Claudia Ticca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Traverso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professionnel·le·s et Recherche en Linguistique Appliquée : défis méthodologiques, enjeux sociétaux et perspectives d’intervention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colloque international PRELA, Jun 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02318869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La valeur scolaire et professionnelle des compétences langagières en ‘ateliers d’école’ : ethnographie d’un lieu intermédiaire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès International du Réseau Francophone de Sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03758876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le récit dans les consultations entre professionnels de la santé et réfugiés en France. Une démarche interactionniste pour la formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Claudia Ticca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Piccoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EARLI SIG 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01878623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Students' use of writings in a vocational school workshop: an indicator of autonomy and hybrid learning processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Veillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th international conference of the EARLI SIG 14 Learning and professional development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Geneve, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02094624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation, parcours et mise en récit des réfugiés et migrants en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Claudia Ticca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Traverso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIème congrès international de l'ARIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Antananarivo, Madagascar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Evento de letramento numa escola de mecânica automotiva »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luci Nussbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor Corona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Veillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th World Congress of Applied Linguistics (AILA) Innovation and Epistemological Challenges in Applied Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Federal do Rio de Janeiro, Jul 2017, Rio de janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les ados font parler les adultes. Processus de différenciation des pratiques langagières des jeunes et des adultes dans les chroniques facebook.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processus de différenciation - des pratiques langagières à leur interprétation sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vals-asla et Université de Genève, Jan 2016, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Investiguer des lieux intermédiaires : ethnographie de la parole en ateliers d’école »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor Corona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SSRE 2016 Où s’arrête l’école ? Transformations et déplacements des frontières éducatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université de Lausanne, Jul 2016, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The value of language skills in vocational training: sociolinguistic and educational issues »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor Corona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociolinguistics Symposium 21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Murcia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Création lexicale en interaction dans un contexte de revitalisation linguistique : analyse d’une situation d’immersion en mapudungun au Chili »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Vergara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ACEDLE. Interagir pour apprendre les langues aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chroniques d'un genre nouveau ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès RFS - Hétérogénéité et changement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau francophone de sociolinguistique, Jun 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aborder la variation stylistique à l’école. Analyse d’une expérimentation en CP/CE1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Cagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions au développement de perspectives plurilingues en éducation et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Contacts de langues en interactions : fonctionnements et significations sociales au sein d’un espace scolaire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 30ème colloque international de linguistique fonctionnelle, SILF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Larnaca, Chypre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03758809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’atelier, les gars et la Revue Technique Automobile. Littéracie en interaction dans un atelier de formation à la mécanique automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Veillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th international conference Applied Linguistics and Professional Practice (ALAPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02099719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des modalités de transmission et pratiques langagières dans trois contextes d’apprentissage en lycée professionnel (maintenance automobile)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Veillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Laluc-Massart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Colloque de l’AFIRSE, La Formation Professionnelle : La Recherche sur ses théories, ses politiques et ses pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01507031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sociolinguistics of youth language in France and language socialization : Potential bridges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Traces, Tidemarks and Legacies". American Anthropological Association’s 110th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Anthropological Association, Nov 2011, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différenciation sociolinguistique et effets de style</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVe Congrès International de Linguistique et Philologie Romane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Autriche. pp.161-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00376877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différenciation sociolinguistique et effets de style</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVe Congrès International de Linguistique et Philologie Romane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Innsbruk, Autriche. pp.161-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03758912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contacts de langues en interactions : fonctionnements et significations sociales au sein d'un espace scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du XXXème colloque international de linguistique fonctionnelle, 18-21 octobre 2006, SILF - Université de Chypre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Chypre. pp.0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00376880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos d'une recherche impliquée dans un lycée professionnel : quelques réflexions sur l'observation participante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque International du RFS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Amiens, France. pp.125-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03758828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos d'une recherche impliquée dans un lycée professionnel : quelques réflexions sur l'observation participante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque International du RFS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Amiens, France. pp.125-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00376887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations et dynamique des répertoires plurilingues : essai de représentation graphique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque VALS-ASLA 2008 « Sociétés en mutation : les défis méthodologiques de la linguistique. Flux migratoires et flux langagiers », le Panel ‘Comment saisir les pratiques langagières transméditerranéennes et transafricaines ?'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lugano, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00376893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité linguistique en questions : des élèves mènent l'enquête sur un marché urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque pluridisciplinaire jeunes chercheurs "autour de l'étude du langage", laboratoire Lidilem, Grenoble 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00376902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le langage aux frontières du travail et de l’école : Une ethnographie des ateliers des lycées professionnels français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Langues, Cultures et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1 (7), pp.67-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le langage aux frontières du travail et de l’école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Langues, Cultures et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, La part langagière du travail, 7 (1), pp.67-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03759088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compétence de communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Hors série (HS1), pp.57-60. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ls.hs01.0058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03759052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socialisation langagière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Hors série (HS1), pp.311-314. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ls.hs01.0312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03759047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le récit de la migration en santé avec des personnes demandeuses d’asile en France. Réflexions sur la formation des soignants et des interprètes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Traverso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Claudia Ticca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Phronesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03084923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation professionnelle, un point aveugle de la linguistique sociale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Filliettaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, N° 168 (3), pp.15-47. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ls.168.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03759067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Filliettaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, N° 168 (3), pp.9-13. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ls.168.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03759057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'atelier, les gars et la revue technique. Pratiques et différenciations langagières en lycée professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Veillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Parole de jeunesse - la part langagière des différenciations sociales, 29, pp.52-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02094442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Parole de jeunesse : vers une meilleure prise en compte de la différenciation sociale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Auzanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Parole de jeunesse. La part langagière des différenciations sociales, 29, pp.2-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02097294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Présentation » de la réédition de l’article « Communication familiale et entre pairs : variations du comportement langagier d’adolescents bilingues » (J. Billiez & N. Merabti)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Parole de jeunesse. La part langagière des différenciations sociales, 29, pp.151-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02097300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’atelier, les gars et la revue technique. Pratiques et différenciations langagières en lycée professionnel »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Veillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Parole de jeunesse. La part langagière des différenciations sociales, 29, pp.52-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02097286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chroniques : étude exploratoire d'un genre d'écriture (très) populaire sur le net</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27, pp.02003. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20162702003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une recherche collaborative sur la diversité linguistique dans un lycée professionnel : retour sur expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets internationaux de sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, pp.59-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00801013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et différenciations sociolinguistiques : quelques notions en question.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets d'Atelier de sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Espaces discursifs, 6, pp.247--266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et différenciations sociolinguistiques : quelques notions en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets d'Atelier de sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6, pp.247-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idéologies, représentations et différenciations sociolinguistiques : quelques notions en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets d'Atelier de Sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6, pp.247-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00801009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portes ouvertes à l'école : accueillir l'enfant avec sa/ses langue/s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Maire-Sandoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana-Lee Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Autre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 35, pp.169-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00801012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contacts de langues dans les répertoires verbaux de lycéennes grenobloises.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues &amp; cité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00853904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Dé)construction de clôtures identitaires dans un espace scolaire : un regard sociolinguistique impliqué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39, pp.43-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03758915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Dé)construction de clôtures identitaires dans un espace scolaire : un regard sociolinguistique impliqué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39, pp.43-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00376861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rap en France et ailleurs : intérêt d'une démarche pluridisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Auzanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Bento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'Institut de Linguistique de Louvain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.109--130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rap en France et ailleurs : intérêt d'une démarche pluridisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Auzanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Bento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'Institut de Linguistique de Louvain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.109--130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langage et formation professionnelle : vers une linguistique sociale de la formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Filliettaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les linguistes sur la sellette : la polémique normative au Brésil&amp;quot;, traduction de &amp;quot;Linguistas na berlinda: a polêmica normativa no Brasil&amp;quot; auteur : Lagares, Xoán Carlos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xoán Carlos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glotopolítica - Langage et luttes sociales dans l’espace hispano-lusophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.189-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociolinguistique interactionnelle et relations ethnographiques: le chercheur, un participant vraiment pas comme les autres ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être et devenir plurilingue à l'École</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00986679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France and Language(s): Old Policies and New Challenges in Education. Towards a Renewed Framework?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00439199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques langagières d’adolescent(e)s et catégorisations socio-scolaires. Présentations de soi, représentations des autres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que ‘parler comme’ peut vouloir dire : stylisation de l’altérité et positionnements identitaires de genre chez des adolescent(e)s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations au coeur et aux marges de la sociolinguistique. Mélanges offerts à Jacqueline Billiez, Préface de Bernard Py</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Rispail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.350, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03758857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations au coeur et aux marges de la sociolinguistique. Mélanges offerts à Jacqueline Billiez, Préface de Bernard Py</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Rispail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.350, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00376924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et représentations langagières de groupes de pairs en milieu urbain. Rapport de recherche établi dans le cadre d'un appel d'offre de la Délégation Générale à la Langue Française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Krief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Romano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Stendhal - Grenoble III. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et représentations langagières de groupes de pairs en milieu urbain. Rapport de recherche établi dans le cadre d'un appel d'offre de la Délégation Générale à la Langue Française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Krief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Romano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Stendhal - Grenoble III. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId142"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Patricia Lambert </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">professeure des universités</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages domestiques et contamination en biocides des environnements intérieurs et des eaux urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Martinache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Bessette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertille Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Boudahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Bressy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des micropolluants aux solutions fondées sur la nature - colloque de restitution de la phase OPUR5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Champ-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(D)Écrire la part langagière de la formation professionnelle: ethnographie du langage et écriture de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Lascar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor Corona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Congrès du Réseau francophone de sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Louvain-la-Neuve, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(D)Écrire la part langagière de la formation professionnelle : ethnographie du langage et écriture de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Lascar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor Corona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6eme congrès du Réseau Francophone de Sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Francophone de Sociolinguistique; UCLouvain, May 2024, Louvain-la-Neuve, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04823244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(D)Écrire la part langagière de la formation professionnelle : le cas des ateliers de lycées en Guyane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor Corona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Lascar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Claudia Ticca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Interactions, Cognitions, ICAR-ENS de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouvelles écritures pour documenter la part langagière de milieux didactiques : le cas des ateliers de la voie professionnelle en Guyane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor Corona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Lascar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Claudia Ticca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Journées Linguistique de Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble-Alpes, Jul 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « savoir-cuire » dans un atelier de cuisine en Guyane : variations autour d’une norme professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid de Saint-Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor Corona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Badreddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e journées d’études Formation Professionnelle et Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04871373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des filles de paroles. Ethnographie sociolinguistique en atelier de formation Gestion-Administration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Colloque International de Didactique Professionnelle 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03942868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques langagières dans la formation professionnelle aujourd’hui : aux frontières du travail et de l’école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarante années de recherche autour de la notion de pratiques langagières. Journée d'étude en l'honneur de Josiane Boutet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabelle Léglise; James Costa, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03942883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernstein versus Labov : vers un dépassement de la « controverse »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude "Langage et inégalités scolaires et sociales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Escol Paris 8, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03942849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La valeur scolaire et professionnelle des compétences langagières en ‘ateliers d’école’ : ethnographie d’un lieu intermédiaire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès International du Réseau Francophone de Sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03758876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actions de formation et outils numériques issus d’une recherche sur la communication entre demandeurs d’asile et personnels de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Jouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Piccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Claudia Ticca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Traverso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professionnel·le·s et Recherche en Linguistique Appliquée : défis méthodologiques, enjeux sociétaux et perspectives d’intervention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colloque international PRELA, Jun 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02318869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le récit dans les consultations entre professionnels de la santé et réfugiés en France. Une démarche interactionniste pour la formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Claudia Ticca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Piccoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EARLI SIG 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01878623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Students' use of writings in a vocational school workshop: an indicator of autonomy and hybrid learning processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Veillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th international conference of the EARLI SIG 14 Learning and professional development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Geneve, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02094624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation, parcours et mise en récit des réfugiés et migrants en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Claudia Ticca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Traverso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIème congrès international de l'ARIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Antananarivo, Madagascar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Evento de letramento numa escola de mecânica automotiva »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luci Nussbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor Corona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Veillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th World Congress of Applied Linguistics (AILA) Innovation and Epistemological Challenges in Applied Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Federal do Rio de Janeiro, Jul 2017, Rio de janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The value of language skills in vocational training: sociolinguistic and educational issues »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor Corona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociolinguistics Symposium 21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Murcia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les ados font parler les adultes. Processus de différenciation des pratiques langagières des jeunes et des adultes dans les chroniques facebook.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processus de différenciation - des pratiques langagières à leur interprétation sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vals-asla et Université de Genève, Jan 2016, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Investiguer des lieux intermédiaires : ethnographie de la parole en ateliers d’école »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor Corona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SSRE 2016 Où s’arrête l’école ? Transformations et déplacements des frontières éducatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université de Lausanne, Jul 2016, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chroniques d'un genre nouveau ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès RFS - Hétérogénéité et changement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau francophone de sociolinguistique, Jun 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Création lexicale en interaction dans un contexte de revitalisation linguistique : analyse d’une situation d’immersion en mapudungun au Chili »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Vergara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ACEDLE. Interagir pour apprendre les langues aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aborder la variation stylistique à l’école. Analyse d’une expérimentation en CP/CE1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Cagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions au développement de perspectives plurilingues en éducation et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Contacts de langues en interactions : fonctionnements et significations sociales au sein d’un espace scolaire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 30ème colloque international de linguistique fonctionnelle, SILF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Larnaca, Chypre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03758809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’atelier, les gars et la Revue Technique Automobile. Littéracie en interaction dans un atelier de formation à la mécanique automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Veillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th international conference Applied Linguistics and Professional Practice (ALAPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02099719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des modalités de transmission et pratiques langagières dans trois contextes d’apprentissage en lycée professionnel (maintenance automobile)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Veillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Laluc-Massart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Colloque de l’AFIRSE, La Formation Professionnelle : La Recherche sur ses théories, ses politiques et ses pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01507031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sociolinguistics of youth language in France and language socialization : Potential bridges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Traces, Tidemarks and Legacies". American Anthropological Association’s 110th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Anthropological Association, Nov 2011, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différenciation sociolinguistique et effets de style</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVe Congrès International de Linguistique et Philologie Romane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Innsbruk, Autriche. pp.161-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03758912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différenciation sociolinguistique et effets de style</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVe Congrès International de Linguistique et Philologie Romane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Autriche. pp.161-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00376877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos d'une recherche impliquée dans un lycée professionnel : quelques réflexions sur l'observation participante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque International du RFS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Amiens, France. pp.125-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03758828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contacts de langues en interactions : fonctionnements et significations sociales au sein d'un espace scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du XXXème colloque international de linguistique fonctionnelle, 18-21 octobre 2006, SILF - Université de Chypre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Chypre. pp.0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00376880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos d'une recherche impliquée dans un lycée professionnel : quelques réflexions sur l'observation participante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque International du RFS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Amiens, France. pp.125-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00376887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations et dynamique des répertoires plurilingues : essai de représentation graphique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque VALS-ASLA 2008 « Sociétés en mutation : les défis méthodologiques de la linguistique. Flux migratoires et flux langagiers », le Panel ‘Comment saisir les pratiques langagières transméditerranéennes et transafricaines ?'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lugano, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00376893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité linguistique en questions : des élèves mènent l'enquête sur un marché urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque pluridisciplinaire jeunes chercheurs "autour de l'étude du langage", laboratoire Lidilem, Grenoble 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00376902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning professional taste: an ethnographic and multimodal study in a culinary arts workshop in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Ghimenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. de Saint-Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor Corona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Claudia Ticca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Alby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">K. Riley; A. Paugh. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Talk: Sociocultural Entanglements of Language and Foodways (provisional title)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise médicale et réélaboration du récit d’asile : intertextualité et pratiques en interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vendredi Ricet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Traverso; Nicolas Chambon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raconter, relater, traduire : paroles de la migration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lambert-Lucas, 2022, 978-2-35935-355-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03942805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patient, le médecin et l’interprète dans les consultations médicales d’expertise pour la demande d’asile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Traverso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Claudia Ticca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence Le Ferrec et Marie Véniard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours, langues, migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lambert Lucas, 2021, 978-2-35935-342-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03084982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités et socialisation plurilingue : retour sur un mode de représentation ‘bio-graphique’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques plurilingues, mobilités et éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des Archives Contemporaines., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02097328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse comparée des processus didactiques dans trois contextes d’apprentissage en lycée professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Veillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chnane-Davin F., Cuq J.-P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approche comparative des savoirs et des compétences en didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Riveneuve, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration de contenus d'éveil aux langues et dynamiques relationnelles en classe : deux dimensions qui s'entremêlent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christel Troncy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique du plurilinguisme. Approches plurielles des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.149-158, 2014, 978-2753529137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00986681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et attitudes d'enseignants face à la diversité linguistique des élèves d'un lycée professionnel : masquages et focalisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Foued Laroussi et Marie-Claude Penloup. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identités langagières, Mélanges offerts à Régine Delamotte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rouen et du Havre (PURH), pp.51-56, 2013, 2877755819</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00986682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La variation stylistique : un contenu à intégrer dans la formation des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Balsiger, C., Bétrix Köhler, D., De Pietro, J.-F. &amp; Perregaux, Ch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eveil aux langues et approches plurielles : de la formation des enseignants aux pratiques de classe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.255-267, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00801007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifier la pluralité des ressources des élèves en contexte monolingue et normatif.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dreyfus M. &amp; Prieur J.-M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hétérogénéité et variation. Perspectives sociolinguistiques, didactiques et anthropologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Houdiard Editeur, pp.150-163, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00801005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engager la conversation exolingue à l'école. L'intercompréhension à l'épreuve des interactions orales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Dompmartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Guirand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F.-J. Meissner, P. Capucho, C. Degache, A. Martins, D. Spiţa &amp; M. Tost. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intercomprehension: Learning, teaching, research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Narr Verlag, pp.301-318, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00632471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociolinguistique impliquée et relations ethnographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Blanchet Ph. &amp; Chardenet P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guide de la recherche en didactique des langues et des cultures: approches contextualisées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AUF/EAC, pp.367-377, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00801010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour de ‘savoirs' sur les langues dans une classe de seconde professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Candelier M., Ioannitou G., Omer D. &amp; Vasseur M.T. (dir.), Conscience du plurilinguisme : pratiques, représentations et interventions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.0-0, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00376911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans les coulisses de la (socio)linguistique urbaine française : le silence criant des filles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussirou-Mouyama A. (éd.) Les boîtes noires de Louis-Jean Calvet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Ecriture, pp.364-370, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00376913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour de ‘savoirs' sur les langues dans une classe de seconde professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Candelier M., Ioannitou G., Omer D. &amp; Vasseur M.T. (dir.), Conscience du plurilinguisme : pratiques, représentations et interventions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.0-0, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03758812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans les coulisses de la (socio)linguistique urbaine française : le silence criant des filles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussirou-Mouyama A. (éd.) Les boîtes noires de Louis-Jean Calvet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Ecriture, pp.364-370, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03758811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité spatiale : dynamique des répertoires linguistiques et des fonctions dévolues aux langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">van Den Avenne (éd.) Mobilités et contacts de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.15-33, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00376919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À travers le rap français : un exemple de processus de médiation linguistique et sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les médiations langagières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.205--216, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À travers le rap français : un exemple de processus de médiation linguistique et sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les médiations langagières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.205--216, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurilinguisme, variations et apprentissages des langues à l’école primaire : quelles prises en comptes didactiques des hétérogénéités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voies vers le plurilinguisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.63--76, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurilinguisme, variations et apprentissages des langues à l’école primaire : quelles prises en comptes didactiques des hétérogénéités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voies vers le plurilinguisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.63--76, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evlang dans la vie d’une classe : regards monographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Candelier, Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evlang - l'éveil aux langues à l'école primaire. Bilan d'une innovation européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evlang dans la vie d’une classe : regards monographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Candelier, Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evlang - l'éveil aux langues à l'école primaire. Bilan d'une innovation européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socialisation langagière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Hors série (HS1), pp.311-314. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ls.hs01.0312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03759047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le langage aux frontières du travail et de l’école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Langues, Cultures et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, La part langagière du travail, 7 (1), pp.67-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03759088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le langage aux frontières du travail et de l’école : Une ethnographie des ateliers des lycées professionnels français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Langues, Cultures et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1 (7), pp.67-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compétence de communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Hors série (HS1), pp.57-60. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ls.hs01.0058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03759052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le récit de la migration en santé avec des personnes demandeuses d’asile en France. Réflexions sur la formation des soignants et des interprètes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Traverso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Claudia Ticca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Phronesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03084923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Filliettaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, N° 168 (3), pp.9-13. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ls.168.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03759057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation professionnelle, un point aveugle de la linguistique sociale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Filliettaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, N° 168 (3), pp.15-47. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ls.168.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03759067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'atelier, les gars et la revue technique. Pratiques et différenciations langagières en lycée professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Veillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Parole de jeunesse - la part langagière des différenciations sociales, 29, pp.52-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02094442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Parole de jeunesse : vers une meilleure prise en compte de la différenciation sociale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Auzanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Parole de jeunesse. La part langagière des différenciations sociales, 29, pp.2-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02097294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Présentation » de la réédition de l’article « Communication familiale et entre pairs : variations du comportement langagier d’adolescents bilingues » (J. Billiez & N. Merabti)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Parole de jeunesse. La part langagière des différenciations sociales, 29, pp.151-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02097300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’atelier, les gars et la revue technique. Pratiques et différenciations langagières en lycée professionnel »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Veillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Parole de jeunesse. La part langagière des différenciations sociales, 29, pp.52-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02097286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chroniques : étude exploratoire d'un genre d'écriture (très) populaire sur le net</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27, pp.02003. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20162702003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une recherche collaborative sur la diversité linguistique dans un lycée professionnel : retour sur expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets internationaux de sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, pp.59-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00801013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et différenciations sociolinguistiques : quelques notions en question.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets d'Atelier de sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Espaces discursifs, 6, pp.247--266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et différenciations sociolinguistiques : quelques notions en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets d'Atelier de sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6, pp.247-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idéologies, représentations et différenciations sociolinguistiques : quelques notions en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets d'Atelier de Sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6, pp.247-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00801009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portes ouvertes à l'école : accueillir l'enfant avec sa/ses langue/s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Maire-Sandoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana-Lee Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Autre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 35, pp.169-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00801012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contacts de langues dans les répertoires verbaux de lycéennes grenobloises.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues &amp; cité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00853904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Dé)construction de clôtures identitaires dans un espace scolaire : un regard sociolinguistique impliqué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39, pp.43-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03758915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Dé)construction de clôtures identitaires dans un espace scolaire : un regard sociolinguistique impliqué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39, pp.43-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00376861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rap en France et ailleurs : intérêt d'une démarche pluridisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Auzanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Bento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'Institut de Linguistique de Louvain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.109--130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rap en France et ailleurs : intérêt d'une démarche pluridisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Auzanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Bento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'Institut de Linguistique de Louvain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.109--130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langage et formation professionnelle : vers une linguistique sociale de la formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Filliettaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les linguistes sur la sellette : la polémique normative au Brésil&amp;quot;, traduction de &amp;quot;Linguistas na berlinda: a polêmica normativa no Brasil&amp;quot; auteur : Lagares, Xoán Carlos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xoán Carlos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glotopolítica - Langage et luttes sociales dans l’espace hispano-lusophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.189-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être et devenir plurilingue à l'École</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00986679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociolinguistique interactionnelle et relations ethnographiques: le chercheur, un participant vraiment pas comme les autres ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France and Language(s): Old Policies and New Challenges in Education. Towards a Renewed Framework?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00439199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques langagières d’adolescent(e)s et catégorisations socio-scolaires. Présentations de soi, représentations des autres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que ‘parler comme’ peut vouloir dire : stylisation de l’altérité et positionnements identitaires de genre chez des adolescent(e)s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations au coeur et aux marges de la sociolinguistique. Mélanges offerts à Jacqueline Billiez, Préface de Bernard Py</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Rispail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.350, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03758857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations au coeur et aux marges de la sociolinguistique. Mélanges offerts à Jacqueline Billiez, Préface de Bernard Py</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Rispail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.350, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00376924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et représentations langagières de groupes de pairs en milieu urbain. Rapport de recherche établi dans le cadre d'un appel d'offre de la Délégation Générale à la Langue Française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Krief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Romano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Stendhal - Grenoble III. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et représentations langagières de groupes de pairs en milieu urbain. Rapport de recherche établi dans le cadre d'un appel d'offre de la Délégation Générale à la Langue Française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Krief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Romano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Stendhal - Grenoble III. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId148"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874238v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ghimenton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. de Saint-Georges" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Corona" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Claudia Ticca" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Alby" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942805v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vendredi Ricet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03084982v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Traverso" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chambon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lambert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097328v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Billiez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385030v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Veillard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986681v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986682v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801005v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801007v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Trimaille" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00632471v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Costa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Dompmartin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Guirand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801010v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03758812v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376913v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03758811v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376911v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376919v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599402v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758839v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599411v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758834v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758836v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sabatier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599409v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04823244v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lascar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868040v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874190v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874179v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alby" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04871373v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid de Saint-Georges" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Badreddine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942868v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942883v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942849v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02318869v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Jouin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Piccoli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03758876v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878623v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094624v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939330v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105044v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luci Nussbaum" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01465626v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Bigot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Maillard-de La Corte Gomez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105049v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105051v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105053v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Vergara" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01465624v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976346v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Buson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cagnon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03758809v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02099719v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507031v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laluc-Massart" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Perret" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599423v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376877v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03758912v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376880v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03758828v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376887v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376893v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376902v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867858v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759088v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759052v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.hs01.0058" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759047v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.hs01.0312" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03084923v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759067v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Filliettaz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.168.0015" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759057v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.168.0009" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094442v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097294v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Auzanneau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097300v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevrot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097286v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319824v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162702003" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801013v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599373v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758831v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801009v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801012v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Maire-Sandoz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana-Lee Simon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00853904v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03758915v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376861v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599412v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Fernandes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Bento" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fayolle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758842v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105030v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105034v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xo&#225;n Carlos" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599421v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986679v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439199v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599417v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599375v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03758857v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Millet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Rispail" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376924v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758799v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Krief" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Romano" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599434v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05548973v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martinache" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bessette" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Bonnaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Boudahmane" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Bressy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868040v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lambert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lascar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Corona" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04823244v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874190v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Claudia Ticca" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874179v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alby" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04871373v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid de Saint-Georges" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Badreddine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942868v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942883v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942849v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03758876v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02318869v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Jouin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Piccoli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Traverso" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878623v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094624v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Veillard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939330v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105044v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luci Nussbaum" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105051v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01465626v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Bigot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Maillard-de La Corte Gomez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105049v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01465624v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105053v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Vergara" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976346v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Buson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cagnon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Trimaille" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03758809v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Billiez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02099719v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507031v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laluc-Massart" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Perret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599423v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03758912v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376877v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03758828v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376880v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376887v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376893v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376902v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874238v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ghimenton" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. de Saint-Georges" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Alby" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942805v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vendredi Ricet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03084982v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chambon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097328v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385030v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986681v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986682v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801007v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801005v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00632471v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Costa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Dompmartin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Guirand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801010v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376911v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376913v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03758812v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03758811v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376919v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758834v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599402v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758839v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599411v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758836v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sabatier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599409v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759047v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.hs01.0312" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759088v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867858v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759052v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.hs01.0058" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03084923v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759057v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Filliettaz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.168.0009" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759067v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.168.0015" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094442v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097294v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Auzanneau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097300v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevrot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097286v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319824v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162702003" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801013v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599373v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758831v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801009v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801012v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Maire-Sandoz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana-Lee Simon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00853904v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03758915v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376861v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599412v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Fernandes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Bento" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fayolle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758842v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105030v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105034v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xo&#225;n Carlos" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986679v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599421v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439199v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599417v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599375v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03758857v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Millet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Rispail" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376924v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758799v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Krief" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Romano" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599434v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>