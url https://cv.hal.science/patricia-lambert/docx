--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Patricia Lambert </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">professeure des universités</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages domestiques et contamination en biocides des environnements intérieurs et des eaux urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Martinache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Bessette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertille Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Boudahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Bressy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des micropolluants aux solutions fondées sur la nature - colloque de restitution de la phase OPUR5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Champ-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(D)Écrire la part langagière de la formation professionnelle: ethnographie du langage et écriture de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Lascar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor Corona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Congrès du Réseau francophone de sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Louvain-la-Neuve, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(D)Écrire la part langagière de la formation professionnelle : ethnographie du langage et écriture de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Lascar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor Corona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6eme congrès du Réseau Francophone de Sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Francophone de Sociolinguistique; UCLouvain, May 2024, Louvain-la-Neuve, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04823244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(D)Écrire la part langagière de la formation professionnelle : le cas des ateliers de lycées en Guyane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor Corona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Lascar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Claudia Ticca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Interactions, Cognitions, ICAR-ENS de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouvelles écritures pour documenter la part langagière de milieux didactiques : le cas des ateliers de la voie professionnelle en Guyane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor Corona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Lascar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Claudia Ticca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Journées Linguistique de Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble-Alpes, Jul 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « savoir-cuire » dans un atelier de cuisine en Guyane : variations autour d’une norme professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid de Saint-Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor Corona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Badreddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e journées d’études Formation Professionnelle et Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04871373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des filles de paroles. Ethnographie sociolinguistique en atelier de formation Gestion-Administration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Colloque International de Didactique Professionnelle 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03942868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques langagières dans la formation professionnelle aujourd’hui : aux frontières du travail et de l’école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarante années de recherche autour de la notion de pratiques langagières. Journée d'étude en l'honneur de Josiane Boutet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabelle Léglise; James Costa, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03942883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernstein versus Labov : vers un dépassement de la « controverse »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude "Langage et inégalités scolaires et sociales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Escol Paris 8, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03942849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La valeur scolaire et professionnelle des compétences langagières en ‘ateliers d’école’ : ethnographie d’un lieu intermédiaire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès International du Réseau Francophone de Sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03758876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actions de formation et outils numériques issus d’une recherche sur la communication entre demandeurs d’asile et personnels de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Jouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Piccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Claudia Ticca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Traverso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professionnel·le·s et Recherche en Linguistique Appliquée : défis méthodologiques, enjeux sociétaux et perspectives d’intervention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colloque international PRELA, Jun 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02318869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le récit dans les consultations entre professionnels de la santé et réfugiés en France. Une démarche interactionniste pour la formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Claudia Ticca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Piccoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EARLI SIG 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01878623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Students' use of writings in a vocational school workshop: an indicator of autonomy and hybrid learning processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Veillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th international conference of the EARLI SIG 14 Learning and professional development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Geneve, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02094624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation, parcours et mise en récit des réfugiés et migrants en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Claudia Ticca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Traverso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIème congrès international de l'ARIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Antananarivo, Madagascar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Evento de letramento numa escola de mecânica automotiva »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luci Nussbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor Corona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Veillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th World Congress of Applied Linguistics (AILA) Innovation and Epistemological Challenges in Applied Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Federal do Rio de Janeiro, Jul 2017, Rio de janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The value of language skills in vocational training: sociolinguistic and educational issues »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor Corona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociolinguistics Symposium 21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Murcia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les ados font parler les adultes. Processus de différenciation des pratiques langagières des jeunes et des adultes dans les chroniques facebook.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processus de différenciation - des pratiques langagières à leur interprétation sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vals-asla et Université de Genève, Jan 2016, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Investiguer des lieux intermédiaires : ethnographie de la parole en ateliers d’école »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor Corona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SSRE 2016 Où s’arrête l’école ? Transformations et déplacements des frontières éducatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université de Lausanne, Jul 2016, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chroniques d'un genre nouveau ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès RFS - Hétérogénéité et changement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau francophone de sociolinguistique, Jun 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Création lexicale en interaction dans un contexte de revitalisation linguistique : analyse d’une situation d’immersion en mapudungun au Chili »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Vergara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ACEDLE. Interagir pour apprendre les langues aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aborder la variation stylistique à l’école. Analyse d’une expérimentation en CP/CE1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Cagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions au développement de perspectives plurilingues en éducation et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Contacts de langues en interactions : fonctionnements et significations sociales au sein d’un espace scolaire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 30ème colloque international de linguistique fonctionnelle, SILF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Larnaca, Chypre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03758809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’atelier, les gars et la Revue Technique Automobile. Littéracie en interaction dans un atelier de formation à la mécanique automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Veillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th international conference Applied Linguistics and Professional Practice (ALAPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02099719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des modalités de transmission et pratiques langagières dans trois contextes d’apprentissage en lycée professionnel (maintenance automobile)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Veillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Laluc-Massart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Colloque de l’AFIRSE, La Formation Professionnelle : La Recherche sur ses théories, ses politiques et ses pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01507031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sociolinguistics of youth language in France and language socialization : Potential bridges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Traces, Tidemarks and Legacies". American Anthropological Association’s 110th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Anthropological Association, Nov 2011, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différenciation sociolinguistique et effets de style</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVe Congrès International de Linguistique et Philologie Romane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Innsbruk, Autriche. pp.161-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03758912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différenciation sociolinguistique et effets de style</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVe Congrès International de Linguistique et Philologie Romane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Autriche. pp.161-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00376877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos d'une recherche impliquée dans un lycée professionnel : quelques réflexions sur l'observation participante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque International du RFS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Amiens, France. pp.125-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03758828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contacts de langues en interactions : fonctionnements et significations sociales au sein d'un espace scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du XXXème colloque international de linguistique fonctionnelle, 18-21 octobre 2006, SILF - Université de Chypre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Chypre. pp.0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00376880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos d'une recherche impliquée dans un lycée professionnel : quelques réflexions sur l'observation participante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque International du RFS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Amiens, France. pp.125-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00376887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations et dynamique des répertoires plurilingues : essai de représentation graphique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque VALS-ASLA 2008 « Sociétés en mutation : les défis méthodologiques de la linguistique. Flux migratoires et flux langagiers », le Panel ‘Comment saisir les pratiques langagières transméditerranéennes et transafricaines ?'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lugano, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00376893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité linguistique en questions : des élèves mènent l'enquête sur un marché urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque pluridisciplinaire jeunes chercheurs "autour de l'étude du langage", laboratoire Lidilem, Grenoble 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00376902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning professional taste: an ethnographic and multimodal study in a culinary arts workshop in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Ghimenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. de Saint-Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor Corona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Claudia Ticca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Alby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">K. Riley; A. Paugh. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Talk: Sociocultural Entanglements of Language and Foodways (provisional title)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise médicale et réélaboration du récit d’asile : intertextualité et pratiques en interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vendredi Ricet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Traverso; Nicolas Chambon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raconter, relater, traduire : paroles de la migration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lambert-Lucas, 2022, 978-2-35935-355-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03942805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patient, le médecin et l’interprète dans les consultations médicales d’expertise pour la demande d’asile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Traverso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Claudia Ticca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence Le Ferrec et Marie Véniard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours, langues, migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lambert Lucas, 2021, 978-2-35935-342-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03084982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités et socialisation plurilingue : retour sur un mode de représentation ‘bio-graphique’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques plurilingues, mobilités et éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des Archives Contemporaines., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02097328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse comparée des processus didactiques dans trois contextes d’apprentissage en lycée professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Veillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chnane-Davin F., Cuq J.-P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approche comparative des savoirs et des compétences en didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Riveneuve, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration de contenus d'éveil aux langues et dynamiques relationnelles en classe : deux dimensions qui s'entremêlent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christel Troncy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique du plurilinguisme. Approches plurielles des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.149-158, 2014, 978-2753529137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00986681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et attitudes d'enseignants face à la diversité linguistique des élèves d'un lycée professionnel : masquages et focalisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Foued Laroussi et Marie-Claude Penloup. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identités langagières, Mélanges offerts à Régine Delamotte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rouen et du Havre (PURH), pp.51-56, 2013, 2877755819</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00986682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La variation stylistique : un contenu à intégrer dans la formation des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Balsiger, C., Bétrix Köhler, D., De Pietro, J.-F. &amp; Perregaux, Ch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eveil aux langues et approches plurielles : de la formation des enseignants aux pratiques de classe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.255-267, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00801007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifier la pluralité des ressources des élèves en contexte monolingue et normatif.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dreyfus M. &amp; Prieur J.-M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hétérogénéité et variation. Perspectives sociolinguistiques, didactiques et anthropologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Houdiard Editeur, pp.150-163, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00801005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engager la conversation exolingue à l'école. L'intercompréhension à l'épreuve des interactions orales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Dompmartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Guirand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F.-J. Meissner, P. Capucho, C. Degache, A. Martins, D. Spiţa &amp; M. Tost. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intercomprehension: Learning, teaching, research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Narr Verlag, pp.301-318, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00632471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociolinguistique impliquée et relations ethnographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Blanchet Ph. &amp; Chardenet P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guide de la recherche en didactique des langues et des cultures: approches contextualisées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AUF/EAC, pp.367-377, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00801010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour de ‘savoirs' sur les langues dans une classe de seconde professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Candelier M., Ioannitou G., Omer D. &amp; Vasseur M.T. (dir.), Conscience du plurilinguisme : pratiques, représentations et interventions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.0-0, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00376911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans les coulisses de la (socio)linguistique urbaine française : le silence criant des filles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussirou-Mouyama A. (éd.) Les boîtes noires de Louis-Jean Calvet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Ecriture, pp.364-370, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00376913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour de ‘savoirs' sur les langues dans une classe de seconde professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Candelier M., Ioannitou G., Omer D. &amp; Vasseur M.T. (dir.), Conscience du plurilinguisme : pratiques, représentations et interventions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.0-0, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03758812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans les coulisses de la (socio)linguistique urbaine française : le silence criant des filles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussirou-Mouyama A. (éd.) Les boîtes noires de Louis-Jean Calvet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Ecriture, pp.364-370, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03758811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité spatiale : dynamique des répertoires linguistiques et des fonctions dévolues aux langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">van Den Avenne (éd.) Mobilités et contacts de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.15-33, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00376919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À travers le rap français : un exemple de processus de médiation linguistique et sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les médiations langagières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.205--216, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À travers le rap français : un exemple de processus de médiation linguistique et sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les médiations langagières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.205--216, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurilinguisme, variations et apprentissages des langues à l’école primaire : quelles prises en comptes didactiques des hétérogénéités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voies vers le plurilinguisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.63--76, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurilinguisme, variations et apprentissages des langues à l’école primaire : quelles prises en comptes didactiques des hétérogénéités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voies vers le plurilinguisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.63--76, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evlang dans la vie d’une classe : regards monographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Candelier, Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evlang - l'éveil aux langues à l'école primaire. Bilan d'une innovation européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evlang dans la vie d’une classe : regards monographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Candelier, Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evlang - l'éveil aux langues à l'école primaire. Bilan d'une innovation européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socialisation langagière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Hors série (HS1), pp.311-314. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ls.hs01.0312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03759047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le langage aux frontières du travail et de l’école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Langues, Cultures et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, La part langagière du travail, 7 (1), pp.67-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03759088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le langage aux frontières du travail et de l’école : Une ethnographie des ateliers des lycées professionnels français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Langues, Cultures et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1 (7), pp.67-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compétence de communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Hors série (HS1), pp.57-60. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ls.hs01.0058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03759052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le récit de la migration en santé avec des personnes demandeuses d’asile en France. Réflexions sur la formation des soignants et des interprètes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Traverso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Claudia Ticca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Phronesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03084923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Filliettaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, N° 168 (3), pp.9-13. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ls.168.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03759057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation professionnelle, un point aveugle de la linguistique sociale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Filliettaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, N° 168 (3), pp.15-47. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ls.168.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03759067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'atelier, les gars et la revue technique. Pratiques et différenciations langagières en lycée professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Veillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Parole de jeunesse - la part langagière des différenciations sociales, 29, pp.52-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02094442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Parole de jeunesse : vers une meilleure prise en compte de la différenciation sociale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Auzanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Parole de jeunesse. La part langagière des différenciations sociales, 29, pp.2-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02097294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Présentation » de la réédition de l’article « Communication familiale et entre pairs : variations du comportement langagier d’adolescents bilingues » (J. Billiez & N. Merabti)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Parole de jeunesse. La part langagière des différenciations sociales, 29, pp.151-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02097300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’atelier, les gars et la revue technique. Pratiques et différenciations langagières en lycée professionnel »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Veillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Parole de jeunesse. La part langagière des différenciations sociales, 29, pp.52-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02097286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chroniques : étude exploratoire d'un genre d'écriture (très) populaire sur le net</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27, pp.02003. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20162702003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une recherche collaborative sur la diversité linguistique dans un lycée professionnel : retour sur expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets internationaux de sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, pp.59-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00801013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et différenciations sociolinguistiques : quelques notions en question.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets d'Atelier de sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Espaces discursifs, 6, pp.247--266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et différenciations sociolinguistiques : quelques notions en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets d'Atelier de sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6, pp.247-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idéologies, représentations et différenciations sociolinguistiques : quelques notions en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets d'Atelier de Sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6, pp.247-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00801009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portes ouvertes à l'école : accueillir l'enfant avec sa/ses langue/s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Maire-Sandoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana-Lee Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Autre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 35, pp.169-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00801012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contacts de langues dans les répertoires verbaux de lycéennes grenobloises.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues &amp; cité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00853904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Dé)construction de clôtures identitaires dans un espace scolaire : un regard sociolinguistique impliqué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39, pp.43-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03758915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Dé)construction de clôtures identitaires dans un espace scolaire : un regard sociolinguistique impliqué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39, pp.43-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00376861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rap en France et ailleurs : intérêt d'une démarche pluridisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Auzanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Bento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'Institut de Linguistique de Louvain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.109--130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rap en France et ailleurs : intérêt d'une démarche pluridisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Auzanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Bento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'Institut de Linguistique de Louvain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.109--130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langage et formation professionnelle : vers une linguistique sociale de la formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Filliettaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les linguistes sur la sellette : la polémique normative au Brésil&amp;quot;, traduction de &amp;quot;Linguistas na berlinda: a polêmica normativa no Brasil&amp;quot; auteur : Lagares, Xoán Carlos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xoán Carlos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glotopolítica - Langage et luttes sociales dans l’espace hispano-lusophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.189-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être et devenir plurilingue à l'École</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00986679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociolinguistique interactionnelle et relations ethnographiques: le chercheur, un participant vraiment pas comme les autres ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France and Language(s): Old Policies and New Challenges in Education. Towards a Renewed Framework?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00439199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques langagières d’adolescent(e)s et catégorisations socio-scolaires. Présentations de soi, représentations des autres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que ‘parler comme’ peut vouloir dire : stylisation de l’altérité et positionnements identitaires de genre chez des adolescent(e)s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations au coeur et aux marges de la sociolinguistique. Mélanges offerts à Jacqueline Billiez, Préface de Bernard Py</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Rispail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.350, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03758857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations au coeur et aux marges de la sociolinguistique. Mélanges offerts à Jacqueline Billiez, Préface de Bernard Py</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Rispail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.350, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00376924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et représentations langagières de groupes de pairs en milieu urbain. Rapport de recherche établi dans le cadre d'un appel d'offre de la Délégation Générale à la Langue Française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Krief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Romano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Stendhal - Grenoble III. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et représentations langagières de groupes de pairs en milieu urbain. Rapport de recherche établi dans le cadre d'un appel d'offre de la Délégation Générale à la Langue Française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Krief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Romano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Stendhal - Grenoble III. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId148"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Patricia Lambert </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">professeure des universités</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages domestiques et contamination en biocides des environnements intérieurs et des eaux urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Martinache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Bessette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertille Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Boudahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Bressy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des micropolluants aux solutions fondées sur la nature - colloque de restitution de la phase OPUR5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Champ-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(D)Écrire la part langagière de la formation professionnelle: ethnographie du langage et écriture de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Lascar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor Corona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Congrès du Réseau francophone de sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Louvain-la-Neuve, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(D)Écrire la part langagière de la formation professionnelle : ethnographie du langage et écriture de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Lascar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor Corona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6eme congrès du Réseau Francophone de Sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Francophone de Sociolinguistique; UCLouvain, May 2024, Louvain-la-Neuve, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04823244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouvelles écritures pour documenter la part langagière de milieux didactiques : le cas des ateliers de la voie professionnelle en Guyane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor Corona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Lascar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Claudia Ticca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Journées Linguistique de Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble-Alpes, Jul 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « savoir-cuire » dans un atelier de cuisine en Guyane : variations autour d’une norme professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid de Saint-Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor Corona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Badreddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e journées d’études Formation Professionnelle et Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04871373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(D)Écrire la part langagière de la formation professionnelle : le cas des ateliers de lycées en Guyane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor Corona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Lascar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Claudia Ticca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Interactions, Cognitions, ICAR-ENS de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des filles de paroles. Ethnographie sociolinguistique en atelier de formation Gestion-Administration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Colloque International de Didactique Professionnelle 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03942868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques langagières dans la formation professionnelle aujourd’hui : aux frontières du travail et de l’école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarante années de recherche autour de la notion de pratiques langagières. Journée d'étude en l'honneur de Josiane Boutet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabelle Léglise; James Costa, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03942883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernstein versus Labov : vers un dépassement de la « controverse »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude "Langage et inégalités scolaires et sociales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Escol Paris 8, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03942849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actions de formation et outils numériques issus d’une recherche sur la communication entre demandeurs d’asile et personnels de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Jouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Piccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Claudia Ticca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Traverso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professionnel·le·s et Recherche en Linguistique Appliquée : défis méthodologiques, enjeux sociétaux et perspectives d’intervention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colloque international PRELA, Jun 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02318869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La valeur scolaire et professionnelle des compétences langagières en ‘ateliers d’école’ : ethnographie d’un lieu intermédiaire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès International du Réseau Francophone de Sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03758876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le récit dans les consultations entre professionnels de la santé et réfugiés en France. Une démarche interactionniste pour la formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Claudia Ticca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Piccoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EARLI SIG 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01878623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Students' use of writings in a vocational school workshop: an indicator of autonomy and hybrid learning processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Veillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th international conference of the EARLI SIG 14 Learning and professional development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Geneve, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02094624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation, parcours et mise en récit des réfugiés et migrants en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Claudia Ticca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Traverso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIème congrès international de l'ARIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Antananarivo, Madagascar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Evento de letramento numa escola de mecânica automotiva »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luci Nussbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor Corona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Veillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th World Congress of Applied Linguistics (AILA) Innovation and Epistemological Challenges in Applied Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Federal do Rio de Janeiro, Jul 2017, Rio de janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Investiguer des lieux intermédiaires : ethnographie de la parole en ateliers d’école »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor Corona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SSRE 2016 Où s’arrête l’école ? Transformations et déplacements des frontières éducatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université de Lausanne, Jul 2016, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les ados font parler les adultes. Processus de différenciation des pratiques langagières des jeunes et des adultes dans les chroniques facebook.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processus de différenciation - des pratiques langagières à leur interprétation sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vals-asla et Université de Genève, Jan 2016, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The value of language skills in vocational training: sociolinguistic and educational issues »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor Corona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociolinguistics Symposium 21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Murcia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Création lexicale en interaction dans un contexte de revitalisation linguistique : analyse d’une situation d’immersion en mapudungun au Chili »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Vergara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ACEDLE. Interagir pour apprendre les langues aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chroniques d'un genre nouveau ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès RFS - Hétérogénéité et changement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau francophone de sociolinguistique, Jun 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aborder la variation stylistique à l’école. Analyse d’une expérimentation en CP/CE1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Cagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions au développement de perspectives plurilingues en éducation et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Contacts de langues en interactions : fonctionnements et significations sociales au sein d’un espace scolaire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 30ème colloque international de linguistique fonctionnelle, SILF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Larnaca, Chypre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03758809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’atelier, les gars et la Revue Technique Automobile. Littéracie en interaction dans un atelier de formation à la mécanique automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Veillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th international conference Applied Linguistics and Professional Practice (ALAPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02099719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des modalités de transmission et pratiques langagières dans trois contextes d’apprentissage en lycée professionnel (maintenance automobile)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Veillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Laluc-Massart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Colloque de l’AFIRSE, La Formation Professionnelle : La Recherche sur ses théories, ses politiques et ses pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01507031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sociolinguistics of youth language in France and language socialization : Potential bridges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Traces, Tidemarks and Legacies". American Anthropological Association’s 110th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Anthropological Association, Nov 2011, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différenciation sociolinguistique et effets de style</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVe Congrès International de Linguistique et Philologie Romane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Autriche. pp.161-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00376877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différenciation sociolinguistique et effets de style</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVe Congrès International de Linguistique et Philologie Romane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Innsbruk, Autriche. pp.161-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03758912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos d'une recherche impliquée dans un lycée professionnel : quelques réflexions sur l'observation participante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque International du RFS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Amiens, France. pp.125-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03758828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contacts de langues en interactions : fonctionnements et significations sociales au sein d'un espace scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du XXXème colloque international de linguistique fonctionnelle, 18-21 octobre 2006, SILF - Université de Chypre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Chypre. pp.0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00376880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos d'une recherche impliquée dans un lycée professionnel : quelques réflexions sur l'observation participante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque International du RFS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Amiens, France. pp.125-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00376887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations et dynamique des répertoires plurilingues : essai de représentation graphique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque VALS-ASLA 2008 « Sociétés en mutation : les défis méthodologiques de la linguistique. Flux migratoires et flux langagiers », le Panel ‘Comment saisir les pratiques langagières transméditerranéennes et transafricaines ?'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lugano, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00376893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité linguistique en questions : des élèves mènent l'enquête sur un marché urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque pluridisciplinaire jeunes chercheurs "autour de l'étude du langage", laboratoire Lidilem, Grenoble 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00376902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning professional taste: an ethnographic and multimodal study in a culinary arts workshop in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Ghimenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. de Saint-Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor Corona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Claudia Ticca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Alby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">K. Riley; A. Paugh. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Talk: Sociocultural Entanglements of Language and Foodways (provisional title)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise médicale et réélaboration du récit d’asile : intertextualité et pratiques en interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vendredi Ricet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Traverso; Nicolas Chambon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raconter, relater, traduire : paroles de la migration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lambert-Lucas, 2022, 978-2-35935-355-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03942805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patient, le médecin et l’interprète dans les consultations médicales d’expertise pour la demande d’asile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Traverso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Claudia Ticca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence Le Ferrec et Marie Véniard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours, langues, migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lambert Lucas, 2021, 978-2-35935-342-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03084982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités et socialisation plurilingue : retour sur un mode de représentation ‘bio-graphique’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques plurilingues, mobilités et éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des Archives Contemporaines., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02097328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse comparée des processus didactiques dans trois contextes d’apprentissage en lycée professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Veillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chnane-Davin F., Cuq J.-P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approche comparative des savoirs et des compétences en didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Riveneuve, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration de contenus d'éveil aux langues et dynamiques relationnelles en classe : deux dimensions qui s'entremêlent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christel Troncy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique du plurilinguisme. Approches plurielles des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.149-158, 2014, 978-2753529137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00986681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et attitudes d'enseignants face à la diversité linguistique des élèves d'un lycée professionnel : masquages et focalisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Foued Laroussi et Marie-Claude Penloup. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identités langagières, Mélanges offerts à Régine Delamotte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rouen et du Havre (PURH), pp.51-56, 2013, 2877755819</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00986682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifier la pluralité des ressources des élèves en contexte monolingue et normatif.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dreyfus M. &amp; Prieur J.-M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hétérogénéité et variation. Perspectives sociolinguistiques, didactiques et anthropologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Houdiard Editeur, pp.150-163, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00801005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La variation stylistique : un contenu à intégrer dans la formation des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Balsiger, C., Bétrix Köhler, D., De Pietro, J.-F. &amp; Perregaux, Ch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eveil aux langues et approches plurielles : de la formation des enseignants aux pratiques de classe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.255-267, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00801007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engager la conversation exolingue à l'école. L'intercompréhension à l'épreuve des interactions orales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Dompmartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Guirand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F.-J. Meissner, P. Capucho, C. Degache, A. Martins, D. Spiţa &amp; M. Tost. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intercomprehension: Learning, teaching, research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Narr Verlag, pp.301-318, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00632471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociolinguistique impliquée et relations ethnographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Blanchet Ph. &amp; Chardenet P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guide de la recherche en didactique des langues et des cultures: approches contextualisées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AUF/EAC, pp.367-377, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00801010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour de ‘savoirs' sur les langues dans une classe de seconde professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Candelier M., Ioannitou G., Omer D. &amp; Vasseur M.T. (dir.), Conscience du plurilinguisme : pratiques, représentations et interventions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.0-0, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03758812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans les coulisses de la (socio)linguistique urbaine française : le silence criant des filles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussirou-Mouyama A. (éd.) Les boîtes noires de Louis-Jean Calvet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Ecriture, pp.364-370, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03758811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans les coulisses de la (socio)linguistique urbaine française : le silence criant des filles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussirou-Mouyama A. (éd.) Les boîtes noires de Louis-Jean Calvet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Ecriture, pp.364-370, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00376913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour de ‘savoirs' sur les langues dans une classe de seconde professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Candelier M., Ioannitou G., Omer D. &amp; Vasseur M.T. (dir.), Conscience du plurilinguisme : pratiques, représentations et interventions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.0-0, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00376911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité spatiale : dynamique des répertoires linguistiques et des fonctions dévolues aux langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">van Den Avenne (éd.) Mobilités et contacts de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.15-33, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00376919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À travers le rap français : un exemple de processus de médiation linguistique et sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les médiations langagières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.205--216, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurilinguisme, variations et apprentissages des langues à l’école primaire : quelles prises en comptes didactiques des hétérogénéités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voies vers le plurilinguisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.63--76, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurilinguisme, variations et apprentissages des langues à l’école primaire : quelles prises en comptes didactiques des hétérogénéités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voies vers le plurilinguisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.63--76, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À travers le rap français : un exemple de processus de médiation linguistique et sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les médiations langagières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.205--216, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evlang dans la vie d’une classe : regards monographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Candelier, Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evlang - l'éveil aux langues à l'école primaire. Bilan d'une innovation européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evlang dans la vie d’une classe : regards monographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Candelier, Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evlang - l'éveil aux langues à l'école primaire. Bilan d'une innovation européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le langage aux frontières du travail et de l’école : Une ethnographie des ateliers des lycées professionnels français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Langues, Cultures et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1 (7), pp.67-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le langage aux frontières du travail et de l’école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Langues, Cultures et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, La part langagière du travail, 7 (1), pp.67-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03759088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compétence de communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Hors série (HS1), pp.57-60. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ls.hs01.0058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03759052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socialisation langagière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Hors série (HS1), pp.311-314. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ls.hs01.0312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03759047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le récit de la migration en santé avec des personnes demandeuses d’asile en France. Réflexions sur la formation des soignants et des interprètes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Traverso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Claudia Ticca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Phronesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03084923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation professionnelle, un point aveugle de la linguistique sociale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Filliettaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, N° 168 (3), pp.15-47. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ls.168.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03759067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Filliettaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, N° 168 (3), pp.9-13. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ls.168.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03759057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Présentation » de la réédition de l’article « Communication familiale et entre pairs : variations du comportement langagier d’adolescents bilingues » (J. Billiez & N. Merabti)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Parole de jeunesse. La part langagière des différenciations sociales, 29, pp.151-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02097300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’atelier, les gars et la revue technique. Pratiques et différenciations langagières en lycée professionnel »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Veillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Parole de jeunesse. La part langagière des différenciations sociales, 29, pp.52-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02097286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'atelier, les gars et la revue technique. Pratiques et différenciations langagières en lycée professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Veillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Parole de jeunesse - la part langagière des différenciations sociales, 29, pp.52-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02094442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Parole de jeunesse : vers une meilleure prise en compte de la différenciation sociale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Auzanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Parole de jeunesse. La part langagière des différenciations sociales, 29, pp.2-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02097294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chroniques : étude exploratoire d'un genre d'écriture (très) populaire sur le net</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27, pp.02003. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20162702003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une recherche collaborative sur la diversité linguistique dans un lycée professionnel : retour sur expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets internationaux de sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, pp.59-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00801013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et différenciations sociolinguistiques : quelques notions en question.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets d'Atelier de sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Espaces discursifs, 6, pp.247--266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et différenciations sociolinguistiques : quelques notions en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets d'Atelier de sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6, pp.247-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idéologies, représentations et différenciations sociolinguistiques : quelques notions en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets d'Atelier de Sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6, pp.247-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00801009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portes ouvertes à l'école : accueillir l'enfant avec sa/ses langue/s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Maire-Sandoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana-Lee Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Autre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 35, pp.169-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00801012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contacts de langues dans les répertoires verbaux de lycéennes grenobloises.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues &amp; cité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00853904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Dé)construction de clôtures identitaires dans un espace scolaire : un regard sociolinguistique impliqué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39, pp.43-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00376861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Dé)construction de clôtures identitaires dans un espace scolaire : un regard sociolinguistique impliqué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39, pp.43-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03758915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rap en France et ailleurs : intérêt d'une démarche pluridisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Auzanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Bento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'Institut de Linguistique de Louvain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.109--130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rap en France et ailleurs : intérêt d'une démarche pluridisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Auzanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Bento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'Institut de Linguistique de Louvain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.109--130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langage et formation professionnelle : vers une linguistique sociale de la formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Filliettaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les linguistes sur la sellette : la polémique normative au Brésil&amp;quot;, traduction de &amp;quot;Linguistas na berlinda: a polêmica normativa no Brasil&amp;quot; auteur : Lagares, Xoán Carlos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xoán Carlos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glotopolítica - Langage et luttes sociales dans l’espace hispano-lusophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.189-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociolinguistique interactionnelle et relations ethnographiques: le chercheur, un participant vraiment pas comme les autres ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être et devenir plurilingue à l'École</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00986679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France and Language(s): Old Policies and New Challenges in Education. Towards a Renewed Framework?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00439199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques langagières d’adolescent(e)s et catégorisations socio-scolaires. Présentations de soi, représentations des autres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que ‘parler comme’ peut vouloir dire : stylisation de l’altérité et positionnements identitaires de genre chez des adolescent(e)s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations au coeur et aux marges de la sociolinguistique. Mélanges offerts à Jacqueline Billiez, Préface de Bernard Py</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Rispail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.350, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03758857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations au coeur et aux marges de la sociolinguistique. Mélanges offerts à Jacqueline Billiez, Préface de Bernard Py</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Rispail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.350, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00376924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et représentations langagières de groupes de pairs en milieu urbain. Rapport de recherche établi dans le cadre d'un appel d'offre de la Délégation Générale à la Langue Française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Krief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Romano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Stendhal - Grenoble III. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et représentations langagières de groupes de pairs en milieu urbain. Rapport de recherche établi dans le cadre d'un appel d'offre de la Délégation Générale à la Langue Française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Krief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Romano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Stendhal - Grenoble III. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId148"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05548973v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martinache" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bessette" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Bonnaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Boudahmane" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Bressy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868040v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lambert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lascar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Corona" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04823244v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874190v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Claudia Ticca" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874179v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alby" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04871373v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid de Saint-Georges" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Badreddine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942868v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942883v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942849v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03758876v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02318869v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Jouin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Piccoli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Traverso" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878623v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094624v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Veillard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939330v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105044v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luci Nussbaum" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105051v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01465626v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Bigot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Maillard-de La Corte Gomez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105049v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01465624v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105053v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Vergara" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976346v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Buson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cagnon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Trimaille" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03758809v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Billiez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02099719v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507031v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laluc-Massart" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Perret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599423v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03758912v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376877v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03758828v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376880v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376887v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376893v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376902v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874238v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ghimenton" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. de Saint-Georges" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Alby" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942805v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vendredi Ricet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03084982v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chambon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097328v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385030v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986681v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986682v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801007v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801005v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00632471v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Costa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Dompmartin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Guirand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801010v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376911v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376913v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03758812v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03758811v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376919v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758834v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599402v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758839v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599411v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758836v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sabatier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599409v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759047v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.hs01.0312" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759088v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867858v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759052v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.hs01.0058" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03084923v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759057v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Filliettaz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.168.0009" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759067v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.168.0015" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094442v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097294v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Auzanneau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097300v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevrot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097286v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319824v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162702003" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801013v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599373v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758831v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801009v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801012v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Maire-Sandoz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana-Lee Simon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00853904v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03758915v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376861v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599412v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Fernandes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Bento" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fayolle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758842v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105030v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105034v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xo&#225;n Carlos" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986679v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599421v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439199v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599417v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599375v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03758857v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Millet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Rispail" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376924v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758799v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Krief" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Romano" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599434v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05548973v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martinache" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bessette" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Bonnaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Boudahmane" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Bressy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868040v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lambert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lascar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Corona" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04823244v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874179v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Claudia Ticca" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alby" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04871373v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid de Saint-Georges" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Badreddine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874190v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942868v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942883v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942849v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02318869v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Jouin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Piccoli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Traverso" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03758876v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878623v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094624v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Veillard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939330v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105044v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luci Nussbaum" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105049v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01465626v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Bigot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Maillard-de La Corte Gomez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105051v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105053v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Vergara" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01465624v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976346v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Buson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cagnon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Trimaille" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03758809v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Billiez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02099719v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507031v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laluc-Massart" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Perret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599423v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376877v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03758912v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03758828v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376880v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376887v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376893v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376902v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874238v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ghimenton" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. de Saint-Georges" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Alby" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942805v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vendredi Ricet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03084982v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chambon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097328v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385030v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986681v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986682v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801005v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801007v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00632471v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Costa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Dompmartin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Guirand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801010v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03758812v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03758811v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376913v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376911v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376919v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599402v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758839v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599411v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758834v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758836v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sabatier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599409v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867858v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759088v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759052v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.hs01.0058" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759047v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.hs01.0312" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03084923v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759067v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Filliettaz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.168.0015" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759057v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.168.0009" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097300v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevrot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097286v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094442v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097294v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Auzanneau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319824v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162702003" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801013v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599373v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758831v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801009v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801012v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Maire-Sandoz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana-Lee Simon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00853904v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376861v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03758915v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599412v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Fernandes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Bento" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fayolle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758842v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105030v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105034v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xo&#225;n Carlos" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599421v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986679v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439199v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599417v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599375v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03758857v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Millet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Rispail" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376924v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758799v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Krief" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Romano" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599434v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>