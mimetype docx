--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Patricia Lambert </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">professeure des universités</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages domestiques et contamination en biocides des environnements intérieurs et des eaux urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Martinache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Bessette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertille Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Boudahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Bressy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des micropolluants aux solutions fondées sur la nature - colloque de restitution de la phase OPUR5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Champ-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(D)Écrire la part langagière de la formation professionnelle: ethnographie du langage et écriture de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Lascar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor Corona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Congrès du Réseau francophone de sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Louvain-la-Neuve, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(D)Écrire la part langagière de la formation professionnelle : ethnographie du langage et écriture de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Lascar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor Corona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6eme congrès du Réseau Francophone de Sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Francophone de Sociolinguistique; UCLouvain, May 2024, Louvain-la-Neuve, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04823244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouvelles écritures pour documenter la part langagière de milieux didactiques : le cas des ateliers de la voie professionnelle en Guyane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor Corona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Lascar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Claudia Ticca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Journées Linguistique de Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble-Alpes, Jul 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « savoir-cuire » dans un atelier de cuisine en Guyane : variations autour d’une norme professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid de Saint-Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor Corona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Badreddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e journées d’études Formation Professionnelle et Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04871373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(D)Écrire la part langagière de la formation professionnelle : le cas des ateliers de lycées en Guyane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor Corona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Lascar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Claudia Ticca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Interactions, Cognitions, ICAR-ENS de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des filles de paroles. Ethnographie sociolinguistique en atelier de formation Gestion-Administration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Colloque International de Didactique Professionnelle 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03942868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques langagières dans la formation professionnelle aujourd’hui : aux frontières du travail et de l’école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarante années de recherche autour de la notion de pratiques langagières. Journée d'étude en l'honneur de Josiane Boutet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabelle Léglise; James Costa, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03942883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernstein versus Labov : vers un dépassement de la « controverse »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude "Langage et inégalités scolaires et sociales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Escol Paris 8, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03942849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actions de formation et outils numériques issus d’une recherche sur la communication entre demandeurs d’asile et personnels de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Jouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Piccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Claudia Ticca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Traverso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professionnel·le·s et Recherche en Linguistique Appliquée : défis méthodologiques, enjeux sociétaux et perspectives d’intervention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colloque international PRELA, Jun 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02318869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La valeur scolaire et professionnelle des compétences langagières en ‘ateliers d’école’ : ethnographie d’un lieu intermédiaire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès International du Réseau Francophone de Sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03758876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le récit dans les consultations entre professionnels de la santé et réfugiés en France. Une démarche interactionniste pour la formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Claudia Ticca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Piccoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EARLI SIG 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01878623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Students' use of writings in a vocational school workshop: an indicator of autonomy and hybrid learning processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Veillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th international conference of the EARLI SIG 14 Learning and professional development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Geneve, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02094624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation, parcours et mise en récit des réfugiés et migrants en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Claudia Ticca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Traverso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIème congrès international de l'ARIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Antananarivo, Madagascar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Evento de letramento numa escola de mecânica automotiva »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luci Nussbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor Corona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Veillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th World Congress of Applied Linguistics (AILA) Innovation and Epistemological Challenges in Applied Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Federal do Rio de Janeiro, Jul 2017, Rio de janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Investiguer des lieux intermédiaires : ethnographie de la parole en ateliers d’école »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor Corona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SSRE 2016 Où s’arrête l’école ? Transformations et déplacements des frontières éducatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université de Lausanne, Jul 2016, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les ados font parler les adultes. Processus de différenciation des pratiques langagières des jeunes et des adultes dans les chroniques facebook.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processus de différenciation - des pratiques langagières à leur interprétation sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vals-asla et Université de Genève, Jan 2016, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The value of language skills in vocational training: sociolinguistic and educational issues »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor Corona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociolinguistics Symposium 21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Murcia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Création lexicale en interaction dans un contexte de revitalisation linguistique : analyse d’une situation d’immersion en mapudungun au Chili »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Vergara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ACEDLE. Interagir pour apprendre les langues aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chroniques d'un genre nouveau ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès RFS - Hétérogénéité et changement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau francophone de sociolinguistique, Jun 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aborder la variation stylistique à l’école. Analyse d’une expérimentation en CP/CE1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Cagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions au développement de perspectives plurilingues en éducation et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Contacts de langues en interactions : fonctionnements et significations sociales au sein d’un espace scolaire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 30ème colloque international de linguistique fonctionnelle, SILF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Larnaca, Chypre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03758809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’atelier, les gars et la Revue Technique Automobile. Littéracie en interaction dans un atelier de formation à la mécanique automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Veillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th international conference Applied Linguistics and Professional Practice (ALAPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02099719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des modalités de transmission et pratiques langagières dans trois contextes d’apprentissage en lycée professionnel (maintenance automobile)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Veillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Laluc-Massart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Colloque de l’AFIRSE, La Formation Professionnelle : La Recherche sur ses théories, ses politiques et ses pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01507031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sociolinguistics of youth language in France and language socialization : Potential bridges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Traces, Tidemarks and Legacies". American Anthropological Association’s 110th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Anthropological Association, Nov 2011, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différenciation sociolinguistique et effets de style</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVe Congrès International de Linguistique et Philologie Romane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Autriche. pp.161-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00376877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différenciation sociolinguistique et effets de style</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVe Congrès International de Linguistique et Philologie Romane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Innsbruk, Autriche. pp.161-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03758912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos d'une recherche impliquée dans un lycée professionnel : quelques réflexions sur l'observation participante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque International du RFS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Amiens, France. pp.125-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03758828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contacts de langues en interactions : fonctionnements et significations sociales au sein d'un espace scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du XXXème colloque international de linguistique fonctionnelle, 18-21 octobre 2006, SILF - Université de Chypre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Chypre. pp.0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00376880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos d'une recherche impliquée dans un lycée professionnel : quelques réflexions sur l'observation participante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque International du RFS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Amiens, France. pp.125-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00376887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations et dynamique des répertoires plurilingues : essai de représentation graphique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque VALS-ASLA 2008 « Sociétés en mutation : les défis méthodologiques de la linguistique. Flux migratoires et flux langagiers », le Panel ‘Comment saisir les pratiques langagières transméditerranéennes et transafricaines ?'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lugano, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00376893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité linguistique en questions : des élèves mènent l'enquête sur un marché urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque pluridisciplinaire jeunes chercheurs "autour de l'étude du langage", laboratoire Lidilem, Grenoble 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00376902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning professional taste: an ethnographic and multimodal study in a culinary arts workshop in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Ghimenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. de Saint-Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor Corona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Claudia Ticca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Alby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">K. Riley; A. Paugh. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Talk: Sociocultural Entanglements of Language and Foodways (provisional title)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise médicale et réélaboration du récit d’asile : intertextualité et pratiques en interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vendredi Ricet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Traverso; Nicolas Chambon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raconter, relater, traduire : paroles de la migration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lambert-Lucas, 2022, 978-2-35935-355-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03942805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patient, le médecin et l’interprète dans les consultations médicales d’expertise pour la demande d’asile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Traverso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Claudia Ticca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence Le Ferrec et Marie Véniard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours, langues, migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lambert Lucas, 2021, 978-2-35935-342-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03084982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités et socialisation plurilingue : retour sur un mode de représentation ‘bio-graphique’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques plurilingues, mobilités et éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des Archives Contemporaines., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02097328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse comparée des processus didactiques dans trois contextes d’apprentissage en lycée professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Veillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chnane-Davin F., Cuq J.-P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approche comparative des savoirs et des compétences en didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Riveneuve, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration de contenus d'éveil aux langues et dynamiques relationnelles en classe : deux dimensions qui s'entremêlent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christel Troncy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique du plurilinguisme. Approches plurielles des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.149-158, 2014, 978-2753529137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00986681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et attitudes d'enseignants face à la diversité linguistique des élèves d'un lycée professionnel : masquages et focalisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Foued Laroussi et Marie-Claude Penloup. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identités langagières, Mélanges offerts à Régine Delamotte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rouen et du Havre (PURH), pp.51-56, 2013, 2877755819</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00986682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifier la pluralité des ressources des élèves en contexte monolingue et normatif.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dreyfus M. &amp; Prieur J.-M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hétérogénéité et variation. Perspectives sociolinguistiques, didactiques et anthropologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Houdiard Editeur, pp.150-163, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00801005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La variation stylistique : un contenu à intégrer dans la formation des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Balsiger, C., Bétrix Köhler, D., De Pietro, J.-F. &amp; Perregaux, Ch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eveil aux langues et approches plurielles : de la formation des enseignants aux pratiques de classe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.255-267, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00801007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engager la conversation exolingue à l'école. L'intercompréhension à l'épreuve des interactions orales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Dompmartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Guirand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F.-J. Meissner, P. Capucho, C. Degache, A. Martins, D. Spiţa &amp; M. Tost. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intercomprehension: Learning, teaching, research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Narr Verlag, pp.301-318, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00632471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociolinguistique impliquée et relations ethnographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Blanchet Ph. &amp; Chardenet P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guide de la recherche en didactique des langues et des cultures: approches contextualisées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AUF/EAC, pp.367-377, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00801010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour de ‘savoirs' sur les langues dans une classe de seconde professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Candelier M., Ioannitou G., Omer D. &amp; Vasseur M.T. (dir.), Conscience du plurilinguisme : pratiques, représentations et interventions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.0-0, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03758812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans les coulisses de la (socio)linguistique urbaine française : le silence criant des filles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussirou-Mouyama A. (éd.) Les boîtes noires de Louis-Jean Calvet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Ecriture, pp.364-370, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03758811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans les coulisses de la (socio)linguistique urbaine française : le silence criant des filles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussirou-Mouyama A. (éd.) Les boîtes noires de Louis-Jean Calvet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Ecriture, pp.364-370, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00376913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour de ‘savoirs' sur les langues dans une classe de seconde professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Candelier M., Ioannitou G., Omer D. &amp; Vasseur M.T. (dir.), Conscience du plurilinguisme : pratiques, représentations et interventions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.0-0, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00376911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité spatiale : dynamique des répertoires linguistiques et des fonctions dévolues aux langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">van Den Avenne (éd.) Mobilités et contacts de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.15-33, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00376919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À travers le rap français : un exemple de processus de médiation linguistique et sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les médiations langagières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.205--216, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurilinguisme, variations et apprentissages des langues à l’école primaire : quelles prises en comptes didactiques des hétérogénéités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voies vers le plurilinguisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.63--76, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurilinguisme, variations et apprentissages des langues à l’école primaire : quelles prises en comptes didactiques des hétérogénéités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voies vers le plurilinguisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.63--76, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À travers le rap français : un exemple de processus de médiation linguistique et sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les médiations langagières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.205--216, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evlang dans la vie d’une classe : regards monographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Candelier, Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evlang - l'éveil aux langues à l'école primaire. Bilan d'une innovation européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evlang dans la vie d’une classe : regards monographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Candelier, Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evlang - l'éveil aux langues à l'école primaire. Bilan d'une innovation européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le langage aux frontières du travail et de l’école : Une ethnographie des ateliers des lycées professionnels français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Langues, Cultures et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1 (7), pp.67-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le langage aux frontières du travail et de l’école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Langues, Cultures et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, La part langagière du travail, 7 (1), pp.67-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03759088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compétence de communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Hors série (HS1), pp.57-60. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ls.hs01.0058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03759052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socialisation langagière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Hors série (HS1), pp.311-314. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ls.hs01.0312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03759047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le récit de la migration en santé avec des personnes demandeuses d’asile en France. Réflexions sur la formation des soignants et des interprètes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Traverso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Claudia Ticca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Phronesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03084923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation professionnelle, un point aveugle de la linguistique sociale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Filliettaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, N° 168 (3), pp.15-47. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ls.168.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03759067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Filliettaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, N° 168 (3), pp.9-13. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ls.168.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03759057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Présentation » de la réédition de l’article « Communication familiale et entre pairs : variations du comportement langagier d’adolescents bilingues » (J. Billiez & N. Merabti)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Parole de jeunesse. La part langagière des différenciations sociales, 29, pp.151-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02097300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’atelier, les gars et la revue technique. Pratiques et différenciations langagières en lycée professionnel »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Veillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Parole de jeunesse. La part langagière des différenciations sociales, 29, pp.52-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02097286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'atelier, les gars et la revue technique. Pratiques et différenciations langagières en lycée professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Veillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Parole de jeunesse - la part langagière des différenciations sociales, 29, pp.52-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02094442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Parole de jeunesse : vers une meilleure prise en compte de la différenciation sociale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Auzanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Parole de jeunesse. La part langagière des différenciations sociales, 29, pp.2-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02097294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chroniques : étude exploratoire d'un genre d'écriture (très) populaire sur le net</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27, pp.02003. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20162702003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une recherche collaborative sur la diversité linguistique dans un lycée professionnel : retour sur expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets internationaux de sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, pp.59-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00801013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et différenciations sociolinguistiques : quelques notions en question.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets d'Atelier de sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Espaces discursifs, 6, pp.247--266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et différenciations sociolinguistiques : quelques notions en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets d'Atelier de sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6, pp.247-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idéologies, représentations et différenciations sociolinguistiques : quelques notions en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets d'Atelier de Sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6, pp.247-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00801009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portes ouvertes à l'école : accueillir l'enfant avec sa/ses langue/s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Maire-Sandoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana-Lee Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Autre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 35, pp.169-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00801012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contacts de langues dans les répertoires verbaux de lycéennes grenobloises.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues &amp; cité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00853904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Dé)construction de clôtures identitaires dans un espace scolaire : un regard sociolinguistique impliqué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39, pp.43-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00376861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Dé)construction de clôtures identitaires dans un espace scolaire : un regard sociolinguistique impliqué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39, pp.43-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03758915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rap en France et ailleurs : intérêt d'une démarche pluridisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Auzanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Bento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'Institut de Linguistique de Louvain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.109--130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rap en France et ailleurs : intérêt d'une démarche pluridisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Auzanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Bento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'Institut de Linguistique de Louvain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.109--130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langage et formation professionnelle : vers une linguistique sociale de la formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Filliettaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les linguistes sur la sellette : la polémique normative au Brésil&amp;quot;, traduction de &amp;quot;Linguistas na berlinda: a polêmica normativa no Brasil&amp;quot; auteur : Lagares, Xoán Carlos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xoán Carlos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glotopolítica - Langage et luttes sociales dans l’espace hispano-lusophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.189-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociolinguistique interactionnelle et relations ethnographiques: le chercheur, un participant vraiment pas comme les autres ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être et devenir plurilingue à l'École</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00986679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France and Language(s): Old Policies and New Challenges in Education. Towards a Renewed Framework?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00439199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques langagières d’adolescent(e)s et catégorisations socio-scolaires. Présentations de soi, représentations des autres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que ‘parler comme’ peut vouloir dire : stylisation de l’altérité et positionnements identitaires de genre chez des adolescent(e)s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations au coeur et aux marges de la sociolinguistique. Mélanges offerts à Jacqueline Billiez, Préface de Bernard Py</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Rispail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.350, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03758857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations au coeur et aux marges de la sociolinguistique. Mélanges offerts à Jacqueline Billiez, Préface de Bernard Py</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Rispail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.350, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00376924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et représentations langagières de groupes de pairs en milieu urbain. Rapport de recherche établi dans le cadre d'un appel d'offre de la Délégation Générale à la Langue Française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Krief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Romano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Stendhal - Grenoble III. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et représentations langagières de groupes de pairs en milieu urbain. Rapport de recherche établi dans le cadre d'un appel d'offre de la Délégation Générale à la Langue Française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Krief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Romano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Stendhal - Grenoble III. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId148"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Patricia Lambert </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">professeure des universités</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages domestiques et contamination en biocides des environnements intérieurs et des eaux urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Martinache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Bessette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertille Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Boudahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Bressy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des micropolluants aux solutions fondées sur la nature - colloque de restitution de la phase OPUR5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Champ-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(D)Écrire la part langagière de la formation professionnelle : ethnographie du langage et écriture de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Lascar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor Corona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6eme congrès du Réseau Francophone de Sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Francophone de Sociolinguistique; UCLouvain, May 2024, Louvain-la-Neuve, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04823244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(D)Écrire la part langagière de la formation professionnelle: ethnographie du langage et écriture de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Lascar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor Corona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Congrès du Réseau francophone de sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Louvain-la-Neuve, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouvelles écritures pour documenter la part langagière de milieux didactiques : le cas des ateliers de la voie professionnelle en Guyane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor Corona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Lascar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Claudia Ticca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Journées Linguistique de Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble-Alpes, Jul 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « savoir-cuire » dans un atelier de cuisine en Guyane : variations autour d’une norme professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid de Saint-Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor Corona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Badreddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e journées d’études Formation Professionnelle et Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04871373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(D)Écrire la part langagière de la formation professionnelle : le cas des ateliers de lycées en Guyane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor Corona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Lascar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Claudia Ticca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Interactions, Cognitions, ICAR-ENS de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des filles de paroles. Ethnographie sociolinguistique en atelier de formation Gestion-Administration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Colloque International de Didactique Professionnelle 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03942868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques langagières dans la formation professionnelle aujourd’hui : aux frontières du travail et de l’école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarante années de recherche autour de la notion de pratiques langagières. Journée d'étude en l'honneur de Josiane Boutet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabelle Léglise; James Costa, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03942883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernstein versus Labov : vers un dépassement de la « controverse »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude "Langage et inégalités scolaires et sociales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Escol Paris 8, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03942849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actions de formation et outils numériques issus d’une recherche sur la communication entre demandeurs d’asile et personnels de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Jouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Piccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Claudia Ticca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Traverso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professionnel·le·s et Recherche en Linguistique Appliquée : défis méthodologiques, enjeux sociétaux et perspectives d’intervention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colloque international PRELA, Jun 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02318869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La valeur scolaire et professionnelle des compétences langagières en ‘ateliers d’école’ : ethnographie d’un lieu intermédiaire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès International du Réseau Francophone de Sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03758876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le récit dans les consultations entre professionnels de la santé et réfugiés en France. Une démarche interactionniste pour la formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Claudia Ticca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Piccoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EARLI SIG 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01878623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Students' use of writings in a vocational school workshop: an indicator of autonomy and hybrid learning processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Veillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th international conference of the EARLI SIG 14 Learning and professional development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Geneve, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02094624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation, parcours et mise en récit des réfugiés et migrants en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Claudia Ticca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Traverso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIème congrès international de l'ARIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Antananarivo, Madagascar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Evento de letramento numa escola de mecânica automotiva »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luci Nussbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor Corona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Veillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th World Congress of Applied Linguistics (AILA) Innovation and Epistemological Challenges in Applied Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Federal do Rio de Janeiro, Jul 2017, Rio de janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Investiguer des lieux intermédiaires : ethnographie de la parole en ateliers d’école »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor Corona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SSRE 2016 Où s’arrête l’école ? Transformations et déplacements des frontières éducatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université de Lausanne, Jul 2016, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les ados font parler les adultes. Processus de différenciation des pratiques langagières des jeunes et des adultes dans les chroniques facebook.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processus de différenciation - des pratiques langagières à leur interprétation sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vals-asla et Université de Genève, Jan 2016, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The value of language skills in vocational training: sociolinguistic and educational issues »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor Corona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociolinguistics Symposium 21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Murcia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Création lexicale en interaction dans un contexte de revitalisation linguistique : analyse d’une situation d’immersion en mapudungun au Chili »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Vergara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ACEDLE. Interagir pour apprendre les langues aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chroniques d'un genre nouveau ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès RFS - Hétérogénéité et changement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau francophone de sociolinguistique, Jun 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aborder la variation stylistique à l’école. Analyse d’une expérimentation en CP/CE1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Cagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions au développement de perspectives plurilingues en éducation et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Contacts de langues en interactions : fonctionnements et significations sociales au sein d’un espace scolaire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 30ème colloque international de linguistique fonctionnelle, SILF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Larnaca, Chypre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03758809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’atelier, les gars et la Revue Technique Automobile. Littéracie en interaction dans un atelier de formation à la mécanique automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Veillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th international conference Applied Linguistics and Professional Practice (ALAPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02099719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des modalités de transmission et pratiques langagières dans trois contextes d’apprentissage en lycée professionnel (maintenance automobile)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Veillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Laluc-Massart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Colloque de l’AFIRSE, La Formation Professionnelle : La Recherche sur ses théories, ses politiques et ses pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01507031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sociolinguistics of youth language in France and language socialization : Potential bridges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Traces, Tidemarks and Legacies". American Anthropological Association’s 110th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Anthropological Association, Nov 2011, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différenciation sociolinguistique et effets de style</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVe Congrès International de Linguistique et Philologie Romane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Autriche. pp.161-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00376877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différenciation sociolinguistique et effets de style</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVe Congrès International de Linguistique et Philologie Romane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Innsbruk, Autriche. pp.161-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03758912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contacts de langues en interactions : fonctionnements et significations sociales au sein d'un espace scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du XXXème colloque international de linguistique fonctionnelle, 18-21 octobre 2006, SILF - Université de Chypre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Chypre. pp.0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00376880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos d'une recherche impliquée dans un lycée professionnel : quelques réflexions sur l'observation participante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque International du RFS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Amiens, France. pp.125-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03758828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos d'une recherche impliquée dans un lycée professionnel : quelques réflexions sur l'observation participante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque International du RFS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Amiens, France. pp.125-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00376887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations et dynamique des répertoires plurilingues : essai de représentation graphique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque VALS-ASLA 2008 « Sociétés en mutation : les défis méthodologiques de la linguistique. Flux migratoires et flux langagiers », le Panel ‘Comment saisir les pratiques langagières transméditerranéennes et transafricaines ?'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lugano, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00376893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité linguistique en questions : des élèves mènent l'enquête sur un marché urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque pluridisciplinaire jeunes chercheurs "autour de l'étude du langage", laboratoire Lidilem, Grenoble 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00376902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning professional taste: an ethnographic and multimodal study in a culinary arts workshop in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Ghimenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. de Saint-Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor Corona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Claudia Ticca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Alby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">K. Riley; A. Paugh. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Talk: Sociocultural Entanglements of Language and Foodways (provisional title)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise médicale et réélaboration du récit d’asile : intertextualité et pratiques en interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vendredi Ricet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Traverso; Nicolas Chambon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raconter, relater, traduire : paroles de la migration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lambert-Lucas, 2022, 978-2-35935-355-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03942805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patient, le médecin et l’interprète dans les consultations médicales d’expertise pour la demande d’asile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Traverso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Claudia Ticca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence Le Ferrec et Marie Véniard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours, langues, migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lambert Lucas, 2021, 978-2-35935-342-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03084982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités et socialisation plurilingue : retour sur un mode de représentation ‘bio-graphique’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques plurilingues, mobilités et éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des Archives Contemporaines., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02097328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse comparée des processus didactiques dans trois contextes d’apprentissage en lycée professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Veillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chnane-Davin F., Cuq J.-P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approche comparative des savoirs et des compétences en didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Riveneuve, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration de contenus d'éveil aux langues et dynamiques relationnelles en classe : deux dimensions qui s'entremêlent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christel Troncy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique du plurilinguisme. Approches plurielles des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.149-158, 2014, 978-2753529137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00986681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et attitudes d'enseignants face à la diversité linguistique des élèves d'un lycée professionnel : masquages et focalisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Foued Laroussi et Marie-Claude Penloup. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identités langagières, Mélanges offerts à Régine Delamotte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rouen et du Havre (PURH), pp.51-56, 2013, 2877755819</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00986682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifier la pluralité des ressources des élèves en contexte monolingue et normatif.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dreyfus M. &amp; Prieur J.-M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hétérogénéité et variation. Perspectives sociolinguistiques, didactiques et anthropologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Houdiard Editeur, pp.150-163, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00801005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La variation stylistique : un contenu à intégrer dans la formation des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Balsiger, C., Bétrix Köhler, D., De Pietro, J.-F. &amp; Perregaux, Ch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eveil aux langues et approches plurielles : de la formation des enseignants aux pratiques de classe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.255-267, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00801007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engager la conversation exolingue à l'école. L'intercompréhension à l'épreuve des interactions orales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Dompmartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Guirand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F.-J. Meissner, P. Capucho, C. Degache, A. Martins, D. Spiţa &amp; M. Tost. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intercomprehension: Learning, teaching, research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Narr Verlag, pp.301-318, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00632471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociolinguistique impliquée et relations ethnographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Blanchet Ph. &amp; Chardenet P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guide de la recherche en didactique des langues et des cultures: approches contextualisées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AUF/EAC, pp.367-377, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00801010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour de ‘savoirs' sur les langues dans une classe de seconde professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Candelier M., Ioannitou G., Omer D. &amp; Vasseur M.T. (dir.), Conscience du plurilinguisme : pratiques, représentations et interventions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.0-0, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03758812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans les coulisses de la (socio)linguistique urbaine française : le silence criant des filles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussirou-Mouyama A. (éd.) Les boîtes noires de Louis-Jean Calvet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Ecriture, pp.364-370, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03758811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans les coulisses de la (socio)linguistique urbaine française : le silence criant des filles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moussirou-Mouyama A. (éd.) Les boîtes noires de Louis-Jean Calvet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Ecriture, pp.364-370, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00376913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour de ‘savoirs' sur les langues dans une classe de seconde professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Candelier M., Ioannitou G., Omer D. &amp; Vasseur M.T. (dir.), Conscience du plurilinguisme : pratiques, représentations et interventions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.0-0, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00376911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité spatiale : dynamique des répertoires linguistiques et des fonctions dévolues aux langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">van Den Avenne (éd.) Mobilités et contacts de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.15-33, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00376919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À travers le rap français : un exemple de processus de médiation linguistique et sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les médiations langagières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.205--216, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurilinguisme, variations et apprentissages des langues à l’école primaire : quelles prises en comptes didactiques des hétérogénéités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voies vers le plurilinguisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.63--76, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurilinguisme, variations et apprentissages des langues à l’école primaire : quelles prises en comptes didactiques des hétérogénéités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voies vers le plurilinguisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.63--76, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À travers le rap français : un exemple de processus de médiation linguistique et sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les médiations langagières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.205--216, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evlang dans la vie d’une classe : regards monographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Candelier, Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evlang - l'éveil aux langues à l'école primaire. Bilan d'une innovation européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evlang dans la vie d’une classe : regards monographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Candelier, Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evlang - l'éveil aux langues à l'école primaire. Bilan d'une innovation européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le langage aux frontières du travail et de l’école : Une ethnographie des ateliers des lycées professionnels français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Langues, Cultures et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1 (7), pp.67-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le langage aux frontières du travail et de l’école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Langues, Cultures et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, La part langagière du travail, 7 (1), pp.67-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03759088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compétence de communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Hors série (HS1), pp.57-60. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ls.hs01.0058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03759052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socialisation langagière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Hors série (HS1), pp.311-314. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ls.hs01.0312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03759047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le récit de la migration en santé avec des personnes demandeuses d’asile en France. Réflexions sur la formation des soignants et des interprètes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Traverso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Claudia Ticca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Phronesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03084923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation professionnelle, un point aveugle de la linguistique sociale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Filliettaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, N° 168 (3), pp.15-47. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ls.168.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03759067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Filliettaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, N° 168 (3), pp.9-13. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ls.168.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03759057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Présentation » de la réédition de l’article « Communication familiale et entre pairs : variations du comportement langagier d’adolescents bilingues » (J. Billiez & N. Merabti)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Parole de jeunesse. La part langagière des différenciations sociales, 29, pp.151-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02097300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’atelier, les gars et la revue technique. Pratiques et différenciations langagières en lycée professionnel »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Veillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Parole de jeunesse. La part langagière des différenciations sociales, 29, pp.52-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02097286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'atelier, les gars et la revue technique. Pratiques et différenciations langagières en lycée professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Veillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Parole de jeunesse - la part langagière des différenciations sociales, 29, pp.52-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02094442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Parole de jeunesse : vers une meilleure prise en compte de la différenciation sociale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Auzanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Parole de jeunesse. La part langagière des différenciations sociales, 29, pp.2-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02097294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chroniques : étude exploratoire d'un genre d'écriture (très) populaire sur le net</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Maillard-de La Corte Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27, pp.02003. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20162702003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une recherche collaborative sur la diversité linguistique dans un lycée professionnel : retour sur expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets internationaux de sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, pp.59-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00801013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et différenciations sociolinguistiques : quelques notions en question.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets d'Atelier de sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Espaces discursifs, 6, pp.247--266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et différenciations sociolinguistiques : quelques notions en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets d'Atelier de sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6, pp.247-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idéologies, représentations et différenciations sociolinguistiques : quelques notions en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets d'Atelier de Sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6, pp.247-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00801009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portes ouvertes à l'école : accueillir l'enfant avec sa/ses langue/s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Maire-Sandoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana-Lee Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Autre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 35, pp.169-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00801012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contacts de langues dans les répertoires verbaux de lycéennes grenobloises.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues &amp; cité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00853904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Dé)construction de clôtures identitaires dans un espace scolaire : un regard sociolinguistique impliqué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39, pp.43-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00376861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Dé)construction de clôtures identitaires dans un espace scolaire : un regard sociolinguistique impliqué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39, pp.43-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03758915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rap en France et ailleurs : intérêt d'une démarche pluridisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Auzanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Bento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'Institut de Linguistique de Louvain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.109--130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rap en France et ailleurs : intérêt d'une démarche pluridisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Auzanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Bento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'Institut de Linguistique de Louvain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.109--130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langage et formation professionnelle : vers une linguistique sociale de la formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Filliettaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les linguistes sur la sellette : la polémique normative au Brésil&amp;quot;, traduction de &amp;quot;Linguistas na berlinda: a polêmica normativa no Brasil&amp;quot; auteur : Lagares, Xoán Carlos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xoán Carlos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glotopolítica - Langage et luttes sociales dans l’espace hispano-lusophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.189-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02105034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociolinguistique interactionnelle et relations ethnographiques: le chercheur, un participant vraiment pas comme les autres ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être et devenir plurilingue à l'École</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00986679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France and Language(s): Old Policies and New Challenges in Education. Towards a Renewed Framework?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00439199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques langagières d’adolescent(e)s et catégorisations socio-scolaires. Présentations de soi, représentations des autres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que ‘parler comme’ peut vouloir dire : stylisation de l’altérité et positionnements identitaires de genre chez des adolescent(e)s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations au coeur et aux marges de la sociolinguistique. Mélanges offerts à Jacqueline Billiez, Préface de Bernard Py</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Rispail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.350, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03758857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations au coeur et aux marges de la sociolinguistique. Mélanges offerts à Jacqueline Billiez, Préface de Bernard Py</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Rispail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.350, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00376924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et représentations langagières de groupes de pairs en milieu urbain. Rapport de recherche établi dans le cadre d'un appel d'offre de la Délégation Générale à la Langue Française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Krief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Romano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Stendhal - Grenoble III. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et représentations langagières de groupes de pairs en milieu urbain. Rapport de recherche établi dans le cadre d'un appel d'offre de la Délégation Générale à la Langue Française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Billiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Krief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Romano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Trimaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Stendhal - Grenoble III. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId148"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05548973v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martinache" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bessette" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Bonnaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Boudahmane" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Bressy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868040v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lambert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lascar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Corona" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04823244v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874179v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Claudia Ticca" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alby" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04871373v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid de Saint-Georges" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Badreddine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874190v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942868v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942883v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942849v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02318869v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Jouin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Piccoli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Traverso" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03758876v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878623v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094624v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Veillard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939330v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105044v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luci Nussbaum" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105049v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01465626v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Bigot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Maillard-de La Corte Gomez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105051v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105053v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Vergara" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01465624v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976346v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Buson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cagnon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Trimaille" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03758809v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Billiez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02099719v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507031v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laluc-Massart" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Perret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599423v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376877v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03758912v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03758828v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376880v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376887v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376893v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376902v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874238v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ghimenton" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. de Saint-Georges" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Alby" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942805v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vendredi Ricet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03084982v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chambon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097328v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385030v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986681v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986682v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801005v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801007v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00632471v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Costa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Dompmartin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Guirand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801010v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03758812v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03758811v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376913v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376911v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376919v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599402v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758839v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599411v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758834v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758836v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sabatier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599409v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867858v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759088v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759052v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.hs01.0058" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759047v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.hs01.0312" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03084923v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759067v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Filliettaz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.168.0015" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759057v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.168.0009" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097300v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevrot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097286v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094442v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097294v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Auzanneau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319824v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162702003" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801013v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599373v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758831v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801009v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801012v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Maire-Sandoz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana-Lee Simon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00853904v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376861v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03758915v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599412v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Fernandes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Bento" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fayolle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758842v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105030v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105034v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xo&#225;n Carlos" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599421v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986679v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439199v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599417v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599375v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03758857v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Millet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Rispail" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376924v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758799v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Krief" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Romano" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599434v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05548973v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martinache" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bessette" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Bonnaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Boudahmane" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Bressy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04823244v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lambert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lascar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Corona" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868040v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874179v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Claudia Ticca" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alby" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04871373v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid de Saint-Georges" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Badreddine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874190v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942868v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942883v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942849v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02318869v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Jouin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Piccoli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Traverso" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03758876v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878623v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094624v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Veillard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939330v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105044v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luci Nussbaum" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105049v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01465626v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Bigot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Maillard-de La Corte Gomez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105051v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105053v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Vergara" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01465624v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976346v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Buson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cagnon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Trimaille" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03758809v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Billiez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02099719v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507031v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laluc-Massart" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Perret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599423v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376877v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03758912v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376880v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03758828v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376887v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376893v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376902v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874238v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ghimenton" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. de Saint-Georges" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Alby" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942805v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vendredi Ricet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03084982v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chambon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097328v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385030v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986681v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986682v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801005v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801007v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00632471v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Costa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Dompmartin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Guirand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801010v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03758812v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03758811v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376913v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376911v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376919v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599402v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758839v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599411v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758834v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758836v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sabatier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599409v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867858v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759088v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759052v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.hs01.0058" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759047v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.hs01.0312" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03084923v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759067v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Filliettaz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.168.0015" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759057v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.168.0009" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097300v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevrot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097286v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02094442v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097294v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Auzanneau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319824v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162702003" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801013v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599373v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758831v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801009v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801012v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Maire-Sandoz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana-Lee Simon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00853904v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376861v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03758915v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599412v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Fernandes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Bento" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fayolle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758842v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105030v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105034v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xo&#225;n Carlos" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599421v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986679v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439199v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599417v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599375v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03758857v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Millet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Rispail" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376924v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758799v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Krief" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Romano" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599434v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>