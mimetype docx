--- v0 (2026-03-26)
+++ v1 (2026-05-01)
@@ -1231,429 +1231,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03618379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of human induced pluripotent stem cell lines from two patients affected by catecholamine-induced QT prolongation (CIQTP)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generation of three human induced pluripotent stem cell lines with IRX5 knockout and knockin genetic editions using CRISPR-Cas9 system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Canac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Cimarosti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Girardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Arnaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Quentin Francheteau</w:t>
+                <w:t xml:space="preserve">Hanan Hamamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stem Cell Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 59, pp.102649. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scr.2021.102649⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 58, pp.102627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scr.2021.102627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04590780v1</w:t>
+                <w:t xml:space="preserve">hal-03585527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of three human induced pluripotent stem cell lines with IRX5 knockout and knockin genetic editions using CRISPR-Cas9 system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generation of human induced pluripotent stem cell lines from three patients affected by Catecholaminergic Polymorphic ventricular tachycardia (CPVT) carrying heterozygous mutations in RYR2 gene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Cimarosti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Canac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bastien Cimarosti</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan de Waard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Girardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanan Hamamy</w:t>
+                <w:t xml:space="preserve">Anne Gaignerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stem Cell Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 58, pp.102627. </w:t>
+              <w:t xml:space="preserve">, 2022, 60, pp.102688. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scr.2021.102627⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scr.2022.102688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03585527v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04590843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of human induced pluripotent stem cell lines from three patients affected by Catecholaminergic Polymorphic ventricular tachycardia (CPVT) carrying heterozygous mutations in RYR2 gene</w:t>
+                <w:t xml:space="preserve">Generation of human induced pluripotent stem cell lines from two patients affected by catecholamine-induced QT prolongation (CIQTP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Cimarosti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Canac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Girardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan de Waard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurore Girardeau</w:t>
+                <w:t xml:space="preserve">Marine Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Gaignerie</w:t>
+                <w:t xml:space="preserve">Quentin Francheteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stem Cell Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 60, pp.102688. </w:t>
+              <w:t xml:space="preserve">, 2022, 59, pp.102649. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scr.2022.102688⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scr.2021.102649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04590843v1</w:t>
+                <w:t xml:space="preserve">hal-04590780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human model of IRX5 mutations reveals key role for this transcription factor in ventricular conduction</w:t>
               </w:r>
@@ -1907,51 +1907,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional Impact of BeKm-1, a High-Affinity hERG Blocker, on Cardiomyocytes Derived from Human-Induced Pluripotent Stem Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan de Waard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montnach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2041,51 +2041,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurocalcin and its analogue MCaE12A facilitate Ca2+ mobilization in cardiomyocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan de Waard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montnach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2973,429 +2973,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01199430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictors of ventricular remodelling in patients with reperfused acute myocardial infarction and left ventricular dysfunction candidates for bone marrow cell therapy: insights from the BONAMI trial</w:t>
+                <w:t xml:space="preserve">Impact of pre-transplant diffusion lung capacity for nitric oxide (DLNO) and of DLNO/pre-transplant diffusion lung capacity for carbon monoxide (DLNO/DLCO) ratio on pulmonary outcomes in adults receiving allogeneic stem cell transplantation for hematological diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Manrique</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lairez</w:t>
+                <w:t xml:space="preserve">Amandine Le Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Sportouch</w:t>
+                <w:t xml:space="preserve">Florent Malard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaxuxa Urbistandoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00259-015-3279-z⟩</w:t>
+              <w:t xml:space="preserve">Bone Marrow Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51 (4), pp.589 - 592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/bmt.2015.284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01261620v1</w:t>
+                <w:t xml:space="preserve">inserm-01636141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meta-Analysis of Cell-based CaRdiac stUdiEs (ACCRUE) in patients with acute myocardial infarction based on individual patient data.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariann Gyöngyösi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wojciech Wojakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ketil Lunde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Tendera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Circulation Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 116 (8), pp.1346-60. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1161/CIRCRESAHA.116.304346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01261631v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of pre-transplant diffusion lung capacity for nitric oxide (DLNO) and of DLNO/pre-transplant diffusion lung capacity for carbon monoxide (DLNO/DLCO) ratio on pulmonary outcomes in adults receiving allogeneic stem cell transplantation for hematological diseases</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Predictors of ventricular remodelling in patients with reperfused acute myocardial infarction and left ventricular dysfunction candidates for bone marrow cell therapy: insights from the BONAMI trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaxuxa Urbistandoy</w:t>
+                <w:t xml:space="preserve">Alain Manrique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Delasalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lairez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Guillaume</w:t>
+                <w:t xml:space="preserve">Catherine Sportouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bone Marrow Transplantation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 51 (4), pp.589 - 592. </w:t>
+              <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/bmt.2015.284⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00259-015-3279-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01636141v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01261620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urine-sample-derived human induced pluripotent stem cells as a model to study PCSK9-mediated autosomal dominant hypercholesterolemia</w:t>
               </w:r>
@@ -3528,51 +3528,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stable long-term pulmonary function after fludarabine, antithymocyte globulin and i.v. BU for reduced-intensity conditioning allogeneic SCT.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dirou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Malard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chambellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3701,51 +3701,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan G. Tijssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volker Schächinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wojciech Wojakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Heart Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 35 (15), pp.989-98. </w:t>
@@ -6628,51 +6628,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="46ED804B"/>
+    <w:nsid w:val="5E1B5223"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6859,51 +6859,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patricia-lemarchand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5330-2008" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/09290419X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-3247-2011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05509929v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Gourraud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lamirault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lemarchand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41540-025-00636-5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04880240v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Tissot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Coatanea" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Rousseau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coiffard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/23120541.00623-2024" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05509953v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Pape" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Schwarz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13293-025-00762-z" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04653946v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Hassoun" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Kuntz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21409/8253-X893" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04205291v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Davidson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Roncalli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Surder" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Corti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atul Chugh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ahj.2023.02.004" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04590823v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Girardeau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Atticus" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Canac" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cimarosti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Caillaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2021.102647" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04136798v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Forest" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olchesqui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11233915" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618379v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;la Benkalfate" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Eschapasse" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Georges" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leblanc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dirou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjresp-2021-001136" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04590780v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Arnaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Francheteau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2021.102649" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585527v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanan Hamamy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2021.102627" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04590843v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan de Waard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gaignerie" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2022.102688" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02934863v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Al Sayed" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bonnard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gourraud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvaa259" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04136802v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Jouni" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjet Belbachir" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ctm2.413" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951542v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montnach" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ribeiro" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nicolas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21197167" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02968252v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Cortinovis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Chkir" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Erfanian" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BCJ20200206" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01684314v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chambellan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Chevallier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Germaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-017-0057-5" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01350712v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie de Bock" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique S&#233;bille" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Delasalle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roncalli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-016-1366-7" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01269644v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guijarro" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lebrin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lairez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bourin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Piriou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2016.02.016" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01277384v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Braza" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sauzeau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.2344" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01360585v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Es-Salah-Lamoureux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Reda" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Sayed" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2016.08.022" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01199430v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Si-Tayeb" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Latypova" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoite Champon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.115.002159" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01261620v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Manrique" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sportouch" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-015-3279-z" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01261631v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariann Gy&#246;ngy&#246;si" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Wojakowski" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketil Lunde" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Tendera" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.116.304346" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01636141v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Le Bourgeois" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Malard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaxuxa Urbistandoy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guillaume" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bmt.2015.284" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233240v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Idriss" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pichelin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.022277" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00955626v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bmt.2014.15" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00907022v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronak Delewi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Hirsch" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan G. Tijssen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Sch&#228;chinger" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/eht372" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00932365v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Susen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hemont" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Parini" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/scrt382" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00770250v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Mathieu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Toquet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lhommet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rederstorff" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0051991" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00642809v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fca.11.46" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00642810v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosetta Merline" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Moreth" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Beckmann" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina V. Nastase" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyang Zeng-Brouwers" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.2001868" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00543644v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mouquet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Trochu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Corvoisier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehq455" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00642808v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Herisson" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Heymann" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ch&#233;tiveaux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Charrier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Battaglia" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2011.02.004" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663767v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashok Tirouvanziam" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Perigaud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fernandes" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fusellier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/scrt4" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00407987v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Leblond" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Naud" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie F. Forest" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Gourden" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sagan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/hum.2009.035" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00369695v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold V.M. van Rijen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Evain" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1582-4934.2009.00740.x" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01707095v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Amirault" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lande" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Nguyen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cardiores.2005.10.003" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01707109v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Guilherme Guilherme Tralh&#227;o" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Schaefer" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslava Micegova" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Evaristo" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Sch&#246;nherr" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.02-0534fje" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546620v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Woods" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila D. Azzout-Marniche" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Foretz" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvie Stein" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mcb.20.18.6704-6711.2000" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01611458v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Woods" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Foretz" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S C Stein" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lemarchand" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350031v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pacot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dugail" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Guichard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mcb.19.5.3760" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05117017v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jones" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Yamada" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Crystal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.RES.72.5.1132" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929320v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Na&#239;da Alice Dols-Magneville" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Atsarias-dumas" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charlier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949405v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Bour" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Congard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Sarda" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Galharret" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Cohen-Aubart" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04136765v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Salle" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/qu-est-ce-qu-une-femme--9782373614084-page-3.htm" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edmat.lemar.2023.01.0005" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04136758v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/qu-est-ce-qu-une-femme--9782373614084-page-23.htm" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edmat.lemar.2023.01.0025" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05092597v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Schwarz" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Clair" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796013v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patricia-lemarchand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5330-2008" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/09290419X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-3247-2011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05509929v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Gourraud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lamirault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lemarchand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41540-025-00636-5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04880240v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Tissot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Coatanea" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Rousseau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coiffard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/23120541.00623-2024" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05509953v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Pape" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Schwarz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13293-025-00762-z" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04653946v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Hassoun" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Kuntz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21409/8253-X893" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04205291v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Davidson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Roncalli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Surder" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Corti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atul Chugh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ahj.2023.02.004" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04590823v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Girardeau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Atticus" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Canac" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cimarosti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Caillaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2021.102647" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04136798v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Forest" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olchesqui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11233915" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618379v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;la Benkalfate" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Eschapasse" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Georges" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leblanc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dirou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjresp-2021-001136" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585527v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanan Hamamy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2021.102627" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04590843v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan de Waard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gaignerie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2022.102688" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04590780v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Arnaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Francheteau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2021.102649" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02934863v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Al Sayed" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bonnard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gourraud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvaa259" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04136802v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Jouni" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjet Belbachir" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ctm2.413" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951542v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montnach" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ribeiro" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nicolas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21197167" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02968252v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Cortinovis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Chkir" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Erfanian" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BCJ20200206" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01684314v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chambellan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Chevallier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Germaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-017-0057-5" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01350712v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie de Bock" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique S&#233;bille" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Delasalle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roncalli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-016-1366-7" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01269644v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guijarro" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lebrin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lairez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bourin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Piriou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2016.02.016" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01277384v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Braza" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sauzeau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.2344" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01360585v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Es-Salah-Lamoureux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Reda" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Sayed" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2016.08.022" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01199430v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Si-Tayeb" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Latypova" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoite Champon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.115.002159" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01636141v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Le Bourgeois" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Malard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaxuxa Urbistandoy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guillaume" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bmt.2015.284" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01261631v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariann Gy&#246;ngy&#246;si" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Wojakowski" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketil Lunde" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Tendera" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.116.304346" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01261620v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Manrique" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sportouch" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-015-3279-z" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233240v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Idriss" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pichelin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.022277" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00955626v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bmt.2014.15" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00907022v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronak Delewi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Hirsch" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan G. Tijssen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Sch&#228;chinger" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/eht372" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00932365v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Susen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hemont" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Parini" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/scrt382" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00770250v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Mathieu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Toquet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lhommet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rederstorff" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0051991" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00642809v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fca.11.46" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00642810v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosetta Merline" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Moreth" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Beckmann" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina V. Nastase" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyang Zeng-Brouwers" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.2001868" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00543644v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mouquet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Trochu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Corvoisier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehq455" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00642808v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Herisson" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Heymann" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ch&#233;tiveaux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Charrier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Battaglia" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2011.02.004" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663767v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashok Tirouvanziam" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Perigaud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fernandes" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fusellier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/scrt4" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00407987v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Leblond" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Naud" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie F. Forest" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Gourden" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sagan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/hum.2009.035" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00369695v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold V.M. van Rijen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Evain" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1582-4934.2009.00740.x" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01707095v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Amirault" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lande" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Nguyen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cardiores.2005.10.003" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01707109v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Guilherme Guilherme Tralh&#227;o" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Schaefer" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslava Micegova" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Evaristo" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Sch&#246;nherr" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.02-0534fje" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546620v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Woods" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila D. Azzout-Marniche" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Foretz" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvie Stein" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mcb.20.18.6704-6711.2000" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01611458v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Woods" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Foretz" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S C Stein" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lemarchand" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350031v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pacot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dugail" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Guichard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mcb.19.5.3760" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05117017v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jones" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Yamada" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Crystal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.RES.72.5.1132" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929320v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Na&#239;da Alice Dols-Magneville" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Atsarias-dumas" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charlier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949405v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Bour" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Congard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Sarda" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Galharret" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Cohen-Aubart" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04136765v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Salle" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/qu-est-ce-qu-une-femme--9782373614084-page-3.htm" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edmat.lemar.2023.01.0005" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04136758v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/qu-est-ce-qu-une-femme--9782373614084-page-23.htm" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edmat.lemar.2023.01.0025" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05092597v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Schwarz" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Clair" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796013v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>