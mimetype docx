--- v1 (2026-05-01)
+++ v2 (2026-05-24)
@@ -1,6573 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...6521 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Patricia Lemarchand </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">patricia-lemarchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5330-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">09290419X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=RHZwxCwAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/C-3247-2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patricia Lemarchand est pneumologue et professeure de biologie cellulaire à Nantes Université, spécialisée dans les applications médicales des cellules souches. Elle consacre aujourd’hui ses travaux aux différences femmes/hommes en santé, avec des recherches sur l’impact du sexe et du genre, notamment dans les maladies respiratoires.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking medical education through systems biology to address complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Gourraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lemarchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Systems Biology and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 12 (1), pp.12. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41540-025-00636-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-05509929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased delay to lung transplantation for women candidates: gender-based disparity matters in the lung transplant trajectory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Coatanea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Coiffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERJ Open Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.00623-2024. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1183/23120541.00623-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04880240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding sex and gender disparities in COVID-19 mortality: a narrative review beyond biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Schwarz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Sex Differences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.76. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13293-025-00762-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-05509953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questioning the Relevance of Sex Categories implemented in Medical Decision Support Systems - The Example of Pulmonary Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Hassoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSACHESS – Journal for Communication Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (1(33)), pp.205-229. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21409/8253-X893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04653946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microvascular obstruction identifies a subgroup of patients who benefit from stem cell therapy following ST-elevation myocardial infarction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Roncalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Surder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Corti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atul Chugh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Heart Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 259, pp.79-86. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ahj.2023.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04205291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of human induced pluripotent stem cell lines from four unrelated healthy control donors carrying European genetic background</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Girardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Atticus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Canac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Cimarosti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stem Cell Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 59, pp.102647. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scr.2021.102647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04590823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering Transcriptional Networks during Human Cardiac Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Canac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Cimarosti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Girardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olchesqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (23), pp.3915. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cells11233915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04136798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Post-COVID-19 Functional Status (PCFS) Scale in a cohort of patients recovering from hypoxemic SARS-CoV-2 pneumonia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïla Benkalfate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Eschapasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dirou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ open respiratory research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (1), pp.e001136. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjresp-2021-001136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of human induced pluripotent stem cell lines from three patients affected by Catecholaminergic Polymorphic ventricular tachycardia (CPVT) carrying heterozygous mutations in RYR2 gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Cimarosti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Canac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan de Waard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Girardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gaignerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stem Cell Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 60, pp.102688. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scr.2022.102688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04590843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of three human induced pluripotent stem cell lines with IRX5 knockout and knockin genetic editions using CRISPR-Cas9 system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Canac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Cimarosti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Girardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanan Hamamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stem Cell Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 58, pp.102627. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scr.2021.102627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of human induced pluripotent stem cell lines from two patients affected by catecholamine-induced QT prolongation (CIQTP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Cimarosti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Canac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Girardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Francheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stem Cell Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 59, pp.102649. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scr.2021.102649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04590780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human model of IRX5 mutations reveals key role for this transcription factor in ventricular conduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Al Sayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Canac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Cimarosti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gourraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cardiovascular Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 117 (9), pp.2092-2107. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cvr/cvaa259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02934863v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A consistent arrhythmogenic trait in Brugada syndrome cellular phenotype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Al Sayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Jouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Gourraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjet Belbachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and Translational Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (6), pp.e413. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ctm2.413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04136802v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Impact of BeKm-1, a High-Affinity hERG Blocker, on Cardiomyocytes Derived from Human-Induced Pluripotent Stem Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan de Waard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Montnach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (19), pp.7167. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms21197167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurocalcin and its analogue MCaE12A facilitate Ca2+ mobilization in cardiomyocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan de Waard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Montnach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Cortinovis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Chkir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Erfanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 477 (20), pp.3985-3999. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1042/BCJ20200206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02968252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deconditioning, fatigue and impaired quality of life in long-term survivors after allogeneic hematopoietic stem cell transplantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dirou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chambellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Germaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41409-017-0057-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01684314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustained quality of life improvement after intracoronary injection of autologous bone marrow cells in the setting of acute myocardial infarction: results from the BONAMI trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie de Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Sébille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Delasalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Roncalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quality of Life Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (1), pp.121-125. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11136-016-1366-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01350712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HIV-Tat induces a decrease in I Kr and I Ks via reduction in phosphatidylinositol-(4,5)-bisphosphate availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeineb Es-Salah-Lamoureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Jouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjet Belbachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Reda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Sayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular and Cellular Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, [Epub ahead of print]. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yjmcc.2016.08.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01360585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intramyocardial transplantation of mesenchymal stromal cells for chronic myocardial ischemia and impaired left ventricular function: Results of the MESAMI 1 pilot trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Guijarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Lebrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lairez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Piriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijcard.2016.02.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01269644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesenchymal Stem Cells Induce Suppressive Macrophages through Phagocytosis in a Mouse Model of Asthma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Braza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dirou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sauzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Hassoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STEM CELLS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/stem.2344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01277384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urine-sample-derived human induced pluripotent stem cells as a model to study PCSK9-mediated autosomal dominant hypercholesterolemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Si-Tayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Idriss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoite Champon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Pichelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disease Models &amp; Mechanisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/dmm.022277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of pre-transplant diffusion lung capacity for nitric oxide (DLNO) and of DLNO/pre-transplant diffusion lung capacity for carbon monoxide (DLNO/DLCO) ratio on pulmonary outcomes in adults receiving allogeneic stem cell transplantation for hematological diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Le Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaxuxa Urbistandoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51 (4), pp.589 - 592. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/bmt.2015.284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01636141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-Analysis of Cell-based CaRdiac stUdiEs (ACCRUE) in patients with acute myocardial infarction based on individual patient data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariann Gyöngyösi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojciech Wojakowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ketil Lunde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Tendera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulation Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 116 (8), pp.1346-60. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1161/CIRCRESAHA.116.304346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01261631v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictors of ventricular remodelling in patients with reperfused acute myocardial infarction and left ventricular dysfunction candidates for bone marrow cell therapy: insights from the BONAMI trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Manrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Delasalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lairez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sportouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00259-015-3279-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01261620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Personalized Medicine: Using Cardiomyocytes Differentiated From Urine-Derived Pluripotent Stem Cells to Recapitulate Electrophysiological Characteristics of Type 2 Long QT Syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Jouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Si-Tayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeineb Es-Salah-Lamoureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenia Latypova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoite Champon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Heart Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.e002159. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1161/JAHA.115.002159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01199430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of intracoronary bone marrow cell therapy on left ventricular function in the setting of ST-segment elevation myocardial infarction: a collaborative meta-analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronak Delewi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan G. Tijssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Schächinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojciech Wojakowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Heart Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 35 (15), pp.989-98. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurheartj/eht372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00907022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable long-term pulmonary function after fludarabine, antithymocyte globulin and i.v. BU for reduced-intensity conditioning allogeneic SCT.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dirou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chambellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Germaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 49 (5), pp.622-7. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/bmt.2014.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00955626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difference in mobilization of progenitor cells after myocardial infarction in smoking versus non-smoking patients: insights from the BONAMI trial.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Susen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Parini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stem Cell Research and Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (6), pp.152. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/scrt382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00932365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intramyocardial delivery of mesenchymal stem cell-seeded hydrogel preserves cardiac function and attenuates ventricular remodeling after myocardial infarction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lhommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rederstorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (12), pp.e51991. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0051991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00770250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intracoronary autologous mononucleated bone marrow cell infusion for acute myocardial infarction: results of the randomized multicenter BONAMI trial.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Roncalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Trochu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Corvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Heart Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32 (14), pp.1748-1757. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurheartj/ehq455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00543644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autologous bone marrow cells and ischemic cardiomyopathy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Roncalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lemarchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (5), pp.603-7. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2217/fca.11.46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00642809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signaling by the Matrix Proteoglycan Decorin Controls Inflammation and Cancer Through PDCD4 and MicroRNA-21.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosetta Merline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Moreth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Beckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madalina V. Nastase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinyang Zeng-Brouwers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Signaling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (199), pp.ra75. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/scisignal.2001868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00642810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carotid and femoral atherosclerotic plaques show different morphology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Herisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Heymann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Chétiveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Battaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atherosclerosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 216 (2), pp.348-54. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atherosclerosis.2011.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00642808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell distribution after intracoronary bone marrow stem cell delivery in damaged and undamaged myocardium: implications for clinical trials.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashok Tirouvanziam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Perigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fusellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stem Cell Research and Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (1), pp.4. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/scrt4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00663767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cardiac cell therapy: overexpression of connexin43 in skeletal myoblasts and prevention of ventricular arrhythmias.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold V.M. van Rijen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie F. Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Evain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cellular and Molecular Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13 (9B), pp.3703-12. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1582-4934.2009.00740.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00369695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing cell therapy techniques for respiratory disease: intratracheal delivery of genetically engineered stem cells in a murine model of airway injury.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Naud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie F. Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clothilde Gourden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Sagan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Gene Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 20 (11), pp.1329-43. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/hum.2009.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00407987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autologous myoblast transplantation after myocardial infarction increases the inducibility of ventricular arrhythmias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Amirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cardiovascular Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 69 (2), pp.348 - 358. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cardiores.2005.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01707095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo selective and distant killing of cancer cells using adenovirus-mediated decorin gene transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Guilherme Guilherme Tralhão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Schaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslava Micegova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Evaristo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elke Schönherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FASEB Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 17 (3), pp.464 - 466. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1096/fj.02-0534fje⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01707109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the Role of AMP-Activated Protein Kinase in the Regulation of Glucose-Activated Gene Expression Using Constitutively Active and Dominant Negative Forms of the Kinase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Woods</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila D. Azzout-Marniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Foretz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvie Stein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 20 (18), pp.6704-6711. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mcb.20.18.6704-6711.2000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the role of AMP-activated protein kinase in the regulation of glucose-activated gene expression using constitutively active and dominant negative forms of the kinase.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Woods</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila D. Azzout-Marniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Foretz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S C Stein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, pp.6704-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADD1/SREBP-1c Is Required in the Activation of Hepatic Lipogenic Gene Expression by Glucose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Foretz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dugail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 19 (5), pp.3760-3768. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mcb.19.5.3760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo gene transfer and expression in normal uninjured blood vessels using replication-deficient recombinant adenovirus vectors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Yamada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulation Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 72 (5), pp.1132-1138. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1161/01.RES.72.5.1132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-05117017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">17° Entretiens de la sauvegarde - Table ronde : La vérification du passif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Naïda Alice Dols-Magneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Atsarias-dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lemarchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17° Entretiens de la sauvegarde - IFPPC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFPPC, Jan 2022, Paris (en virtuel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04929320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire un intérêt professionnel pour la recherche et choisir la voie Hospitalo-Universitaire (HU): un chemin sinueux chez les étudiant-ES.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Congard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Sarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Galharret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Cohen-Aubart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès International de Psychologie Sociale.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04949405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Qu’est-ce qu’une femme ? Question singulière, enjeux pluriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Salle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qu'est-ce qu'une femme ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Matériologiques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.3-15, 2023, 978-2-37361-409-1. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/edmat.lemar.2023.01.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04136765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 2. La catégorie homme/femme à l’épreuve de la recherche biomédicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lemarchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qu'est-ce qu'une femme ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Matériologiques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.23-67, 2023, 978-2-37361-409-1. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/edmat.lemar.2023.01.0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04136758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biology and medicine (beyond a biological concept of sex in health)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Pape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du genre en traduction / Dictionary of Gender in Translation / Diccionario del género en traducción.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-05092597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering transcriptional networks during human cardiac development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Canac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Cimarosti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Girardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olchesqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId254"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -6628,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5E1B5223"/>
+    <w:nsid w:val="E4FCCD38"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6859,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patricia-lemarchand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5330-2008" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/09290419X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-3247-2011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05509929v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Gourraud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lamirault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lemarchand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41540-025-00636-5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04880240v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Tissot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Coatanea" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Rousseau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coiffard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/23120541.00623-2024" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05509953v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Pape" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Schwarz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13293-025-00762-z" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04653946v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Hassoun" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Kuntz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21409/8253-X893" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04205291v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Davidson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Roncalli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Surder" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Corti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atul Chugh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ahj.2023.02.004" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04590823v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Girardeau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Atticus" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Canac" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cimarosti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Caillaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2021.102647" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04136798v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Forest" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olchesqui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11233915" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618379v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;la Benkalfate" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Eschapasse" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Georges" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leblanc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dirou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjresp-2021-001136" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585527v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanan Hamamy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2021.102627" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04590843v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan de Waard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gaignerie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2022.102688" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04590780v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Arnaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Francheteau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2021.102649" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02934863v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Al Sayed" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bonnard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gourraud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvaa259" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04136802v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Jouni" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjet Belbachir" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ctm2.413" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951542v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montnach" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ribeiro" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nicolas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21197167" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02968252v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Cortinovis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Chkir" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Erfanian" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BCJ20200206" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01684314v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chambellan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Chevallier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Germaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-017-0057-5" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01350712v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie de Bock" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique S&#233;bille" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Delasalle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roncalli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-016-1366-7" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01269644v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guijarro" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lebrin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lairez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bourin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Piriou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2016.02.016" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01277384v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Braza" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sauzeau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.2344" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01360585v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Es-Salah-Lamoureux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Reda" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Sayed" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2016.08.022" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01199430v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Si-Tayeb" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Latypova" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoite Champon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.115.002159" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01636141v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Le Bourgeois" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Malard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaxuxa Urbistandoy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guillaume" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bmt.2015.284" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01261631v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariann Gy&#246;ngy&#246;si" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Wojakowski" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketil Lunde" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Tendera" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.116.304346" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01261620v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Manrique" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sportouch" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-015-3279-z" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233240v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Idriss" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pichelin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.022277" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00955626v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bmt.2014.15" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00907022v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronak Delewi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Hirsch" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan G. Tijssen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Sch&#228;chinger" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/eht372" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00932365v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Susen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hemont" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Parini" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/scrt382" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00770250v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Mathieu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Toquet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lhommet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rederstorff" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0051991" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00642809v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fca.11.46" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00642810v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosetta Merline" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Moreth" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Beckmann" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina V. Nastase" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyang Zeng-Brouwers" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.2001868" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00543644v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mouquet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Trochu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Corvoisier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehq455" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00642808v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Herisson" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Heymann" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ch&#233;tiveaux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Charrier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Battaglia" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2011.02.004" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663767v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashok Tirouvanziam" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Perigaud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fernandes" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fusellier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/scrt4" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00407987v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Leblond" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Naud" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie F. Forest" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Gourden" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sagan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/hum.2009.035" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00369695v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold V.M. van Rijen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Evain" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1582-4934.2009.00740.x" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01707095v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Amirault" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lande" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Nguyen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cardiores.2005.10.003" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01707109v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Guilherme Guilherme Tralh&#227;o" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Schaefer" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslava Micegova" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Evaristo" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Sch&#246;nherr" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.02-0534fje" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546620v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Woods" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila D. Azzout-Marniche" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Foretz" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvie Stein" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mcb.20.18.6704-6711.2000" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01611458v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Woods" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Foretz" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S C Stein" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lemarchand" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350031v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pacot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dugail" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Guichard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mcb.19.5.3760" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05117017v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jones" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Yamada" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Crystal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.RES.72.5.1132" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929320v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Na&#239;da Alice Dols-Magneville" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Atsarias-dumas" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charlier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949405v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Bour" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Congard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Sarda" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Galharret" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Cohen-Aubart" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04136765v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Salle" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/qu-est-ce-qu-une-femme--9782373614084-page-3.htm" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edmat.lemar.2023.01.0005" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04136758v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/qu-est-ce-qu-une-femme--9782373614084-page-23.htm" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edmat.lemar.2023.01.0025" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05092597v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Schwarz" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Clair" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796013v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patricia-lemarchand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5330-2008" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/09290419X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=RHZwxCwAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-3247-2011" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05509929v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Gourraud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lamirault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lemarchand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41540-025-00636-5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04880240v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Tissot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Coatanea" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Rousseau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coiffard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/23120541.00623-2024" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05509953v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Pape" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Schwarz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13293-025-00762-z" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04653946v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Hassoun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Kuntz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21409/8253-X893" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04205291v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Davidson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Roncalli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Surder" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Corti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atul Chugh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ahj.2023.02.004" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04590823v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Girardeau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Atticus" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Canac" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cimarosti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Caillaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2021.102647" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04136798v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Forest" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olchesqui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11233915" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618379v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;la Benkalfate" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Eschapasse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Georges" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leblanc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dirou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjresp-2021-001136" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04590843v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan de Waard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gaignerie" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2022.102688" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585527v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanan Hamamy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2021.102627" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04590780v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Arnaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Francheteau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2021.102649" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02934863v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Al Sayed" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bonnard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gourraud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvaa259" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04136802v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Jouni" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjet Belbachir" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ctm2.413" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951542v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montnach" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ribeiro" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nicolas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21197167" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02968252v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Cortinovis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Chkir" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Erfanian" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BCJ20200206" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01684314v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chambellan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Chevallier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Germaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-017-0057-5" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01350712v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie de Bock" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique S&#233;bille" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Delasalle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roncalli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-016-1366-7" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01360585v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Es-Salah-Lamoureux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Reda" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Sayed" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2016.08.022" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01269644v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guijarro" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lebrin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lairez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bourin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Piriou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2016.02.016" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01277384v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Braza" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sauzeau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.2344" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233240v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Si-Tayeb" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Idriss" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoite Champon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pichelin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.022277" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01636141v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Le Bourgeois" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Malard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaxuxa Urbistandoy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guillaume" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bmt.2015.284" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01261631v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariann Gy&#246;ngy&#246;si" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Wojakowski" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketil Lunde" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Tendera" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.116.304346" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01261620v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Manrique" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sportouch" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-015-3279-z" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01199430v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Latypova" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.115.002159" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00907022v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronak Delewi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Hirsch" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan G. Tijssen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Sch&#228;chinger" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/eht372" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00955626v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bmt.2014.15" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00932365v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Susen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hemont" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Parini" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/scrt382" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00770250v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Mathieu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Toquet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lhommet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rederstorff" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0051991" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00543644v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mouquet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Trochu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Corvoisier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehq455" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00642809v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fca.11.46" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00642810v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosetta Merline" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Moreth" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Beckmann" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina V. Nastase" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyang Zeng-Brouwers" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.2001868" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00642808v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Herisson" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Heymann" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ch&#233;tiveaux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Charrier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Battaglia" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2011.02.004" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663767v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashok Tirouvanziam" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Perigaud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fernandes" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fusellier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/scrt4" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00369695v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold V.M. van Rijen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie F. Forest" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Evain" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Leblond" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1582-4934.2009.00740.x" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00407987v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Naud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Gourden" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sagan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/hum.2009.035" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01707095v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Amirault" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lande" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Nguyen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cardiores.2005.10.003" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01707109v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Guilherme Guilherme Tralh&#227;o" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Schaefer" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslava Micegova" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Evaristo" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Sch&#246;nherr" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.02-0534fje" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546620v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Woods" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila D. Azzout-Marniche" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Foretz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvie Stein" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mcb.20.18.6704-6711.2000" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01611458v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Woods" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Foretz" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S C Stein" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lemarchand" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350031v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pacot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dugail" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Guichard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mcb.19.5.3760" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05117017v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jones" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Yamada" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Crystal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.RES.72.5.1132" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929320v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Na&#239;da Alice Dols-Magneville" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Atsarias-dumas" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charlier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949405v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Bour" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Congard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Sarda" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Galharret" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Cohen-Aubart" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04136765v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Salle" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/qu-est-ce-qu-une-femme--9782373614084-page-3.htm" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edmat.lemar.2023.01.0005" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04136758v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/qu-est-ce-qu-une-femme--9782373614084-page-23.htm" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edmat.lemar.2023.01.0025" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05092597v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Schwarz" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Clair" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796013v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>